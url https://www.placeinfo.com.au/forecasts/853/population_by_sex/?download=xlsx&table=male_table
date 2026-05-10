--- v0 (2026-01-22)
+++ v1 (2026-05-10)
@@ -11,96 +11,82 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -434,163 +420,163 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AJ88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="inlineStr">
+      <c r="A1" t="inlineStr">
         <is>
           <t>age</t>
         </is>
       </c>
-      <c r="B1" s="1" t="n">
+      <c r="B1" t="n">
         <v>2020</v>
       </c>
-      <c r="C1" s="1" t="n">
+      <c r="C1" t="n">
         <v>2021</v>
       </c>
-      <c r="D1" s="1" t="n">
+      <c r="D1" t="n">
         <v>2022</v>
       </c>
-      <c r="E1" s="1" t="n">
+      <c r="E1" t="n">
         <v>2023</v>
       </c>
-      <c r="F1" s="1" t="n">
+      <c r="F1" t="n">
         <v>2024</v>
       </c>
-      <c r="G1" s="1" t="n">
+      <c r="G1" t="n">
         <v>2025</v>
       </c>
-      <c r="H1" s="1" t="n">
+      <c r="H1" t="n">
         <v>2026</v>
       </c>
-      <c r="I1" s="1" t="n">
+      <c r="I1" t="n">
         <v>2027</v>
       </c>
-      <c r="J1" s="1" t="n">
+      <c r="J1" t="n">
         <v>2028</v>
       </c>
-      <c r="K1" s="1" t="n">
+      <c r="K1" t="n">
         <v>2029</v>
       </c>
-      <c r="L1" s="1" t="n">
+      <c r="L1" t="n">
         <v>2030</v>
       </c>
-      <c r="M1" s="1" t="n">
+      <c r="M1" t="n">
         <v>2031</v>
       </c>
-      <c r="N1" s="1" t="n">
+      <c r="N1" t="n">
         <v>2032</v>
       </c>
-      <c r="O1" s="1" t="n">
+      <c r="O1" t="n">
         <v>2033</v>
       </c>
-      <c r="P1" s="1" t="n">
+      <c r="P1" t="n">
         <v>2034</v>
       </c>
-      <c r="Q1" s="1" t="n">
+      <c r="Q1" t="n">
         <v>2035</v>
       </c>
-      <c r="R1" s="1" t="n">
+      <c r="R1" t="n">
         <v>2036</v>
       </c>
-      <c r="S1" s="1" t="n">
+      <c r="S1" t="n">
         <v>2037</v>
       </c>
-      <c r="T1" s="1" t="n">
+      <c r="T1" t="n">
         <v>2038</v>
       </c>
-      <c r="U1" s="1" t="n">
+      <c r="U1" t="n">
         <v>2039</v>
       </c>
-      <c r="V1" s="1" t="n">
+      <c r="V1" t="n">
         <v>2040</v>
       </c>
-      <c r="W1" s="1" t="n">
+      <c r="W1" t="n">
         <v>2041</v>
       </c>
-      <c r="X1" s="1" t="n">
+      <c r="X1" t="n">
         <v>2042</v>
       </c>
-      <c r="Y1" s="1" t="n">
+      <c r="Y1" t="n">
         <v>2043</v>
       </c>
-      <c r="Z1" s="1" t="n">
+      <c r="Z1" t="n">
         <v>2044</v>
       </c>
-      <c r="AA1" s="1" t="n">
+      <c r="AA1" t="n">
         <v>2045</v>
       </c>
-      <c r="AB1" s="1" t="n">
+      <c r="AB1" t="n">
         <v>2046</v>
       </c>
-      <c r="AC1" s="1" t="n">
+      <c r="AC1" t="n">
         <v>2047</v>
       </c>
-      <c r="AD1" s="1" t="n">
+      <c r="AD1" t="n">
         <v>2048</v>
       </c>
-      <c r="AE1" s="1" t="n">
+      <c r="AE1" t="n">
         <v>2049</v>
       </c>
-      <c r="AF1" s="1" t="n">
+      <c r="AF1" t="n">
         <v>2050</v>
       </c>
-      <c r="AG1" s="1" t="n">
+      <c r="AG1" t="n">
         <v>2051</v>
       </c>
-      <c r="AH1" s="1" t="n">
+      <c r="AH1" t="n">
         <v>2052</v>
       </c>
-      <c r="AI1" s="1" t="n">
+      <c r="AI1" t="n">
         <v>2053</v>
       </c>
-      <c r="AJ1" s="1" t="n">
+      <c r="AJ1" t="n">
         <v>2054</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="inlineStr">
+      <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>14</v>
       </c>
       <c r="C2" t="n">
         <v>15</v>
       </c>
       <c r="D2" t="n">
         <v>19</v>
       </c>
       <c r="E2" t="n">
         <v>15</v>
       </c>
       <c r="F2" t="n">
         <v>18</v>
       </c>
       <c r="G2" t="n">
         <v>19.71</v>
       </c>
       <c r="H2" t="n">
         <v>18.68</v>
       </c>
@@ -658,51 +644,51 @@
         <v>18.65</v>
       </c>
       <c r="AD2" t="n">
         <v>18.57</v>
       </c>
       <c r="AE2" t="n">
         <v>18.5</v>
       </c>
       <c r="AF2" t="n">
         <v>18.44</v>
       </c>
       <c r="AG2" t="n">
         <v>18.38</v>
       </c>
       <c r="AH2" t="n">
         <v>18.32</v>
       </c>
       <c r="AI2" t="n">
         <v>18.27</v>
       </c>
       <c r="AJ2" t="n">
         <v>18.22</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>18</v>
       </c>
       <c r="C3" t="n">
         <v>21</v>
       </c>
       <c r="D3" t="n">
         <v>15</v>
       </c>
       <c r="E3" t="n">
         <v>19</v>
       </c>
       <c r="F3" t="n">
         <v>15</v>
       </c>
       <c r="G3" t="n">
         <v>21.25</v>
       </c>
       <c r="H3" t="n">
         <v>22.81</v>
       </c>
@@ -770,51 +756,51 @@
         <v>22.3</v>
       </c>
       <c r="AD3" t="n">
         <v>22.23</v>
       </c>
       <c r="AE3" t="n">
         <v>22.16</v>
       </c>
       <c r="AF3" t="n">
         <v>22.09</v>
       </c>
       <c r="AG3" t="n">
         <v>22.03</v>
       </c>
       <c r="AH3" t="n">
         <v>21.97</v>
       </c>
       <c r="AI3" t="n">
         <v>21.92</v>
       </c>
       <c r="AJ3" t="n">
         <v>21.87</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>18</v>
       </c>
       <c r="C4" t="n">
         <v>20</v>
       </c>
       <c r="D4" t="n">
         <v>22</v>
       </c>
       <c r="E4" t="n">
         <v>16</v>
       </c>
       <c r="F4" t="n">
         <v>20</v>
       </c>
       <c r="G4" t="n">
         <v>17.62</v>
       </c>
       <c r="H4" t="n">
         <v>22.03</v>
       </c>
@@ -882,51 +868,51 @@
         <v>22.97</v>
       </c>
       <c r="AD4" t="n">
         <v>22.9</v>
       </c>
       <c r="AE4" t="n">
         <v>22.82</v>
       </c>
       <c r="AF4" t="n">
         <v>22.75</v>
       </c>
       <c r="AG4" t="n">
         <v>22.68</v>
       </c>
       <c r="AH4" t="n">
         <v>22.61</v>
       </c>
       <c r="AI4" t="n">
         <v>22.55</v>
       </c>
       <c r="AJ4" t="n">
         <v>22.5</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>16</v>
       </c>
       <c r="C5" t="n">
         <v>15</v>
       </c>
       <c r="D5" t="n">
         <v>20</v>
       </c>
       <c r="E5" t="n">
         <v>21</v>
       </c>
       <c r="F5" t="n">
         <v>17</v>
       </c>
       <c r="G5" t="n">
         <v>18.98</v>
       </c>
       <c r="H5" t="n">
         <v>19.4</v>
       </c>
@@ -994,51 +980,51 @@
         <v>26.22</v>
       </c>
       <c r="AD5" t="n">
         <v>26.14</v>
       </c>
       <c r="AE5" t="n">
         <v>26.07</v>
       </c>
       <c r="AF5" t="n">
         <v>26</v>
       </c>
       <c r="AG5" t="n">
         <v>25.92</v>
       </c>
       <c r="AH5" t="n">
         <v>25.86</v>
       </c>
       <c r="AI5" t="n">
         <v>25.79</v>
       </c>
       <c r="AJ5" t="n">
         <v>25.74</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>18</v>
       </c>
       <c r="C6" t="n">
         <v>19</v>
       </c>
       <c r="D6" t="n">
         <v>14</v>
       </c>
       <c r="E6" t="n">
         <v>20</v>
       </c>
       <c r="F6" t="n">
         <v>22</v>
       </c>
       <c r="G6" t="n">
         <v>18.29</v>
       </c>
       <c r="H6" t="n">
         <v>21.55</v>
       </c>
@@ -1106,51 +1092,51 @@
         <v>28.5</v>
       </c>
       <c r="AD6" t="n">
         <v>28.42</v>
       </c>
       <c r="AE6" t="n">
         <v>28.34</v>
       </c>
       <c r="AF6" t="n">
         <v>28.27</v>
       </c>
       <c r="AG6" t="n">
         <v>28.2</v>
       </c>
       <c r="AH6" t="n">
         <v>28.13</v>
       </c>
       <c r="AI6" t="n">
         <v>28.06</v>
       </c>
       <c r="AJ6" t="n">
         <v>28</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>19</v>
       </c>
       <c r="C7" t="n">
         <v>22</v>
       </c>
       <c r="D7" t="n">
         <v>19</v>
       </c>
       <c r="E7" t="n">
         <v>14</v>
       </c>
       <c r="F7" t="n">
         <v>20</v>
       </c>
       <c r="G7" t="n">
         <v>23.54</v>
       </c>
       <c r="H7" t="n">
         <v>18.48</v>
       </c>
@@ -1218,51 +1204,51 @@
         <v>29.47</v>
       </c>
       <c r="AD7" t="n">
         <v>29.37</v>
       </c>
       <c r="AE7" t="n">
         <v>29.28</v>
       </c>
       <c r="AF7" t="n">
         <v>29.21</v>
       </c>
       <c r="AG7" t="n">
         <v>29.15</v>
       </c>
       <c r="AH7" t="n">
         <v>29.08</v>
       </c>
       <c r="AI7" t="n">
         <v>29.01</v>
       </c>
       <c r="AJ7" t="n">
         <v>28.95</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>17</v>
       </c>
       <c r="C8" t="n">
         <v>18</v>
       </c>
       <c r="D8" t="n">
         <v>22</v>
       </c>
       <c r="E8" t="n">
         <v>19</v>
       </c>
       <c r="F8" t="n">
         <v>15</v>
       </c>
       <c r="G8" t="n">
         <v>25.35</v>
       </c>
       <c r="H8" t="n">
         <v>28.33</v>
       </c>
@@ -1330,51 +1316,51 @@
         <v>34.33</v>
       </c>
       <c r="AD8" t="n">
         <v>34.25</v>
       </c>
       <c r="AE8" t="n">
         <v>34.17</v>
       </c>
       <c r="AF8" t="n">
         <v>34.1</v>
       </c>
       <c r="AG8" t="n">
         <v>34.05</v>
       </c>
       <c r="AH8" t="n">
         <v>34</v>
       </c>
       <c r="AI8" t="n">
         <v>33.95</v>
       </c>
       <c r="AJ8" t="n">
         <v>33.9</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>19</v>
       </c>
       <c r="C9" t="n">
         <v>21</v>
       </c>
       <c r="D9" t="n">
         <v>21</v>
       </c>
       <c r="E9" t="n">
         <v>22</v>
       </c>
       <c r="F9" t="n">
         <v>19</v>
       </c>
       <c r="G9" t="n">
         <v>15.6</v>
       </c>
       <c r="H9" t="n">
         <v>21.35</v>
       </c>
@@ -1442,51 +1428,51 @@
         <v>27.08</v>
       </c>
       <c r="AD9" t="n">
         <v>27.01</v>
       </c>
       <c r="AE9" t="n">
         <v>26.97</v>
       </c>
       <c r="AF9" t="n">
         <v>26.93</v>
       </c>
       <c r="AG9" t="n">
         <v>26.91</v>
       </c>
       <c r="AH9" t="n">
         <v>26.9</v>
       </c>
       <c r="AI9" t="n">
         <v>26.89</v>
       </c>
       <c r="AJ9" t="n">
         <v>26.88</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="1" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>15</v>
       </c>
       <c r="C10" t="n">
         <v>15</v>
       </c>
       <c r="D10" t="n">
         <v>20</v>
       </c>
       <c r="E10" t="n">
         <v>20</v>
       </c>
       <c r="F10" t="n">
         <v>22</v>
       </c>
       <c r="G10" t="n">
         <v>14.75</v>
       </c>
       <c r="H10" t="n">
         <v>13.79</v>
       </c>
@@ -1554,51 +1540,51 @@
         <v>25.21</v>
       </c>
       <c r="AD10" t="n">
         <v>25.15</v>
       </c>
       <c r="AE10" t="n">
         <v>25.09</v>
       </c>
       <c r="AF10" t="n">
         <v>25.06</v>
       </c>
       <c r="AG10" t="n">
         <v>25.02</v>
       </c>
       <c r="AH10" t="n">
         <v>25</v>
       </c>
       <c r="AI10" t="n">
         <v>24.99</v>
       </c>
       <c r="AJ10" t="n">
         <v>24.98</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>13</v>
       </c>
       <c r="C11" t="n">
         <v>9</v>
       </c>
       <c r="D11" t="n">
         <v>15</v>
       </c>
       <c r="E11" t="n">
         <v>22</v>
       </c>
       <c r="F11" t="n">
         <v>20</v>
       </c>
       <c r="G11" t="n">
         <v>13.89</v>
       </c>
       <c r="H11" t="n">
         <v>11.33</v>
       </c>
@@ -1666,51 +1652,51 @@
         <v>19.43</v>
       </c>
       <c r="AD11" t="n">
         <v>19.34</v>
       </c>
       <c r="AE11" t="n">
         <v>19.31</v>
       </c>
       <c r="AF11" t="n">
         <v>19.27</v>
       </c>
       <c r="AG11" t="n">
         <v>19.26</v>
       </c>
       <c r="AH11" t="n">
         <v>19.24</v>
       </c>
       <c r="AI11" t="n">
         <v>19.24</v>
       </c>
       <c r="AJ11" t="n">
         <v>19.24</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>14</v>
       </c>
       <c r="C12" t="n">
         <v>13</v>
       </c>
       <c r="D12" t="n">
         <v>8</v>
       </c>
       <c r="E12" t="n">
         <v>16</v>
       </c>
       <c r="F12" t="n">
         <v>22</v>
       </c>
       <c r="G12" t="n">
         <v>15.87</v>
       </c>
       <c r="H12" t="n">
         <v>14.06</v>
       </c>
@@ -1778,51 +1764,51 @@
         <v>18.35</v>
       </c>
       <c r="AD12" t="n">
         <v>18.38</v>
       </c>
       <c r="AE12" t="n">
         <v>18.31</v>
       </c>
       <c r="AF12" t="n">
         <v>18.28</v>
       </c>
       <c r="AG12" t="n">
         <v>18.24</v>
       </c>
       <c r="AH12" t="n">
         <v>18.22</v>
       </c>
       <c r="AI12" t="n">
         <v>18.21</v>
       </c>
       <c r="AJ12" t="n">
         <v>18.2</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>14</v>
       </c>
       <c r="C13" t="n">
         <v>12</v>
       </c>
       <c r="D13" t="n">
         <v>13</v>
       </c>
       <c r="E13" t="n">
         <v>8</v>
       </c>
       <c r="F13" t="n">
         <v>16</v>
       </c>
       <c r="G13" t="n">
         <v>25.03</v>
       </c>
       <c r="H13" t="n">
         <v>18.76</v>
       </c>
@@ -1890,51 +1876,51 @@
         <v>20.5</v>
       </c>
       <c r="AD13" t="n">
         <v>20.5</v>
       </c>
       <c r="AE13" t="n">
         <v>20.52</v>
       </c>
       <c r="AF13" t="n">
         <v>20.45</v>
       </c>
       <c r="AG13" t="n">
         <v>20.41</v>
       </c>
       <c r="AH13" t="n">
         <v>20.37</v>
       </c>
       <c r="AI13" t="n">
         <v>20.34</v>
       </c>
       <c r="AJ13" t="n">
         <v>20.32</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+      <c r="A14" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>14</v>
       </c>
       <c r="C14" t="n">
         <v>17</v>
       </c>
       <c r="D14" t="n">
         <v>12</v>
       </c>
       <c r="E14" t="n">
         <v>13</v>
       </c>
       <c r="F14" t="n">
         <v>8</v>
       </c>
       <c r="G14" t="n">
         <v>18.29</v>
       </c>
       <c r="H14" t="n">
         <v>27.12</v>
       </c>
@@ -2002,51 +1988,51 @@
         <v>22.2</v>
       </c>
       <c r="AD14" t="n">
         <v>22.2</v>
       </c>
       <c r="AE14" t="n">
         <v>22.19</v>
       </c>
       <c r="AF14" t="n">
         <v>22.21</v>
       </c>
       <c r="AG14" t="n">
         <v>22.13</v>
       </c>
       <c r="AH14" t="n">
         <v>22.08</v>
       </c>
       <c r="AI14" t="n">
         <v>22.04</v>
       </c>
       <c r="AJ14" t="n">
         <v>22.01</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+      <c r="A15" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>20</v>
       </c>
       <c r="C15" t="n">
         <v>15</v>
       </c>
       <c r="D15" t="n">
         <v>14</v>
       </c>
       <c r="E15" t="n">
         <v>13</v>
       </c>
       <c r="F15" t="n">
         <v>13</v>
       </c>
       <c r="G15" t="n">
         <v>7.56</v>
       </c>
       <c r="H15" t="n">
         <v>17.35</v>
       </c>
@@ -2114,51 +2100,51 @@
         <v>20.54</v>
       </c>
       <c r="AD15" t="n">
         <v>20.57</v>
       </c>
       <c r="AE15" t="n">
         <v>20.58</v>
       </c>
       <c r="AF15" t="n">
         <v>20.58</v>
       </c>
       <c r="AG15" t="n">
         <v>20.61</v>
       </c>
       <c r="AH15" t="n">
         <v>20.54</v>
       </c>
       <c r="AI15" t="n">
         <v>20.5</v>
       </c>
       <c r="AJ15" t="n">
         <v>20.47</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+      <c r="A16" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>11</v>
       </c>
       <c r="C16" t="n">
         <v>15</v>
       </c>
       <c r="D16" t="n">
         <v>12</v>
       </c>
       <c r="E16" t="n">
         <v>14</v>
       </c>
       <c r="F16" t="n">
         <v>13</v>
       </c>
       <c r="G16" t="n">
         <v>13.14</v>
       </c>
       <c r="H16" t="n">
         <v>8.76</v>
       </c>
@@ -2226,51 +2212,51 @@
         <v>19.13</v>
       </c>
       <c r="AD16" t="n">
         <v>19.15</v>
       </c>
       <c r="AE16" t="n">
         <v>19.17</v>
       </c>
       <c r="AF16" t="n">
         <v>19.17</v>
       </c>
       <c r="AG16" t="n">
         <v>19.17</v>
       </c>
       <c r="AH16" t="n">
         <v>19.19</v>
       </c>
       <c r="AI16" t="n">
         <v>19.13</v>
       </c>
       <c r="AJ16" t="n">
         <v>19.1</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+      <c r="A17" s="1" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>9</v>
       </c>
       <c r="C17" t="n">
         <v>10</v>
       </c>
       <c r="D17" t="n">
         <v>16</v>
       </c>
       <c r="E17" t="n">
         <v>12</v>
       </c>
       <c r="F17" t="n">
         <v>14</v>
       </c>
       <c r="G17" t="n">
         <v>10.32</v>
       </c>
       <c r="H17" t="n">
         <v>9.77</v>
       </c>
@@ -2338,51 +2324,51 @@
         <v>14.67</v>
       </c>
       <c r="AD17" t="n">
         <v>14.6</v>
       </c>
       <c r="AE17" t="n">
         <v>14.61</v>
       </c>
       <c r="AF17" t="n">
         <v>14.63</v>
       </c>
       <c r="AG17" t="n">
         <v>14.64</v>
       </c>
       <c r="AH17" t="n">
         <v>14.64</v>
       </c>
       <c r="AI17" t="n">
         <v>14.66</v>
       </c>
       <c r="AJ17" t="n">
         <v>14.62</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+      <c r="A18" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>9</v>
       </c>
       <c r="C18" t="n">
         <v>8</v>
       </c>
       <c r="D18" t="n">
         <v>10</v>
       </c>
       <c r="E18" t="n">
         <v>16</v>
       </c>
       <c r="F18" t="n">
         <v>12</v>
       </c>
       <c r="G18" t="n">
         <v>10.48</v>
       </c>
       <c r="H18" t="n">
         <v>8.359999999999999</v>
       </c>
@@ -2450,51 +2436,51 @@
         <v>11.48</v>
       </c>
       <c r="AD18" t="n">
         <v>11.46</v>
       </c>
       <c r="AE18" t="n">
         <v>11.41</v>
       </c>
       <c r="AF18" t="n">
         <v>11.42</v>
       </c>
       <c r="AG18" t="n">
         <v>11.44</v>
       </c>
       <c r="AH18" t="n">
         <v>11.44</v>
       </c>
       <c r="AI18" t="n">
         <v>11.44</v>
       </c>
       <c r="AJ18" t="n">
         <v>11.46</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+      <c r="A19" s="1" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>12</v>
       </c>
       <c r="C19" t="n">
         <v>10</v>
       </c>
       <c r="D19" t="n">
         <v>9</v>
       </c>
       <c r="E19" t="n">
         <v>10</v>
       </c>
       <c r="F19" t="n">
         <v>15</v>
       </c>
       <c r="G19" t="n">
         <v>15.76</v>
       </c>
       <c r="H19" t="n">
         <v>12.48</v>
       </c>
@@ -2562,51 +2548,51 @@
         <v>13.81</v>
       </c>
       <c r="AD19" t="n">
         <v>13.78</v>
       </c>
       <c r="AE19" t="n">
         <v>13.74</v>
       </c>
       <c r="AF19" t="n">
         <v>13.68</v>
       </c>
       <c r="AG19" t="n">
         <v>13.67</v>
       </c>
       <c r="AH19" t="n">
         <v>13.66</v>
       </c>
       <c r="AI19" t="n">
         <v>13.65</v>
       </c>
       <c r="AJ19" t="n">
         <v>13.63</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+      <c r="A20" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>21</v>
       </c>
       <c r="C20" t="n">
         <v>28</v>
       </c>
       <c r="D20" t="n">
         <v>10</v>
       </c>
       <c r="E20" t="n">
         <v>8</v>
       </c>
       <c r="F20" t="n">
         <v>10</v>
       </c>
       <c r="G20" t="n">
         <v>15.61</v>
       </c>
       <c r="H20" t="n">
         <v>15.67</v>
       </c>
@@ -2674,51 +2660,51 @@
         <v>14.52</v>
       </c>
       <c r="AD20" t="n">
         <v>14.52</v>
       </c>
       <c r="AE20" t="n">
         <v>14.51</v>
       </c>
       <c r="AF20" t="n">
         <v>14.45</v>
       </c>
       <c r="AG20" t="n">
         <v>14.39</v>
       </c>
       <c r="AH20" t="n">
         <v>14.36</v>
       </c>
       <c r="AI20" t="n">
         <v>14.35</v>
       </c>
       <c r="AJ20" t="n">
         <v>14.32</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="2" t="inlineStr">
+      <c r="A21" s="1" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>21</v>
       </c>
       <c r="C21" t="n">
         <v>16</v>
       </c>
       <c r="D21" t="n">
         <v>27</v>
       </c>
       <c r="E21" t="n">
         <v>10</v>
       </c>
       <c r="F21" t="n">
         <v>10</v>
       </c>
       <c r="G21" t="n">
         <v>9.44</v>
       </c>
       <c r="H21" t="n">
         <v>15.54</v>
       </c>
@@ -2786,51 +2772,51 @@
         <v>14.17</v>
       </c>
       <c r="AD21" t="n">
         <v>14.14</v>
       </c>
       <c r="AE21" t="n">
         <v>14.13</v>
       </c>
       <c r="AF21" t="n">
         <v>14.08</v>
       </c>
       <c r="AG21" t="n">
         <v>14.03</v>
       </c>
       <c r="AH21" t="n">
         <v>13.96</v>
       </c>
       <c r="AI21" t="n">
         <v>13.92</v>
       </c>
       <c r="AJ21" t="n">
         <v>13.89</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+      <c r="A22" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>13</v>
       </c>
       <c r="C22" t="n">
         <v>21</v>
       </c>
       <c r="D22" t="n">
         <v>16</v>
       </c>
       <c r="E22" t="n">
         <v>28</v>
       </c>
       <c r="F22" t="n">
         <v>10</v>
       </c>
       <c r="G22" t="n">
         <v>11.39</v>
       </c>
       <c r="H22" t="n">
         <v>13.2</v>
       </c>
@@ -2898,51 +2884,51 @@
         <v>16.69</v>
       </c>
       <c r="AD22" t="n">
         <v>16.61</v>
       </c>
       <c r="AE22" t="n">
         <v>16.56</v>
       </c>
       <c r="AF22" t="n">
         <v>16.52</v>
       </c>
       <c r="AG22" t="n">
         <v>16.46</v>
       </c>
       <c r="AH22" t="n">
         <v>16.39</v>
       </c>
       <c r="AI22" t="n">
         <v>16.32</v>
       </c>
       <c r="AJ22" t="n">
         <v>16.27</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="2" t="inlineStr">
+      <c r="A23" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>18</v>
       </c>
       <c r="C23" t="n">
         <v>22</v>
       </c>
       <c r="D23" t="n">
         <v>19</v>
       </c>
       <c r="E23" t="n">
         <v>14</v>
       </c>
       <c r="F23" t="n">
         <v>30</v>
       </c>
       <c r="G23" t="n">
         <v>9.449999999999999</v>
       </c>
       <c r="H23" t="n">
         <v>9.23</v>
       </c>
@@ -3010,51 +2996,51 @@
         <v>12.53</v>
       </c>
       <c r="AD23" t="n">
         <v>12.42</v>
       </c>
       <c r="AE23" t="n">
         <v>12.34</v>
       </c>
       <c r="AF23" t="n">
         <v>12.27</v>
       </c>
       <c r="AG23" t="n">
         <v>12.21</v>
       </c>
       <c r="AH23" t="n">
         <v>12.14</v>
       </c>
       <c r="AI23" t="n">
         <v>12.06</v>
       </c>
       <c r="AJ23" t="n">
         <v>11.99</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="2" t="inlineStr">
+      <c r="A24" s="1" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>10</v>
       </c>
       <c r="C24" t="n">
         <v>11</v>
       </c>
       <c r="D24" t="n">
         <v>18</v>
       </c>
       <c r="E24" t="n">
         <v>19</v>
       </c>
       <c r="F24" t="n">
         <v>14</v>
       </c>
       <c r="G24" t="n">
         <v>29.35</v>
       </c>
       <c r="H24" t="n">
         <v>11.18</v>
       </c>
@@ -3122,51 +3108,51 @@
         <v>13.24</v>
       </c>
       <c r="AD24" t="n">
         <v>13.19</v>
       </c>
       <c r="AE24" t="n">
         <v>13.12</v>
       </c>
       <c r="AF24" t="n">
         <v>13.07</v>
       </c>
       <c r="AG24" t="n">
         <v>13.03</v>
       </c>
       <c r="AH24" t="n">
         <v>13</v>
       </c>
       <c r="AI24" t="n">
         <v>12.96</v>
       </c>
       <c r="AJ24" t="n">
         <v>12.91</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="2" t="inlineStr">
+      <c r="A25" s="1" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>14</v>
       </c>
       <c r="C25" t="n">
         <v>12</v>
       </c>
       <c r="D25" t="n">
         <v>10</v>
       </c>
       <c r="E25" t="n">
         <v>19</v>
       </c>
       <c r="F25" t="n">
         <v>20</v>
       </c>
       <c r="G25" t="n">
         <v>17.36</v>
       </c>
       <c r="H25" t="n">
         <v>29.27</v>
       </c>
@@ -3234,51 +3220,51 @@
         <v>17.84</v>
       </c>
       <c r="AD25" t="n">
         <v>17.84</v>
       </c>
       <c r="AE25" t="n">
         <v>17.8</v>
       </c>
       <c r="AF25" t="n">
         <v>17.75</v>
       </c>
       <c r="AG25" t="n">
         <v>17.71</v>
       </c>
       <c r="AH25" t="n">
         <v>17.68</v>
       </c>
       <c r="AI25" t="n">
         <v>17.66</v>
       </c>
       <c r="AJ25" t="n">
         <v>17.63</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="2" t="inlineStr">
+      <c r="A26" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>19</v>
       </c>
       <c r="C26" t="n">
         <v>19</v>
       </c>
       <c r="D26" t="n">
         <v>12</v>
       </c>
       <c r="E26" t="n">
         <v>10</v>
       </c>
       <c r="F26" t="n">
         <v>19</v>
       </c>
       <c r="G26" t="n">
         <v>5.69</v>
       </c>
       <c r="H26" t="n">
         <v>10.26</v>
       </c>
@@ -3346,51 +3332,51 @@
         <v>12.38</v>
       </c>
       <c r="AD26" t="n">
         <v>12.44</v>
       </c>
       <c r="AE26" t="n">
         <v>12.48</v>
       </c>
       <c r="AF26" t="n">
         <v>12.48</v>
       </c>
       <c r="AG26" t="n">
         <v>12.47</v>
       </c>
       <c r="AH26" t="n">
         <v>12.47</v>
       </c>
       <c r="AI26" t="n">
         <v>12.48</v>
       </c>
       <c r="AJ26" t="n">
         <v>12.5</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+      <c r="A27" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>14</v>
       </c>
       <c r="C27" t="n">
         <v>20</v>
       </c>
       <c r="D27" t="n">
         <v>19</v>
       </c>
       <c r="E27" t="n">
         <v>10</v>
       </c>
       <c r="F27" t="n">
         <v>10</v>
       </c>
       <c r="G27" t="n">
         <v>21.42</v>
       </c>
       <c r="H27" t="n">
         <v>10.57</v>
       </c>
@@ -3458,51 +3444,51 @@
         <v>16.58</v>
       </c>
       <c r="AD27" t="n">
         <v>16.56</v>
       </c>
       <c r="AE27" t="n">
         <v>16.59</v>
       </c>
       <c r="AF27" t="n">
         <v>16.61</v>
       </c>
       <c r="AG27" t="n">
         <v>16.6</v>
       </c>
       <c r="AH27" t="n">
         <v>16.58</v>
       </c>
       <c r="AI27" t="n">
         <v>16.57</v>
       </c>
       <c r="AJ27" t="n">
         <v>16.56</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="2" t="inlineStr">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>15</v>
       </c>
       <c r="C28" t="n">
         <v>12</v>
       </c>
       <c r="D28" t="n">
         <v>20</v>
       </c>
       <c r="E28" t="n">
         <v>18</v>
       </c>
       <c r="F28" t="n">
         <v>10</v>
       </c>
       <c r="G28" t="n">
         <v>11.14</v>
       </c>
       <c r="H28" t="n">
         <v>17.58</v>
       </c>
@@ -3570,51 +3556,51 @@
         <v>11.54</v>
       </c>
       <c r="AD28" t="n">
         <v>11.59</v>
       </c>
       <c r="AE28" t="n">
         <v>11.57</v>
       </c>
       <c r="AF28" t="n">
         <v>11.58</v>
       </c>
       <c r="AG28" t="n">
         <v>11.58</v>
       </c>
       <c r="AH28" t="n">
         <v>11.56</v>
       </c>
       <c r="AI28" t="n">
         <v>11.54</v>
       </c>
       <c r="AJ28" t="n">
         <v>11.53</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>12</v>
       </c>
       <c r="C29" t="n">
         <v>12</v>
       </c>
       <c r="D29" t="n">
         <v>10</v>
       </c>
       <c r="E29" t="n">
         <v>20</v>
       </c>
       <c r="F29" t="n">
         <v>16</v>
       </c>
       <c r="G29" t="n">
         <v>11.11</v>
       </c>
       <c r="H29" t="n">
         <v>12.43</v>
       </c>
@@ -3682,51 +3668,51 @@
         <v>12.26</v>
       </c>
       <c r="AD29" t="n">
         <v>12.16</v>
       </c>
       <c r="AE29" t="n">
         <v>12.19</v>
       </c>
       <c r="AF29" t="n">
         <v>12.16</v>
       </c>
       <c r="AG29" t="n">
         <v>12.16</v>
       </c>
       <c r="AH29" t="n">
         <v>12.15</v>
       </c>
       <c r="AI29" t="n">
         <v>12.12</v>
       </c>
       <c r="AJ29" t="n">
         <v>12.1</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="2" t="inlineStr">
+      <c r="A30" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>13</v>
       </c>
       <c r="C30" t="n">
         <v>16</v>
       </c>
       <c r="D30" t="n">
         <v>13</v>
       </c>
       <c r="E30" t="n">
         <v>10</v>
       </c>
       <c r="F30" t="n">
         <v>20</v>
       </c>
       <c r="G30" t="n">
         <v>11.45</v>
       </c>
       <c r="H30" t="n">
         <v>9.43</v>
       </c>
@@ -3794,51 +3780,51 @@
         <v>10.02</v>
       </c>
       <c r="AD30" t="n">
         <v>10.01</v>
       </c>
       <c r="AE30" t="n">
         <v>9.94</v>
       </c>
       <c r="AF30" t="n">
         <v>9.949999999999999</v>
       </c>
       <c r="AG30" t="n">
         <v>9.93</v>
       </c>
       <c r="AH30" t="n">
         <v>9.93</v>
       </c>
       <c r="AI30" t="n">
         <v>9.92</v>
       </c>
       <c r="AJ30" t="n">
         <v>9.9</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="2" t="inlineStr">
+      <c r="A31" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>21</v>
       </c>
       <c r="C31" t="n">
         <v>13</v>
       </c>
       <c r="D31" t="n">
         <v>16</v>
       </c>
       <c r="E31" t="n">
         <v>13</v>
       </c>
       <c r="F31" t="n">
         <v>10</v>
       </c>
       <c r="G31" t="n">
         <v>26.42</v>
       </c>
       <c r="H31" t="n">
         <v>17.24</v>
       </c>
@@ -3906,51 +3892,51 @@
         <v>15.72</v>
       </c>
       <c r="AD31" t="n">
         <v>15.71</v>
       </c>
       <c r="AE31" t="n">
         <v>15.7</v>
       </c>
       <c r="AF31" t="n">
         <v>15.62</v>
       </c>
       <c r="AG31" t="n">
         <v>15.63</v>
       </c>
       <c r="AH31" t="n">
         <v>15.6</v>
       </c>
       <c r="AI31" t="n">
         <v>15.59</v>
       </c>
       <c r="AJ31" t="n">
         <v>15.58</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="2" t="inlineStr">
+      <c r="A32" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>17</v>
       </c>
       <c r="C32" t="n">
         <v>27</v>
       </c>
       <c r="D32" t="n">
         <v>13</v>
       </c>
       <c r="E32" t="n">
         <v>17</v>
       </c>
       <c r="F32" t="n">
         <v>13</v>
       </c>
       <c r="G32" t="n">
         <v>14.44</v>
       </c>
       <c r="H32" t="n">
         <v>27.88</v>
       </c>
@@ -4018,51 +4004,51 @@
         <v>16.96</v>
       </c>
       <c r="AD32" t="n">
         <v>16.92</v>
       </c>
       <c r="AE32" t="n">
         <v>16.93</v>
       </c>
       <c r="AF32" t="n">
         <v>16.91</v>
       </c>
       <c r="AG32" t="n">
         <v>16.84</v>
       </c>
       <c r="AH32" t="n">
         <v>16.85</v>
       </c>
       <c r="AI32" t="n">
         <v>16.83</v>
       </c>
       <c r="AJ32" t="n">
         <v>16.83</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="2" t="inlineStr">
+      <c r="A33" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>15</v>
       </c>
       <c r="C33" t="n">
         <v>13</v>
       </c>
       <c r="D33" t="n">
         <v>30</v>
       </c>
       <c r="E33" t="n">
         <v>13</v>
       </c>
       <c r="F33" t="n">
         <v>17</v>
       </c>
       <c r="G33" t="n">
         <v>14.51</v>
       </c>
       <c r="H33" t="n">
         <v>15.12</v>
       </c>
@@ -4130,51 +4116,51 @@
         <v>16.78</v>
       </c>
       <c r="AD33" t="n">
         <v>16.71</v>
       </c>
       <c r="AE33" t="n">
         <v>16.66</v>
       </c>
       <c r="AF33" t="n">
         <v>16.66</v>
       </c>
       <c r="AG33" t="n">
         <v>16.64</v>
       </c>
       <c r="AH33" t="n">
         <v>16.57</v>
       </c>
       <c r="AI33" t="n">
         <v>16.58</v>
       </c>
       <c r="AJ33" t="n">
         <v>16.55</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="2" t="inlineStr">
+      <c r="A34" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>15</v>
       </c>
       <c r="C34" t="n">
         <v>21</v>
       </c>
       <c r="D34" t="n">
         <v>13</v>
       </c>
       <c r="E34" t="n">
         <v>32</v>
       </c>
       <c r="F34" t="n">
         <v>13</v>
       </c>
       <c r="G34" t="n">
         <v>15.03</v>
       </c>
       <c r="H34" t="n">
         <v>13.1</v>
       </c>
@@ -4242,51 +4228,51 @@
         <v>15.6</v>
       </c>
       <c r="AD34" t="n">
         <v>15.53</v>
       </c>
       <c r="AE34" t="n">
         <v>15.48</v>
       </c>
       <c r="AF34" t="n">
         <v>15.45</v>
       </c>
       <c r="AG34" t="n">
         <v>15.45</v>
       </c>
       <c r="AH34" t="n">
         <v>15.44</v>
       </c>
       <c r="AI34" t="n">
         <v>15.39</v>
       </c>
       <c r="AJ34" t="n">
         <v>15.4</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="2" t="inlineStr">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>23</v>
       </c>
       <c r="C35" t="n">
         <v>13</v>
       </c>
       <c r="D35" t="n">
         <v>20</v>
       </c>
       <c r="E35" t="n">
         <v>15</v>
       </c>
       <c r="F35" t="n">
         <v>30</v>
       </c>
       <c r="G35" t="n">
         <v>14.83</v>
       </c>
       <c r="H35" t="n">
         <v>16.51</v>
       </c>
@@ -4354,51 +4340,51 @@
         <v>17.69</v>
       </c>
       <c r="AD35" t="n">
         <v>17.59</v>
       </c>
       <c r="AE35" t="n">
         <v>17.53</v>
       </c>
       <c r="AF35" t="n">
         <v>17.48</v>
       </c>
       <c r="AG35" t="n">
         <v>17.44</v>
       </c>
       <c r="AH35" t="n">
         <v>17.44</v>
       </c>
       <c r="AI35" t="n">
         <v>17.42</v>
       </c>
       <c r="AJ35" t="n">
         <v>17.37</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="inlineStr">
+      <c r="A36" s="1" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B36" t="n">
         <v>11</v>
       </c>
       <c r="C36" t="n">
         <v>22</v>
       </c>
       <c r="D36" t="n">
         <v>16</v>
       </c>
       <c r="E36" t="n">
         <v>21</v>
       </c>
       <c r="F36" t="n">
         <v>15</v>
       </c>
       <c r="G36" t="n">
         <v>22.48</v>
       </c>
       <c r="H36" t="n">
         <v>13.39</v>
       </c>
@@ -4466,51 +4452,51 @@
         <v>15.87</v>
       </c>
       <c r="AD36" t="n">
         <v>15.87</v>
       </c>
       <c r="AE36" t="n">
         <v>15.81</v>
       </c>
       <c r="AF36" t="n">
         <v>15.76</v>
       </c>
       <c r="AG36" t="n">
         <v>15.72</v>
       </c>
       <c r="AH36" t="n">
         <v>15.69</v>
       </c>
       <c r="AI36" t="n">
         <v>15.68</v>
       </c>
       <c r="AJ36" t="n">
         <v>15.66</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="2" t="inlineStr">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>9</v>
       </c>
       <c r="C37" t="n">
         <v>6</v>
       </c>
       <c r="D37" t="n">
         <v>18</v>
       </c>
       <c r="E37" t="n">
         <v>16</v>
       </c>
       <c r="F37" t="n">
         <v>21</v>
       </c>
       <c r="G37" t="n">
         <v>17.31</v>
       </c>
       <c r="H37" t="n">
         <v>20.27</v>
       </c>
@@ -4578,51 +4564,51 @@
         <v>16.12</v>
       </c>
       <c r="AD37" t="n">
         <v>16.12</v>
       </c>
       <c r="AE37" t="n">
         <v>16.13</v>
       </c>
       <c r="AF37" t="n">
         <v>16.07</v>
       </c>
       <c r="AG37" t="n">
         <v>16.03</v>
       </c>
       <c r="AH37" t="n">
         <v>15.99</v>
       </c>
       <c r="AI37" t="n">
         <v>15.97</v>
       </c>
       <c r="AJ37" t="n">
         <v>15.96</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="2" t="inlineStr">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>11</v>
       </c>
       <c r="C38" t="n">
         <v>9</v>
       </c>
       <c r="D38" t="n">
         <v>6</v>
       </c>
       <c r="E38" t="n">
         <v>15</v>
       </c>
       <c r="F38" t="n">
         <v>16</v>
       </c>
       <c r="G38" t="n">
         <v>14.75</v>
       </c>
       <c r="H38" t="n">
         <v>14.29</v>
       </c>
@@ -4690,51 +4676,51 @@
         <v>14.7</v>
       </c>
       <c r="AD38" t="n">
         <v>14.67</v>
       </c>
       <c r="AE38" t="n">
         <v>14.7</v>
       </c>
       <c r="AF38" t="n">
         <v>14.73</v>
       </c>
       <c r="AG38" t="n">
         <v>14.7</v>
       </c>
       <c r="AH38" t="n">
         <v>14.69</v>
       </c>
       <c r="AI38" t="n">
         <v>14.68</v>
       </c>
       <c r="AJ38" t="n">
         <v>14.68</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="2" t="inlineStr">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B39" t="n">
         <v>15</v>
       </c>
       <c r="C39" t="n">
         <v>10</v>
       </c>
       <c r="D39" t="n">
         <v>9</v>
       </c>
       <c r="E39" t="n">
         <v>6</v>
       </c>
       <c r="F39" t="n">
         <v>15</v>
       </c>
       <c r="G39" t="n">
         <v>13.56</v>
       </c>
       <c r="H39" t="n">
         <v>14.25</v>
       </c>
@@ -4802,51 +4788,51 @@
         <v>14.22</v>
       </c>
       <c r="AD39" t="n">
         <v>14.26</v>
       </c>
       <c r="AE39" t="n">
         <v>14.22</v>
       </c>
       <c r="AF39" t="n">
         <v>14.26</v>
       </c>
       <c r="AG39" t="n">
         <v>14.29</v>
       </c>
       <c r="AH39" t="n">
         <v>14.26</v>
       </c>
       <c r="AI39" t="n">
         <v>14.24</v>
       </c>
       <c r="AJ39" t="n">
         <v>14.24</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="2" t="inlineStr">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>9</v>
       </c>
       <c r="C40" t="n">
         <v>12</v>
       </c>
       <c r="D40" t="n">
         <v>10</v>
       </c>
       <c r="E40" t="n">
         <v>9</v>
       </c>
       <c r="F40" t="n">
         <v>6</v>
       </c>
       <c r="G40" t="n">
         <v>13.59</v>
       </c>
       <c r="H40" t="n">
         <v>12.09</v>
       </c>
@@ -4914,51 +4900,51 @@
         <v>12.58</v>
       </c>
       <c r="AD40" t="n">
         <v>12.53</v>
       </c>
       <c r="AE40" t="n">
         <v>12.55</v>
       </c>
       <c r="AF40" t="n">
         <v>12.52</v>
       </c>
       <c r="AG40" t="n">
         <v>12.53</v>
       </c>
       <c r="AH40" t="n">
         <v>12.55</v>
       </c>
       <c r="AI40" t="n">
         <v>12.53</v>
       </c>
       <c r="AJ40" t="n">
         <v>12.51</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="2" t="inlineStr">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>14</v>
       </c>
       <c r="C41" t="n">
         <v>10</v>
       </c>
       <c r="D41" t="n">
         <v>10</v>
       </c>
       <c r="E41" t="n">
         <v>10</v>
       </c>
       <c r="F41" t="n">
         <v>9</v>
       </c>
       <c r="G41" t="n">
         <v>6.94</v>
       </c>
       <c r="H41" t="n">
         <v>12.27</v>
       </c>
@@ -5026,51 +5012,51 @@
         <v>11.2</v>
       </c>
       <c r="AD41" t="n">
         <v>11.16</v>
       </c>
       <c r="AE41" t="n">
         <v>11.11</v>
       </c>
       <c r="AF41" t="n">
         <v>11.12</v>
       </c>
       <c r="AG41" t="n">
         <v>11.09</v>
       </c>
       <c r="AH41" t="n">
         <v>11.1</v>
       </c>
       <c r="AI41" t="n">
         <v>11.1</v>
       </c>
       <c r="AJ41" t="n">
         <v>11.08</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="2" t="inlineStr">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>13</v>
       </c>
       <c r="C42" t="n">
         <v>15</v>
       </c>
       <c r="D42" t="n">
         <v>11</v>
       </c>
       <c r="E42" t="n">
         <v>11</v>
       </c>
       <c r="F42" t="n">
         <v>10</v>
       </c>
       <c r="G42" t="n">
         <v>10.27</v>
       </c>
       <c r="H42" t="n">
         <v>8.470000000000001</v>
       </c>
@@ -5138,51 +5124,51 @@
         <v>11.91</v>
       </c>
       <c r="AD42" t="n">
         <v>11.9</v>
       </c>
       <c r="AE42" t="n">
         <v>11.86</v>
       </c>
       <c r="AF42" t="n">
         <v>11.82</v>
       </c>
       <c r="AG42" t="n">
         <v>11.81</v>
       </c>
       <c r="AH42" t="n">
         <v>11.78</v>
       </c>
       <c r="AI42" t="n">
         <v>11.78</v>
       </c>
       <c r="AJ42" t="n">
         <v>11.77</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="2" t="inlineStr">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>11</v>
       </c>
       <c r="C43" t="n">
         <v>17</v>
       </c>
       <c r="D43" t="n">
         <v>16</v>
       </c>
       <c r="E43" t="n">
         <v>11</v>
       </c>
       <c r="F43" t="n">
         <v>12</v>
       </c>
       <c r="G43" t="n">
         <v>7.63</v>
       </c>
       <c r="H43" t="n">
         <v>8.06</v>
       </c>
@@ -5250,51 +5236,51 @@
         <v>9.17</v>
       </c>
       <c r="AD43" t="n">
         <v>9.18</v>
       </c>
       <c r="AE43" t="n">
         <v>9.17</v>
       </c>
       <c r="AF43" t="n">
         <v>9.140000000000001</v>
       </c>
       <c r="AG43" t="n">
         <v>9.1</v>
       </c>
       <c r="AH43" t="n">
         <v>9.1</v>
       </c>
       <c r="AI43" t="n">
         <v>9.07</v>
       </c>
       <c r="AJ43" t="n">
         <v>9.07</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="2" t="inlineStr">
+      <c r="A44" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>12</v>
       </c>
       <c r="C44" t="n">
         <v>11</v>
       </c>
       <c r="D44" t="n">
         <v>17</v>
       </c>
       <c r="E44" t="n">
         <v>17</v>
       </c>
       <c r="F44" t="n">
         <v>11</v>
       </c>
       <c r="G44" t="n">
         <v>13.02</v>
       </c>
       <c r="H44" t="n">
         <v>9.449999999999999</v>
       </c>
@@ -5362,51 +5348,51 @@
         <v>10.93</v>
       </c>
       <c r="AD44" t="n">
         <v>10.91</v>
       </c>
       <c r="AE44" t="n">
         <v>10.92</v>
       </c>
       <c r="AF44" t="n">
         <v>10.9</v>
       </c>
       <c r="AG44" t="n">
         <v>10.87</v>
       </c>
       <c r="AH44" t="n">
         <v>10.83</v>
       </c>
       <c r="AI44" t="n">
         <v>10.82</v>
       </c>
       <c r="AJ44" t="n">
         <v>10.79</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="2" t="inlineStr">
+      <c r="A45" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>8</v>
       </c>
       <c r="C45" t="n">
         <v>9</v>
       </c>
       <c r="D45" t="n">
         <v>11</v>
       </c>
       <c r="E45" t="n">
         <v>17</v>
       </c>
       <c r="F45" t="n">
         <v>17</v>
       </c>
       <c r="G45" t="n">
         <v>9.02</v>
       </c>
       <c r="H45" t="n">
         <v>10.58</v>
       </c>
@@ -5474,51 +5460,51 @@
         <v>8.99</v>
       </c>
       <c r="AD45" t="n">
         <v>8.94</v>
       </c>
       <c r="AE45" t="n">
         <v>8.92</v>
       </c>
       <c r="AF45" t="n">
         <v>8.93</v>
       </c>
       <c r="AG45" t="n">
         <v>8.92</v>
       </c>
       <c r="AH45" t="n">
         <v>8.890000000000001</v>
       </c>
       <c r="AI45" t="n">
         <v>8.859999999999999</v>
       </c>
       <c r="AJ45" t="n">
         <v>8.85</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="2" t="inlineStr">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>11</v>
       </c>
       <c r="C46" t="n">
         <v>9</v>
       </c>
       <c r="D46" t="n">
         <v>9</v>
       </c>
       <c r="E46" t="n">
         <v>11</v>
       </c>
       <c r="F46" t="n">
         <v>17</v>
       </c>
       <c r="G46" t="n">
         <v>14.78</v>
       </c>
       <c r="H46" t="n">
         <v>6.64</v>
       </c>
@@ -5586,51 +5572,51 @@
         <v>9.94</v>
       </c>
       <c r="AD46" t="n">
         <v>9.74</v>
       </c>
       <c r="AE46" t="n">
         <v>9.720000000000001</v>
       </c>
       <c r="AF46" t="n">
         <v>9.720000000000001</v>
       </c>
       <c r="AG46" t="n">
         <v>9.74</v>
       </c>
       <c r="AH46" t="n">
         <v>9.74</v>
       </c>
       <c r="AI46" t="n">
         <v>9.73</v>
       </c>
       <c r="AJ46" t="n">
         <v>9.710000000000001</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="2" t="inlineStr">
+      <c r="A47" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>10</v>
       </c>
       <c r="C47" t="n">
         <v>9</v>
       </c>
       <c r="D47" t="n">
         <v>6</v>
       </c>
       <c r="E47" t="n">
         <v>9</v>
       </c>
       <c r="F47" t="n">
         <v>10</v>
       </c>
       <c r="G47" t="n">
         <v>10.11</v>
       </c>
       <c r="H47" t="n">
         <v>11.51</v>
       </c>
@@ -5698,51 +5684,51 @@
         <v>8.51</v>
       </c>
       <c r="AD47" t="n">
         <v>8.640000000000001</v>
       </c>
       <c r="AE47" t="n">
         <v>8.52</v>
       </c>
       <c r="AF47" t="n">
         <v>8.5</v>
       </c>
       <c r="AG47" t="n">
         <v>8.5</v>
       </c>
       <c r="AH47" t="n">
         <v>8.51</v>
       </c>
       <c r="AI47" t="n">
         <v>8.51</v>
       </c>
       <c r="AJ47" t="n">
         <v>8.51</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="2" t="inlineStr">
+      <c r="A48" s="1" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>9</v>
       </c>
       <c r="C48" t="n">
         <v>5</v>
       </c>
       <c r="D48" t="n">
         <v>10</v>
       </c>
       <c r="E48" t="n">
         <v>6</v>
       </c>
       <c r="F48" t="n">
         <v>9</v>
       </c>
       <c r="G48" t="n">
         <v>9.48</v>
       </c>
       <c r="H48" t="n">
         <v>10.74</v>
       </c>
@@ -5810,51 +5796,51 @@
         <v>9.949999999999999</v>
       </c>
       <c r="AD48" t="n">
         <v>9.970000000000001</v>
       </c>
       <c r="AE48" t="n">
         <v>10.04</v>
       </c>
       <c r="AF48" t="n">
         <v>9.960000000000001</v>
       </c>
       <c r="AG48" t="n">
         <v>9.94</v>
       </c>
       <c r="AH48" t="n">
         <v>9.93</v>
       </c>
       <c r="AI48" t="n">
         <v>9.94</v>
       </c>
       <c r="AJ48" t="n">
         <v>9.93</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="2" t="inlineStr">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>12</v>
       </c>
       <c r="C49" t="n">
         <v>10</v>
       </c>
       <c r="D49" t="n">
         <v>6</v>
       </c>
       <c r="E49" t="n">
         <v>11</v>
       </c>
       <c r="F49" t="n">
         <v>4</v>
       </c>
       <c r="G49" t="n">
         <v>8.029999999999999</v>
       </c>
       <c r="H49" t="n">
         <v>8.44</v>
       </c>
@@ -5922,51 +5908,51 @@
         <v>7.86</v>
       </c>
       <c r="AD49" t="n">
         <v>7.81</v>
       </c>
       <c r="AE49" t="n">
         <v>7.82</v>
       </c>
       <c r="AF49" t="n">
         <v>7.87</v>
       </c>
       <c r="AG49" t="n">
         <v>7.79</v>
       </c>
       <c r="AH49" t="n">
         <v>7.77</v>
       </c>
       <c r="AI49" t="n">
         <v>7.76</v>
       </c>
       <c r="AJ49" t="n">
         <v>7.76</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="2" t="inlineStr">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>14</v>
       </c>
       <c r="C50" t="n">
         <v>14</v>
       </c>
       <c r="D50" t="n">
         <v>9</v>
       </c>
       <c r="E50" t="n">
         <v>6</v>
       </c>
       <c r="F50" t="n">
         <v>10</v>
       </c>
       <c r="G50" t="n">
         <v>7.72</v>
       </c>
       <c r="H50" t="n">
         <v>10.98</v>
       </c>
@@ -6034,51 +6020,51 @@
         <v>11.06</v>
       </c>
       <c r="AD50" t="n">
         <v>11.05</v>
       </c>
       <c r="AE50" t="n">
         <v>11</v>
       </c>
       <c r="AF50" t="n">
         <v>10.99</v>
       </c>
       <c r="AG50" t="n">
         <v>11.02</v>
       </c>
       <c r="AH50" t="n">
         <v>10.95</v>
       </c>
       <c r="AI50" t="n">
         <v>10.92</v>
       </c>
       <c r="AJ50" t="n">
         <v>10.9</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="2" t="inlineStr">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B51" t="n">
         <v>24</v>
       </c>
       <c r="C51" t="n">
         <v>15</v>
       </c>
       <c r="D51" t="n">
         <v>15</v>
       </c>
       <c r="E51" t="n">
         <v>9</v>
       </c>
       <c r="F51" t="n">
         <v>6</v>
       </c>
       <c r="G51" t="n">
         <v>9.83</v>
       </c>
       <c r="H51" t="n">
         <v>8.720000000000001</v>
       </c>
@@ -6146,51 +6132,51 @@
         <v>11.45</v>
       </c>
       <c r="AD51" t="n">
         <v>11.4</v>
       </c>
       <c r="AE51" t="n">
         <v>11.39</v>
       </c>
       <c r="AF51" t="n">
         <v>11.33</v>
       </c>
       <c r="AG51" t="n">
         <v>11.32</v>
       </c>
       <c r="AH51" t="n">
         <v>11.33</v>
       </c>
       <c r="AI51" t="n">
         <v>11.27</v>
       </c>
       <c r="AJ51" t="n">
         <v>11.24</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="2" t="inlineStr">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B52" t="n">
         <v>14</v>
       </c>
       <c r="C52" t="n">
         <v>16</v>
       </c>
       <c r="D52" t="n">
         <v>15</v>
       </c>
       <c r="E52" t="n">
         <v>15</v>
       </c>
       <c r="F52" t="n">
         <v>9</v>
       </c>
       <c r="G52" t="n">
         <v>6.65</v>
       </c>
       <c r="H52" t="n">
         <v>8.9</v>
       </c>
@@ -6258,51 +6244,51 @@
         <v>10.5</v>
       </c>
       <c r="AD52" t="n">
         <v>10.44</v>
       </c>
       <c r="AE52" t="n">
         <v>10.4</v>
       </c>
       <c r="AF52" t="n">
         <v>10.38</v>
       </c>
       <c r="AG52" t="n">
         <v>10.33</v>
       </c>
       <c r="AH52" t="n">
         <v>10.31</v>
       </c>
       <c r="AI52" t="n">
         <v>10.32</v>
       </c>
       <c r="AJ52" t="n">
         <v>10.26</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="2" t="inlineStr">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>20</v>
       </c>
       <c r="C53" t="n">
         <v>18</v>
       </c>
       <c r="D53" t="n">
         <v>14</v>
       </c>
       <c r="E53" t="n">
         <v>15</v>
       </c>
       <c r="F53" t="n">
         <v>15</v>
       </c>
       <c r="G53" t="n">
         <v>9.65</v>
       </c>
       <c r="H53" t="n">
         <v>7.69</v>
       </c>
@@ -6370,51 +6356,51 @@
         <v>10.69</v>
       </c>
       <c r="AD53" t="n">
         <v>10.56</v>
       </c>
       <c r="AE53" t="n">
         <v>10.51</v>
       </c>
       <c r="AF53" t="n">
         <v>10.46</v>
       </c>
       <c r="AG53" t="n">
         <v>10.43</v>
       </c>
       <c r="AH53" t="n">
         <v>10.38</v>
       </c>
       <c r="AI53" t="n">
         <v>10.36</v>
       </c>
       <c r="AJ53" t="n">
         <v>10.35</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="2" t="inlineStr">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>16</v>
       </c>
       <c r="C54" t="n">
         <v>19</v>
       </c>
       <c r="D54" t="n">
         <v>19</v>
       </c>
       <c r="E54" t="n">
         <v>15</v>
       </c>
       <c r="F54" t="n">
         <v>15</v>
       </c>
       <c r="G54" t="n">
         <v>15.28</v>
       </c>
       <c r="H54" t="n">
         <v>10.8</v>
       </c>
@@ -6482,51 +6468,51 @@
         <v>11.6</v>
       </c>
       <c r="AD54" t="n">
         <v>11.66</v>
       </c>
       <c r="AE54" t="n">
         <v>11.53</v>
       </c>
       <c r="AF54" t="n">
         <v>11.47</v>
       </c>
       <c r="AG54" t="n">
         <v>11.42</v>
       </c>
       <c r="AH54" t="n">
         <v>11.39</v>
       </c>
       <c r="AI54" t="n">
         <v>11.34</v>
       </c>
       <c r="AJ54" t="n">
         <v>11.31</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="2" t="inlineStr">
+      <c r="A55" s="1" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B55" t="n">
         <v>21</v>
       </c>
       <c r="C55" t="n">
         <v>20</v>
       </c>
       <c r="D55" t="n">
         <v>18</v>
       </c>
       <c r="E55" t="n">
         <v>19</v>
       </c>
       <c r="F55" t="n">
         <v>15</v>
       </c>
       <c r="G55" t="n">
         <v>17.1</v>
       </c>
       <c r="H55" t="n">
         <v>17.14</v>
       </c>
@@ -6594,51 +6580,51 @@
         <v>14.08</v>
       </c>
       <c r="AD55" t="n">
         <v>14.02</v>
       </c>
       <c r="AE55" t="n">
         <v>14.07</v>
       </c>
       <c r="AF55" t="n">
         <v>13.94</v>
       </c>
       <c r="AG55" t="n">
         <v>13.88</v>
       </c>
       <c r="AH55" t="n">
         <v>13.83</v>
       </c>
       <c r="AI55" t="n">
         <v>13.79</v>
       </c>
       <c r="AJ55" t="n">
         <v>13.74</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="2" t="inlineStr">
+      <c r="A56" s="1" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B56" t="n">
         <v>16</v>
       </c>
       <c r="C56" t="n">
         <v>27</v>
       </c>
       <c r="D56" t="n">
         <v>18</v>
       </c>
       <c r="E56" t="n">
         <v>18</v>
       </c>
       <c r="F56" t="n">
         <v>19</v>
       </c>
       <c r="G56" t="n">
         <v>12.85</v>
       </c>
       <c r="H56" t="n">
         <v>13.92</v>
       </c>
@@ -6706,51 +6692,51 @@
         <v>11.96</v>
       </c>
       <c r="AD56" t="n">
         <v>11.92</v>
       </c>
       <c r="AE56" t="n">
         <v>11.86</v>
       </c>
       <c r="AF56" t="n">
         <v>11.91</v>
       </c>
       <c r="AG56" t="n">
         <v>11.78</v>
       </c>
       <c r="AH56" t="n">
         <v>11.72</v>
       </c>
       <c r="AI56" t="n">
         <v>11.67</v>
       </c>
       <c r="AJ56" t="n">
         <v>11.64</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="2" t="inlineStr">
+      <c r="A57" s="1" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>19</v>
       </c>
       <c r="C57" t="n">
         <v>15</v>
       </c>
       <c r="D57" t="n">
         <v>27</v>
       </c>
       <c r="E57" t="n">
         <v>17</v>
       </c>
       <c r="F57" t="n">
         <v>18</v>
       </c>
       <c r="G57" t="n">
         <v>20.58</v>
       </c>
       <c r="H57" t="n">
         <v>14.83</v>
       </c>
@@ -6818,51 +6804,51 @@
         <v>14.28</v>
       </c>
       <c r="AD57" t="n">
         <v>14.23</v>
       </c>
       <c r="AE57" t="n">
         <v>14.19</v>
       </c>
       <c r="AF57" t="n">
         <v>14.14</v>
       </c>
       <c r="AG57" t="n">
         <v>14.19</v>
       </c>
       <c r="AH57" t="n">
         <v>14.07</v>
       </c>
       <c r="AI57" t="n">
         <v>14.02</v>
       </c>
       <c r="AJ57" t="n">
         <v>13.97</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="2" t="inlineStr">
+      <c r="A58" s="1" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>16</v>
       </c>
       <c r="C58" t="n">
         <v>19</v>
       </c>
       <c r="D58" t="n">
         <v>14</v>
       </c>
       <c r="E58" t="n">
         <v>26</v>
       </c>
       <c r="F58" t="n">
         <v>17</v>
       </c>
       <c r="G58" t="n">
         <v>16.22</v>
       </c>
       <c r="H58" t="n">
         <v>18.29</v>
       </c>
@@ -6930,51 +6916,51 @@
         <v>12.9</v>
       </c>
       <c r="AD58" t="n">
         <v>12.78</v>
       </c>
       <c r="AE58" t="n">
         <v>12.74</v>
       </c>
       <c r="AF58" t="n">
         <v>12.71</v>
       </c>
       <c r="AG58" t="n">
         <v>12.68</v>
       </c>
       <c r="AH58" t="n">
         <v>12.72</v>
       </c>
       <c r="AI58" t="n">
         <v>12.63</v>
       </c>
       <c r="AJ58" t="n">
         <v>12.59</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="2" t="inlineStr">
+      <c r="A59" s="1" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B59" t="n">
         <v>16</v>
       </c>
       <c r="C59" t="n">
         <v>14</v>
       </c>
       <c r="D59" t="n">
         <v>20</v>
       </c>
       <c r="E59" t="n">
         <v>14</v>
       </c>
       <c r="F59" t="n">
         <v>27</v>
       </c>
       <c r="G59" t="n">
         <v>14.86</v>
       </c>
       <c r="H59" t="n">
         <v>14.74</v>
       </c>
@@ -7042,51 +7028,51 @@
         <v>11.65</v>
       </c>
       <c r="AD59" t="n">
         <v>11.61</v>
       </c>
       <c r="AE59" t="n">
         <v>11.52</v>
       </c>
       <c r="AF59" t="n">
         <v>11.48</v>
       </c>
       <c r="AG59" t="n">
         <v>11.46</v>
       </c>
       <c r="AH59" t="n">
         <v>11.44</v>
       </c>
       <c r="AI59" t="n">
         <v>11.48</v>
       </c>
       <c r="AJ59" t="n">
         <v>11.4</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="2" t="inlineStr">
+      <c r="A60" s="1" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B60" t="n">
         <v>15</v>
       </c>
       <c r="C60" t="n">
         <v>17</v>
       </c>
       <c r="D60" t="n">
         <v>14</v>
       </c>
       <c r="E60" t="n">
         <v>20</v>
       </c>
       <c r="F60" t="n">
         <v>14</v>
       </c>
       <c r="G60" t="n">
         <v>28.63</v>
       </c>
       <c r="H60" t="n">
         <v>16.78</v>
       </c>
@@ -7154,51 +7140,51 @@
         <v>13.96</v>
       </c>
       <c r="AD60" t="n">
         <v>13.93</v>
       </c>
       <c r="AE60" t="n">
         <v>13.89</v>
       </c>
       <c r="AF60" t="n">
         <v>13.79</v>
       </c>
       <c r="AG60" t="n">
         <v>13.76</v>
       </c>
       <c r="AH60" t="n">
         <v>13.73</v>
       </c>
       <c r="AI60" t="n">
         <v>13.7</v>
       </c>
       <c r="AJ60" t="n">
         <v>13.73</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="2" t="inlineStr">
+      <c r="A61" s="1" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>18</v>
       </c>
       <c r="C61" t="n">
         <v>17</v>
       </c>
       <c r="D61" t="n">
         <v>18</v>
       </c>
       <c r="E61" t="n">
         <v>15</v>
       </c>
       <c r="F61" t="n">
         <v>19</v>
       </c>
       <c r="G61" t="n">
         <v>12.59</v>
       </c>
       <c r="H61" t="n">
         <v>25.03</v>
       </c>
@@ -7266,51 +7252,51 @@
         <v>12.3</v>
       </c>
       <c r="AD61" t="n">
         <v>12.32</v>
       </c>
       <c r="AE61" t="n">
         <v>12.29</v>
       </c>
       <c r="AF61" t="n">
         <v>12.25</v>
       </c>
       <c r="AG61" t="n">
         <v>12.16</v>
       </c>
       <c r="AH61" t="n">
         <v>12.12</v>
       </c>
       <c r="AI61" t="n">
         <v>12.09</v>
       </c>
       <c r="AJ61" t="n">
         <v>12.06</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="2" t="inlineStr">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>21</v>
       </c>
       <c r="C62" t="n">
         <v>17</v>
       </c>
       <c r="D62" t="n">
         <v>16</v>
       </c>
       <c r="E62" t="n">
         <v>18</v>
       </c>
       <c r="F62" t="n">
         <v>15</v>
       </c>
       <c r="G62" t="n">
         <v>20.81</v>
       </c>
       <c r="H62" t="n">
         <v>15.61</v>
       </c>
@@ -7378,51 +7364,51 @@
         <v>15.54</v>
       </c>
       <c r="AD62" t="n">
         <v>15.44</v>
       </c>
       <c r="AE62" t="n">
         <v>15.45</v>
       </c>
       <c r="AF62" t="n">
         <v>15.41</v>
       </c>
       <c r="AG62" t="n">
         <v>15.37</v>
       </c>
       <c r="AH62" t="n">
         <v>15.27</v>
       </c>
       <c r="AI62" t="n">
         <v>15.22</v>
       </c>
       <c r="AJ62" t="n">
         <v>15.19</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="2" t="inlineStr">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>17</v>
       </c>
       <c r="C63" t="n">
         <v>22</v>
       </c>
       <c r="D63" t="n">
         <v>17</v>
       </c>
       <c r="E63" t="n">
         <v>16</v>
       </c>
       <c r="F63" t="n">
         <v>19</v>
       </c>
       <c r="G63" t="n">
         <v>13.98</v>
       </c>
       <c r="H63" t="n">
         <v>19.27</v>
       </c>
@@ -7490,51 +7476,51 @@
         <v>14.05</v>
       </c>
       <c r="AD63" t="n">
         <v>14.06</v>
       </c>
       <c r="AE63" t="n">
         <v>13.98</v>
       </c>
       <c r="AF63" t="n">
         <v>13.98</v>
       </c>
       <c r="AG63" t="n">
         <v>13.95</v>
       </c>
       <c r="AH63" t="n">
         <v>13.91</v>
       </c>
       <c r="AI63" t="n">
         <v>13.82</v>
       </c>
       <c r="AJ63" t="n">
         <v>13.78</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="2" t="inlineStr">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B64" t="n">
         <v>11</v>
       </c>
       <c r="C64" t="n">
         <v>18</v>
       </c>
       <c r="D64" t="n">
         <v>22</v>
       </c>
       <c r="E64" t="n">
         <v>17</v>
       </c>
       <c r="F64" t="n">
         <v>14</v>
       </c>
       <c r="G64" t="n">
         <v>19.08</v>
       </c>
       <c r="H64" t="n">
         <v>14.97</v>
       </c>
@@ -7602,51 +7588,51 @@
         <v>14.78</v>
       </c>
       <c r="AD64" t="n">
         <v>14.71</v>
       </c>
       <c r="AE64" t="n">
         <v>14.7</v>
       </c>
       <c r="AF64" t="n">
         <v>14.63</v>
       </c>
       <c r="AG64" t="n">
         <v>14.62</v>
       </c>
       <c r="AH64" t="n">
         <v>14.58</v>
       </c>
       <c r="AI64" t="n">
         <v>14.53</v>
       </c>
       <c r="AJ64" t="n">
         <v>14.45</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="2" t="inlineStr">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B65" t="n">
         <v>17</v>
       </c>
       <c r="C65" t="n">
         <v>10</v>
       </c>
       <c r="D65" t="n">
         <v>17</v>
       </c>
       <c r="E65" t="n">
         <v>22</v>
       </c>
       <c r="F65" t="n">
         <v>17</v>
       </c>
       <c r="G65" t="n">
         <v>11.59</v>
       </c>
       <c r="H65" t="n">
         <v>16.92</v>
       </c>
@@ -7714,51 +7700,51 @@
         <v>12.99</v>
       </c>
       <c r="AD65" t="n">
         <v>12.96</v>
       </c>
       <c r="AE65" t="n">
         <v>12.9</v>
       </c>
       <c r="AF65" t="n">
         <v>12.88</v>
       </c>
       <c r="AG65" t="n">
         <v>12.82</v>
       </c>
       <c r="AH65" t="n">
         <v>12.8</v>
       </c>
       <c r="AI65" t="n">
         <v>12.76</v>
       </c>
       <c r="AJ65" t="n">
         <v>12.72</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
+      <c r="A66" s="1" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B66" t="n">
         <v>10</v>
       </c>
       <c r="C66" t="n">
         <v>20</v>
       </c>
       <c r="D66" t="n">
         <v>11</v>
       </c>
       <c r="E66" t="n">
         <v>16</v>
       </c>
       <c r="F66" t="n">
         <v>22</v>
       </c>
       <c r="G66" t="n">
         <v>15.59</v>
       </c>
       <c r="H66" t="n">
         <v>10.58</v>
       </c>
@@ -7826,51 +7812,51 @@
         <v>12.24</v>
       </c>
       <c r="AD66" t="n">
         <v>12.18</v>
       </c>
       <c r="AE66" t="n">
         <v>12.16</v>
       </c>
       <c r="AF66" t="n">
         <v>12.09</v>
       </c>
       <c r="AG66" t="n">
         <v>12.08</v>
       </c>
       <c r="AH66" t="n">
         <v>12.02</v>
       </c>
       <c r="AI66" t="n">
         <v>11.99</v>
       </c>
       <c r="AJ66" t="n">
         <v>11.95</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="2" t="inlineStr">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B67" t="n">
         <v>16</v>
       </c>
       <c r="C67" t="n">
         <v>10</v>
       </c>
       <c r="D67" t="n">
         <v>17</v>
       </c>
       <c r="E67" t="n">
         <v>11</v>
       </c>
       <c r="F67" t="n">
         <v>18</v>
       </c>
       <c r="G67" t="n">
         <v>24.19</v>
       </c>
       <c r="H67" t="n">
         <v>17.8</v>
       </c>
@@ -7938,51 +7924,51 @@
         <v>14.67</v>
       </c>
       <c r="AD67" t="n">
         <v>14.69</v>
       </c>
       <c r="AE67" t="n">
         <v>14.63</v>
       </c>
       <c r="AF67" t="n">
         <v>14.6</v>
       </c>
       <c r="AG67" t="n">
         <v>14.53</v>
       </c>
       <c r="AH67" t="n">
         <v>14.51</v>
       </c>
       <c r="AI67" t="n">
         <v>14.45</v>
       </c>
       <c r="AJ67" t="n">
         <v>14.42</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="2" t="inlineStr">
+      <c r="A68" s="1" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>9</v>
       </c>
       <c r="C68" t="n">
         <v>16</v>
       </c>
       <c r="D68" t="n">
         <v>10</v>
       </c>
       <c r="E68" t="n">
         <v>17</v>
       </c>
       <c r="F68" t="n">
         <v>11</v>
       </c>
       <c r="G68" t="n">
         <v>14.32</v>
       </c>
       <c r="H68" t="n">
         <v>18.77</v>
       </c>
@@ -8050,51 +8036,51 @@
         <v>11.69</v>
       </c>
       <c r="AD68" t="n">
         <v>11.55</v>
       </c>
       <c r="AE68" t="n">
         <v>11.55</v>
       </c>
       <c r="AF68" t="n">
         <v>11.5</v>
       </c>
       <c r="AG68" t="n">
         <v>11.46</v>
       </c>
       <c r="AH68" t="n">
         <v>11.4</v>
       </c>
       <c r="AI68" t="n">
         <v>11.38</v>
       </c>
       <c r="AJ68" t="n">
         <v>11.31</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="2" t="inlineStr">
+      <c r="A69" s="1" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>10</v>
       </c>
       <c r="C69" t="n">
         <v>9</v>
       </c>
       <c r="D69" t="n">
         <v>15</v>
       </c>
       <c r="E69" t="n">
         <v>10</v>
       </c>
       <c r="F69" t="n">
         <v>16</v>
       </c>
       <c r="G69" t="n">
         <v>14.05</v>
       </c>
       <c r="H69" t="n">
         <v>16.05</v>
       </c>
@@ -8162,51 +8148,51 @@
         <v>14.13</v>
       </c>
       <c r="AD69" t="n">
         <v>14.04</v>
       </c>
       <c r="AE69" t="n">
         <v>13.92</v>
       </c>
       <c r="AF69" t="n">
         <v>13.9</v>
       </c>
       <c r="AG69" t="n">
         <v>13.84</v>
       </c>
       <c r="AH69" t="n">
         <v>13.8</v>
       </c>
       <c r="AI69" t="n">
         <v>13.74</v>
       </c>
       <c r="AJ69" t="n">
         <v>13.71</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="2" t="inlineStr">
+      <c r="A70" s="1" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B70" t="n">
         <v>3</v>
       </c>
       <c r="C70" t="n">
         <v>10</v>
       </c>
       <c r="D70" t="n">
         <v>10</v>
       </c>
       <c r="E70" t="n">
         <v>14</v>
       </c>
       <c r="F70" t="n">
         <v>10</v>
       </c>
       <c r="G70" t="n">
         <v>11.65</v>
       </c>
       <c r="H70" t="n">
         <v>9.77</v>
       </c>
@@ -8274,51 +8260,51 @@
         <v>10.22</v>
       </c>
       <c r="AD70" t="n">
         <v>10.21</v>
       </c>
       <c r="AE70" t="n">
         <v>10.12</v>
       </c>
       <c r="AF70" t="n">
         <v>10.01</v>
       </c>
       <c r="AG70" t="n">
         <v>9.98</v>
       </c>
       <c r="AH70" t="n">
         <v>9.93</v>
       </c>
       <c r="AI70" t="n">
         <v>9.890000000000001</v>
       </c>
       <c r="AJ70" t="n">
         <v>9.82</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="2" t="inlineStr">
+      <c r="A71" s="1" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B71" t="n">
         <v>11</v>
       </c>
       <c r="C71" t="n">
         <v>3</v>
       </c>
       <c r="D71" t="n">
         <v>10</v>
       </c>
       <c r="E71" t="n">
         <v>9</v>
       </c>
       <c r="F71" t="n">
         <v>14</v>
       </c>
       <c r="G71" t="n">
         <v>12.02</v>
       </c>
       <c r="H71" t="n">
         <v>13.68</v>
       </c>
@@ -8386,51 +8372,51 @@
         <v>12.38</v>
       </c>
       <c r="AD71" t="n">
         <v>12.43</v>
       </c>
       <c r="AE71" t="n">
         <v>12.4</v>
       </c>
       <c r="AF71" t="n">
         <v>12.31</v>
       </c>
       <c r="AG71" t="n">
         <v>12.2</v>
       </c>
       <c r="AH71" t="n">
         <v>12.16</v>
       </c>
       <c r="AI71" t="n">
         <v>12.1</v>
       </c>
       <c r="AJ71" t="n">
         <v>12.06</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="2" t="inlineStr">
+      <c r="A72" s="1" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B72" t="n">
         <v>13</v>
       </c>
       <c r="C72" t="n">
         <v>10</v>
       </c>
       <c r="D72" t="n">
         <v>3</v>
       </c>
       <c r="E72" t="n">
         <v>10</v>
       </c>
       <c r="F72" t="n">
         <v>8</v>
       </c>
       <c r="G72" t="n">
         <v>12.77</v>
       </c>
       <c r="H72" t="n">
         <v>11.06</v>
       </c>
@@ -8498,51 +8484,51 @@
         <v>11.31</v>
       </c>
       <c r="AD72" t="n">
         <v>11.48</v>
       </c>
       <c r="AE72" t="n">
         <v>11.54</v>
       </c>
       <c r="AF72" t="n">
         <v>11.5</v>
       </c>
       <c r="AG72" t="n">
         <v>11.41</v>
       </c>
       <c r="AH72" t="n">
         <v>11.3</v>
       </c>
       <c r="AI72" t="n">
         <v>11.27</v>
       </c>
       <c r="AJ72" t="n">
         <v>11.2</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="2" t="inlineStr">
+      <c r="A73" s="1" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B73" t="n">
         <v>11</v>
       </c>
       <c r="C73" t="n">
         <v>12</v>
       </c>
       <c r="D73" t="n">
         <v>10</v>
       </c>
       <c r="E73" t="n">
         <v>2</v>
       </c>
       <c r="F73" t="n">
         <v>9</v>
       </c>
       <c r="G73" t="n">
         <v>7.33</v>
       </c>
       <c r="H73" t="n">
         <v>11.72</v>
       </c>
@@ -8610,51 +8596,51 @@
         <v>10.48</v>
       </c>
       <c r="AD73" t="n">
         <v>10.55</v>
       </c>
       <c r="AE73" t="n">
         <v>10.72</v>
       </c>
       <c r="AF73" t="n">
         <v>10.77</v>
       </c>
       <c r="AG73" t="n">
         <v>10.73</v>
       </c>
       <c r="AH73" t="n">
         <v>10.64</v>
       </c>
       <c r="AI73" t="n">
         <v>10.53</v>
       </c>
       <c r="AJ73" t="n">
         <v>10.5</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="2" t="inlineStr">
+      <c r="A74" s="1" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B74" t="n">
         <v>11</v>
       </c>
       <c r="C74" t="n">
         <v>9</v>
       </c>
       <c r="D74" t="n">
         <v>12</v>
       </c>
       <c r="E74" t="n">
         <v>11</v>
       </c>
       <c r="F74" t="n">
         <v>2</v>
       </c>
       <c r="G74" t="n">
         <v>8.119999999999999</v>
       </c>
       <c r="H74" t="n">
         <v>6.88</v>
       </c>
@@ -8722,51 +8708,51 @@
         <v>9.76</v>
       </c>
       <c r="AD74" t="n">
         <v>9.970000000000001</v>
       </c>
       <c r="AE74" t="n">
         <v>10.04</v>
       </c>
       <c r="AF74" t="n">
         <v>10.2</v>
       </c>
       <c r="AG74" t="n">
         <v>10.25</v>
       </c>
       <c r="AH74" t="n">
         <v>10.21</v>
       </c>
       <c r="AI74" t="n">
         <v>10.12</v>
       </c>
       <c r="AJ74" t="n">
         <v>10.02</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="2" t="inlineStr">
+      <c r="A75" s="1" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B75" t="n">
         <v>7</v>
       </c>
       <c r="C75" t="n">
         <v>11</v>
       </c>
       <c r="D75" t="n">
         <v>10</v>
       </c>
       <c r="E75" t="n">
         <v>12</v>
       </c>
       <c r="F75" t="n">
         <v>11</v>
       </c>
       <c r="G75" t="n">
         <v>1.94</v>
       </c>
       <c r="H75" t="n">
         <v>7.41</v>
       </c>
@@ -8834,51 +8820,51 @@
         <v>9.380000000000001</v>
       </c>
       <c r="AD75" t="n">
         <v>8.82</v>
       </c>
       <c r="AE75" t="n">
         <v>9.02</v>
       </c>
       <c r="AF75" t="n">
         <v>9.1</v>
       </c>
       <c r="AG75" t="n">
         <v>9.23</v>
       </c>
       <c r="AH75" t="n">
         <v>9.289999999999999</v>
       </c>
       <c r="AI75" t="n">
         <v>9.24</v>
       </c>
       <c r="AJ75" t="n">
         <v>9.15</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="2" t="inlineStr">
+      <c r="A76" s="1" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B76" t="n">
         <v>7</v>
       </c>
       <c r="C76" t="n">
         <v>6</v>
       </c>
       <c r="D76" t="n">
         <v>11</v>
       </c>
       <c r="E76" t="n">
         <v>9</v>
       </c>
       <c r="F76" t="n">
         <v>12</v>
       </c>
       <c r="G76" t="n">
         <v>10.81</v>
       </c>
       <c r="H76" t="n">
         <v>1.89</v>
       </c>
@@ -8946,51 +8932,51 @@
         <v>9.789999999999999</v>
       </c>
       <c r="AD76" t="n">
         <v>9.23</v>
       </c>
       <c r="AE76" t="n">
         <v>8.67</v>
       </c>
       <c r="AF76" t="n">
         <v>8.859999999999999</v>
       </c>
       <c r="AG76" t="n">
         <v>8.949999999999999</v>
       </c>
       <c r="AH76" t="n">
         <v>9.07</v>
       </c>
       <c r="AI76" t="n">
         <v>9.130000000000001</v>
       </c>
       <c r="AJ76" t="n">
         <v>9.08</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="2" t="inlineStr">
+      <c r="A77" s="1" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B77" t="n">
         <v>12</v>
       </c>
       <c r="C77" t="n">
         <v>7</v>
       </c>
       <c r="D77" t="n">
         <v>5</v>
       </c>
       <c r="E77" t="n">
         <v>11</v>
       </c>
       <c r="F77" t="n">
         <v>9</v>
       </c>
       <c r="G77" t="n">
         <v>11.64</v>
       </c>
       <c r="H77" t="n">
         <v>10.61</v>
       </c>
@@ -9058,51 +9044,51 @@
         <v>9.449999999999999</v>
       </c>
       <c r="AD77" t="n">
         <v>9.59</v>
       </c>
       <c r="AE77" t="n">
         <v>9.050000000000001</v>
       </c>
       <c r="AF77" t="n">
         <v>8.48</v>
       </c>
       <c r="AG77" t="n">
         <v>8.67</v>
       </c>
       <c r="AH77" t="n">
         <v>8.76</v>
       </c>
       <c r="AI77" t="n">
         <v>8.880000000000001</v>
       </c>
       <c r="AJ77" t="n">
         <v>8.94</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="2" t="inlineStr">
+      <c r="A78" s="1" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B78" t="n">
         <v>7</v>
       </c>
       <c r="C78" t="n">
         <v>13</v>
       </c>
       <c r="D78" t="n">
         <v>5</v>
       </c>
       <c r="E78" t="n">
         <v>4</v>
       </c>
       <c r="F78" t="n">
         <v>10</v>
       </c>
       <c r="G78" t="n">
         <v>8.15</v>
       </c>
       <c r="H78" t="n">
         <v>10.62</v>
       </c>
@@ -9170,51 +9156,51 @@
         <v>8.6</v>
       </c>
       <c r="AD78" t="n">
         <v>9</v>
       </c>
       <c r="AE78" t="n">
         <v>9.15</v>
       </c>
       <c r="AF78" t="n">
         <v>8.609999999999999</v>
       </c>
       <c r="AG78" t="n">
         <v>8.039999999999999</v>
       </c>
       <c r="AH78" t="n">
         <v>8.23</v>
       </c>
       <c r="AI78" t="n">
         <v>8.32</v>
       </c>
       <c r="AJ78" t="n">
         <v>8.43</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="2" t="inlineStr">
+      <c r="A79" s="1" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B79" t="n">
         <v>10</v>
       </c>
       <c r="C79" t="n">
         <v>7</v>
       </c>
       <c r="D79" t="n">
         <v>12</v>
       </c>
       <c r="E79" t="n">
         <v>5</v>
       </c>
       <c r="F79" t="n">
         <v>4</v>
       </c>
       <c r="G79" t="n">
         <v>9.529999999999999</v>
       </c>
       <c r="H79" t="n">
         <v>7.34</v>
       </c>
@@ -9282,51 +9268,51 @@
         <v>9.08</v>
       </c>
       <c r="AD79" t="n">
         <v>8.18</v>
       </c>
       <c r="AE79" t="n">
         <v>8.57</v>
       </c>
       <c r="AF79" t="n">
         <v>8.720000000000001</v>
       </c>
       <c r="AG79" t="n">
         <v>8.19</v>
       </c>
       <c r="AH79" t="n">
         <v>7.63</v>
       </c>
       <c r="AI79" t="n">
         <v>7.81</v>
       </c>
       <c r="AJ79" t="n">
         <v>7.89</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="2" t="inlineStr">
+      <c r="A80" s="1" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B80" t="n">
         <v>8</v>
       </c>
       <c r="C80" t="n">
         <v>10</v>
       </c>
       <c r="D80" t="n">
         <v>6</v>
       </c>
       <c r="E80" t="n">
         <v>9</v>
       </c>
       <c r="F80" t="n">
         <v>5</v>
       </c>
       <c r="G80" t="n">
         <v>3.37</v>
       </c>
       <c r="H80" t="n">
         <v>9.07</v>
       </c>
@@ -9394,51 +9380,51 @@
         <v>8.41</v>
       </c>
       <c r="AD80" t="n">
         <v>8.65</v>
       </c>
       <c r="AE80" t="n">
         <v>7.77</v>
       </c>
       <c r="AF80" t="n">
         <v>8.140000000000001</v>
       </c>
       <c r="AG80" t="n">
         <v>8.300000000000001</v>
       </c>
       <c r="AH80" t="n">
         <v>7.79</v>
       </c>
       <c r="AI80" t="n">
         <v>7.22</v>
       </c>
       <c r="AJ80" t="n">
         <v>7.4</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="2" t="inlineStr">
+      <c r="A81" s="1" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B81" t="n">
         <v>5</v>
       </c>
       <c r="C81" t="n">
         <v>7</v>
       </c>
       <c r="D81" t="n">
         <v>8</v>
       </c>
       <c r="E81" t="n">
         <v>5</v>
       </c>
       <c r="F81" t="n">
         <v>10</v>
       </c>
       <c r="G81" t="n">
         <v>4.36</v>
       </c>
       <c r="H81" t="n">
         <v>2.87</v>
       </c>
@@ -9506,51 +9492,51 @@
         <v>9.210000000000001</v>
       </c>
       <c r="AD81" t="n">
         <v>8.06</v>
       </c>
       <c r="AE81" t="n">
         <v>8.31</v>
       </c>
       <c r="AF81" t="n">
         <v>7.44</v>
       </c>
       <c r="AG81" t="n">
         <v>7.81</v>
       </c>
       <c r="AH81" t="n">
         <v>7.97</v>
       </c>
       <c r="AI81" t="n">
         <v>7.46</v>
       </c>
       <c r="AJ81" t="n">
         <v>6.89</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="2" t="inlineStr">
+      <c r="A82" s="1" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B82" t="n">
         <v>2</v>
       </c>
       <c r="C82" t="n">
         <v>6</v>
       </c>
       <c r="D82" t="n">
         <v>6</v>
       </c>
       <c r="E82" t="n">
         <v>7</v>
       </c>
       <c r="F82" t="n">
         <v>5</v>
       </c>
       <c r="G82" t="n">
         <v>9.720000000000001</v>
       </c>
       <c r="H82" t="n">
         <v>4.22</v>
       </c>
@@ -9618,51 +9604,51 @@
         <v>9.92</v>
       </c>
       <c r="AD82" t="n">
         <v>9.1</v>
       </c>
       <c r="AE82" t="n">
         <v>7.94</v>
       </c>
       <c r="AF82" t="n">
         <v>8.19</v>
       </c>
       <c r="AG82" t="n">
         <v>7.32</v>
       </c>
       <c r="AH82" t="n">
         <v>7.69</v>
       </c>
       <c r="AI82" t="n">
         <v>7.86</v>
       </c>
       <c r="AJ82" t="n">
         <v>7.35</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="2" t="inlineStr">
+      <c r="A83" s="1" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B83" t="n">
         <v>1</v>
       </c>
       <c r="C83" t="n">
         <v>3</v>
       </c>
       <c r="D83" t="n">
         <v>6</v>
       </c>
       <c r="E83" t="n">
         <v>5</v>
       </c>
       <c r="F83" t="n">
         <v>6</v>
       </c>
       <c r="G83" t="n">
         <v>4.84</v>
       </c>
       <c r="H83" t="n">
         <v>9.449999999999999</v>
       </c>
@@ -9730,51 +9716,51 @@
         <v>8.33</v>
       </c>
       <c r="AD83" t="n">
         <v>9.789999999999999</v>
       </c>
       <c r="AE83" t="n">
         <v>8.99</v>
       </c>
       <c r="AF83" t="n">
         <v>7.83</v>
       </c>
       <c r="AG83" t="n">
         <v>8.07</v>
       </c>
       <c r="AH83" t="n">
         <v>7.21</v>
       </c>
       <c r="AI83" t="n">
         <v>7.58</v>
       </c>
       <c r="AJ83" t="n">
         <v>7.75</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="2" t="inlineStr">
+      <c r="A84" s="1" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B84" t="n">
         <v>2</v>
       </c>
       <c r="C84" t="n">
         <v>0</v>
       </c>
       <c r="D84" t="n">
         <v>3</v>
       </c>
       <c r="E84" t="n">
         <v>7</v>
       </c>
       <c r="F84" t="n">
         <v>4</v>
       </c>
       <c r="G84" t="n">
         <v>3.89</v>
       </c>
       <c r="H84" t="n">
         <v>1.9</v>
       </c>
@@ -9842,51 +9828,51 @@
         <v>7.53</v>
       </c>
       <c r="AD84" t="n">
         <v>7.32</v>
       </c>
       <c r="AE84" t="n">
         <v>8.390000000000001</v>
       </c>
       <c r="AF84" t="n">
         <v>7.95</v>
       </c>
       <c r="AG84" t="n">
         <v>6.66</v>
       </c>
       <c r="AH84" t="n">
         <v>6.96</v>
       </c>
       <c r="AI84" t="n">
         <v>6.14</v>
       </c>
       <c r="AJ84" t="n">
         <v>6.48</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="2" t="inlineStr">
+      <c r="A85" s="1" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B85" t="n">
         <v>3</v>
       </c>
       <c r="C85" t="n">
         <v>0</v>
       </c>
       <c r="D85" t="n">
         <v>0</v>
       </c>
       <c r="E85" t="n">
         <v>2</v>
       </c>
       <c r="F85" t="n">
         <v>7</v>
       </c>
       <c r="G85" t="n">
         <v>1.91</v>
       </c>
       <c r="H85" t="n">
         <v>2.48</v>
       </c>
@@ -9954,51 +9940,51 @@
         <v>3.19</v>
       </c>
       <c r="AD85" t="n">
         <v>6.47</v>
       </c>
       <c r="AE85" t="n">
         <v>6.23</v>
       </c>
       <c r="AF85" t="n">
         <v>7.09</v>
       </c>
       <c r="AG85" t="n">
         <v>6.75</v>
       </c>
       <c r="AH85" t="n">
         <v>5.52</v>
       </c>
       <c r="AI85" t="n">
         <v>5.71</v>
       </c>
       <c r="AJ85" t="n">
         <v>4.99</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="2" t="inlineStr">
+      <c r="A86" s="1" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B86" t="n">
         <v>3</v>
       </c>
       <c r="C86" t="n">
         <v>2</v>
       </c>
       <c r="D86" t="n">
         <v>0</v>
       </c>
       <c r="E86" t="n">
         <v>1</v>
       </c>
       <c r="F86" t="n">
         <v>2</v>
       </c>
       <c r="G86" t="n">
         <v>5.19</v>
       </c>
       <c r="H86" t="n">
         <v>1.19</v>
       </c>
@@ -10066,51 +10052,51 @@
         <v>2.98</v>
       </c>
       <c r="AD86" t="n">
         <v>2.52</v>
       </c>
       <c r="AE86" t="n">
         <v>5.76</v>
       </c>
       <c r="AF86" t="n">
         <v>5.5</v>
       </c>
       <c r="AG86" t="n">
         <v>6.23</v>
       </c>
       <c r="AH86" t="n">
         <v>5.95</v>
       </c>
       <c r="AI86" t="n">
         <v>4.76</v>
       </c>
       <c r="AJ86" t="n">
         <v>4.88</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="2" t="inlineStr">
+      <c r="A87" s="1" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B87" t="n">
         <v>3</v>
       </c>
       <c r="C87" t="n">
         <v>3</v>
       </c>
       <c r="D87" t="n">
         <v>7</v>
       </c>
       <c r="E87" t="n">
         <v>6</v>
       </c>
       <c r="F87" t="n">
         <v>5</v>
       </c>
       <c r="G87" t="n">
         <v>5.44</v>
       </c>
       <c r="H87" t="n">
         <v>8.210000000000001</v>
       </c>
@@ -10178,51 +10164,51 @@
         <v>26.04</v>
       </c>
       <c r="AD87" t="n">
         <v>27.55</v>
       </c>
       <c r="AE87" t="n">
         <v>28.77</v>
       </c>
       <c r="AF87" t="n">
         <v>33.28</v>
       </c>
       <c r="AG87" t="n">
         <v>37.55</v>
       </c>
       <c r="AH87" t="n">
         <v>42.45</v>
       </c>
       <c r="AI87" t="n">
         <v>47.07</v>
       </c>
       <c r="AJ87" t="n">
         <v>50.54</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="2" t="inlineStr">
+      <c r="A88" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B88" t="n">
         <v>1125</v>
       </c>
       <c r="C88" t="n">
         <v>1157</v>
       </c>
       <c r="D88" t="n">
         <v>1152</v>
       </c>
       <c r="E88" t="n">
         <v>1161</v>
       </c>
       <c r="F88" t="n">
         <v>1174</v>
       </c>
       <c r="G88" t="n">
         <v>1153.27</v>
       </c>
       <c r="H88" t="n">
         <v>1147.21</v>
       </c>