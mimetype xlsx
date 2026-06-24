--- v0 (2026-01-22)
+++ v1 (2026-06-24)
@@ -1,106 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Notes" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -133,51 +121,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -434,160 +422,160 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AI20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="inlineStr">
+      <c r="A1" t="inlineStr">
         <is>
           <t>Age Group</t>
         </is>
       </c>
-      <c r="B1" s="1" t="n">
+      <c r="B1" t="n">
         <v>2021</v>
       </c>
-      <c r="C1" s="1" t="n">
+      <c r="C1" t="n">
         <v>2022</v>
       </c>
-      <c r="D1" s="1" t="n">
+      <c r="D1" t="n">
         <v>2023</v>
       </c>
-      <c r="E1" s="1" t="n">
+      <c r="E1" t="n">
         <v>2024</v>
       </c>
-      <c r="F1" s="1" t="n">
+      <c r="F1" t="n">
         <v>2025</v>
       </c>
-      <c r="G1" s="1" t="n">
+      <c r="G1" t="n">
         <v>2026</v>
       </c>
-      <c r="H1" s="1" t="n">
+      <c r="H1" t="n">
         <v>2027</v>
       </c>
-      <c r="I1" s="1" t="n">
+      <c r="I1" t="n">
         <v>2028</v>
       </c>
-      <c r="J1" s="1" t="n">
+      <c r="J1" t="n">
         <v>2029</v>
       </c>
-      <c r="K1" s="1" t="n">
+      <c r="K1" t="n">
         <v>2030</v>
       </c>
-      <c r="L1" s="1" t="n">
+      <c r="L1" t="n">
         <v>2031</v>
       </c>
-      <c r="M1" s="1" t="n">
+      <c r="M1" t="n">
         <v>2032</v>
       </c>
-      <c r="N1" s="1" t="n">
+      <c r="N1" t="n">
         <v>2033</v>
       </c>
-      <c r="O1" s="1" t="n">
+      <c r="O1" t="n">
         <v>2034</v>
       </c>
-      <c r="P1" s="1" t="n">
+      <c r="P1" t="n">
         <v>2035</v>
       </c>
-      <c r="Q1" s="1" t="n">
+      <c r="Q1" t="n">
         <v>2036</v>
       </c>
-      <c r="R1" s="1" t="n">
+      <c r="R1" t="n">
         <v>2037</v>
       </c>
-      <c r="S1" s="1" t="n">
+      <c r="S1" t="n">
         <v>2038</v>
       </c>
-      <c r="T1" s="1" t="n">
+      <c r="T1" t="n">
         <v>2039</v>
       </c>
-      <c r="U1" s="1" t="n">
+      <c r="U1" t="n">
         <v>2040</v>
       </c>
-      <c r="V1" s="1" t="n">
+      <c r="V1" t="n">
         <v>2041</v>
       </c>
-      <c r="W1" s="1" t="n">
+      <c r="W1" t="n">
         <v>2042</v>
       </c>
-      <c r="X1" s="1" t="n">
+      <c r="X1" t="n">
         <v>2043</v>
       </c>
-      <c r="Y1" s="1" t="n">
+      <c r="Y1" t="n">
         <v>2044</v>
       </c>
-      <c r="Z1" s="1" t="n">
+      <c r="Z1" t="n">
         <v>2045</v>
       </c>
-      <c r="AA1" s="1" t="n">
+      <c r="AA1" t="n">
         <v>2046</v>
       </c>
-      <c r="AB1" s="1" t="n">
+      <c r="AB1" t="n">
         <v>2047</v>
       </c>
-      <c r="AC1" s="1" t="n">
+      <c r="AC1" t="n">
         <v>2048</v>
       </c>
-      <c r="AD1" s="1" t="n">
+      <c r="AD1" t="n">
         <v>2049</v>
       </c>
-      <c r="AE1" s="1" t="n">
+      <c r="AE1" t="n">
         <v>2050</v>
       </c>
-      <c r="AF1" s="1" t="n">
+      <c r="AF1" t="n">
         <v>2051</v>
       </c>
-      <c r="AG1" s="1" t="n">
+      <c r="AG1" t="n">
         <v>2052</v>
       </c>
-      <c r="AH1" s="1" t="n">
+      <c r="AH1" t="n">
         <v>2053</v>
       </c>
-      <c r="AI1" s="1" t="n">
+      <c r="AI1" t="n">
         <v>2054</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="inlineStr">
+      <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0-4</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0.336</v>
       </c>
       <c r="C2" t="n">
         <v>0.216</v>
       </c>
       <c r="D2" t="n">
         <v>0.147</v>
       </c>
       <c r="E2" t="n">
         <v>0.1839</v>
       </c>
       <c r="F2" t="n">
         <v>0.3381</v>
       </c>
       <c r="G2" t="n">
         <v>0.2773</v>
       </c>
       <c r="H2" t="n">
         <v>0.26</v>
       </c>
@@ -652,51 +640,51 @@
         <v>0.257</v>
       </c>
       <c r="AC2" t="n">
         <v>0.2572</v>
       </c>
       <c r="AD2" t="n">
         <v>0.2576</v>
       </c>
       <c r="AE2" t="n">
         <v>0.2578</v>
       </c>
       <c r="AF2" t="n">
         <v>0.2581</v>
       </c>
       <c r="AG2" t="n">
         <v>0.2584</v>
       </c>
       <c r="AH2" t="n">
         <v>0.2587</v>
       </c>
       <c r="AI2" t="n">
         <v>0.2589</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="1" t="inlineStr">
         <is>
           <t>5-9</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0.1824</v>
       </c>
       <c r="C3" t="n">
         <v>0.09030000000000001</v>
       </c>
       <c r="D3" t="n">
         <v>0.0761</v>
       </c>
       <c r="E3" t="n">
         <v>0.0965</v>
       </c>
       <c r="F3" t="n">
         <v>0.198</v>
       </c>
       <c r="G3" t="n">
         <v>0.195</v>
       </c>
       <c r="H3" t="n">
         <v>0.1856</v>
       </c>
@@ -761,51 +749,51 @@
         <v>0.1603</v>
       </c>
       <c r="AC3" t="n">
         <v>0.1603</v>
       </c>
       <c r="AD3" t="n">
         <v>0.1604</v>
       </c>
       <c r="AE3" t="n">
         <v>0.1604</v>
       </c>
       <c r="AF3" t="n">
         <v>0.1603</v>
       </c>
       <c r="AG3" t="n">
         <v>0.1603</v>
       </c>
       <c r="AH3" t="n">
         <v>0.1602</v>
       </c>
       <c r="AI3" t="n">
         <v>0.1601</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="1" t="inlineStr">
         <is>
           <t>10-14</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0.1605</v>
       </c>
       <c r="C4" t="n">
         <v>0.0849</v>
       </c>
       <c r="D4" t="n">
         <v>0.1316</v>
       </c>
       <c r="E4" t="n">
         <v>0.0735</v>
       </c>
       <c r="F4" t="n">
         <v>0.158</v>
       </c>
       <c r="G4" t="n">
         <v>0.1521</v>
       </c>
       <c r="H4" t="n">
         <v>0.1389</v>
       </c>
@@ -870,51 +858,51 @@
         <v>0.1397</v>
       </c>
       <c r="AC4" t="n">
         <v>0.1394</v>
       </c>
       <c r="AD4" t="n">
         <v>0.1392</v>
       </c>
       <c r="AE4" t="n">
         <v>0.139</v>
       </c>
       <c r="AF4" t="n">
         <v>0.139</v>
       </c>
       <c r="AG4" t="n">
         <v>0.1389</v>
       </c>
       <c r="AH4" t="n">
         <v>0.1389</v>
       </c>
       <c r="AI4" t="n">
         <v>0.1388</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="1" t="inlineStr">
         <is>
           <t>15-19</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0.2999</v>
       </c>
       <c r="C5" t="n">
         <v>0.1842</v>
       </c>
       <c r="D5" t="n">
         <v>0.1697</v>
       </c>
       <c r="E5" t="n">
         <v>0.1925</v>
       </c>
       <c r="F5" t="n">
         <v>0.303</v>
       </c>
       <c r="G5" t="n">
         <v>0.2951</v>
       </c>
       <c r="H5" t="n">
         <v>0.3302</v>
       </c>
@@ -979,51 +967,51 @@
         <v>0.3118</v>
       </c>
       <c r="AC5" t="n">
         <v>0.3113</v>
       </c>
       <c r="AD5" t="n">
         <v>0.3115</v>
       </c>
       <c r="AE5" t="n">
         <v>0.3112</v>
       </c>
       <c r="AF5" t="n">
         <v>0.3111</v>
       </c>
       <c r="AG5" t="n">
         <v>0.3108</v>
       </c>
       <c r="AH5" t="n">
         <v>0.3107</v>
       </c>
       <c r="AI5" t="n">
         <v>0.3105</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="1" t="inlineStr">
         <is>
           <t>20-24</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0.3514</v>
       </c>
       <c r="C6" t="n">
         <v>0.0822</v>
       </c>
       <c r="D6" t="n">
         <v>0.1078</v>
       </c>
       <c r="E6" t="n">
         <v>0.09810000000000001</v>
       </c>
       <c r="F6" t="n">
         <v>0.4438</v>
       </c>
       <c r="G6" t="n">
         <v>0.4105</v>
       </c>
       <c r="H6" t="n">
         <v>0.3915</v>
       </c>
@@ -1088,51 +1076,51 @@
         <v>0.3878</v>
       </c>
       <c r="AC6" t="n">
         <v>0.3883</v>
       </c>
       <c r="AD6" t="n">
         <v>0.3891</v>
       </c>
       <c r="AE6" t="n">
         <v>0.3896</v>
       </c>
       <c r="AF6" t="n">
         <v>0.3905</v>
       </c>
       <c r="AG6" t="n">
         <v>0.3911</v>
       </c>
       <c r="AH6" t="n">
         <v>0.392</v>
       </c>
       <c r="AI6" t="n">
         <v>0.3926</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="1" t="inlineStr">
         <is>
           <t>25-29</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>0.3446</v>
       </c>
       <c r="C7" t="n">
         <v>0.2245</v>
       </c>
       <c r="D7" t="n">
         <v>0.1488</v>
       </c>
       <c r="E7" t="n">
         <v>0.098</v>
       </c>
       <c r="F7" t="n">
         <v>0.3532</v>
       </c>
       <c r="G7" t="n">
         <v>0.3377</v>
       </c>
       <c r="H7" t="n">
         <v>0.3553</v>
       </c>
@@ -1197,51 +1185,51 @@
         <v>0.3832</v>
       </c>
       <c r="AC7" t="n">
         <v>0.3833</v>
       </c>
       <c r="AD7" t="n">
         <v>0.3838</v>
       </c>
       <c r="AE7" t="n">
         <v>0.3839</v>
       </c>
       <c r="AF7" t="n">
         <v>0.3841</v>
       </c>
       <c r="AG7" t="n">
         <v>0.3844</v>
       </c>
       <c r="AH7" t="n">
         <v>0.3849</v>
       </c>
       <c r="AI7" t="n">
         <v>0.3851</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="1" t="inlineStr">
         <is>
           <t>30-34</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0.2518</v>
       </c>
       <c r="C8" t="n">
         <v>0.1711</v>
       </c>
       <c r="D8" t="n">
         <v>0.1738</v>
       </c>
       <c r="E8" t="n">
         <v>0.0852</v>
       </c>
       <c r="F8" t="n">
         <v>0.2573</v>
       </c>
       <c r="G8" t="n">
         <v>0.2508</v>
       </c>
       <c r="H8" t="n">
         <v>0.234</v>
       </c>
@@ -1306,51 +1294,51 @@
         <v>0.2772</v>
       </c>
       <c r="AC8" t="n">
         <v>0.2772</v>
       </c>
       <c r="AD8" t="n">
         <v>0.2774</v>
       </c>
       <c r="AE8" t="n">
         <v>0.2773</v>
       </c>
       <c r="AF8" t="n">
         <v>0.2774</v>
       </c>
       <c r="AG8" t="n">
         <v>0.2773</v>
       </c>
       <c r="AH8" t="n">
         <v>0.2773</v>
       </c>
       <c r="AI8" t="n">
         <v>0.2771</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="1" t="inlineStr">
         <is>
           <t>35-39</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0.2194</v>
       </c>
       <c r="C9" t="n">
         <v>0.0788</v>
       </c>
       <c r="D9" t="n">
         <v>0.0626</v>
       </c>
       <c r="E9" t="n">
         <v>0.0737</v>
       </c>
       <c r="F9" t="n">
         <v>0.205</v>
       </c>
       <c r="G9" t="n">
         <v>0.1768</v>
       </c>
       <c r="H9" t="n">
         <v>0.1656</v>
       </c>
@@ -1415,51 +1403,51 @@
         <v>0.1578</v>
       </c>
       <c r="AC9" t="n">
         <v>0.1577</v>
       </c>
       <c r="AD9" t="n">
         <v>0.1577</v>
       </c>
       <c r="AE9" t="n">
         <v>0.1576</v>
       </c>
       <c r="AF9" t="n">
         <v>0.1576</v>
       </c>
       <c r="AG9" t="n">
         <v>0.1575</v>
       </c>
       <c r="AH9" t="n">
         <v>0.1575</v>
       </c>
       <c r="AI9" t="n">
         <v>0.1574</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="1" t="inlineStr">
         <is>
           <t>40-44</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>0.1249</v>
       </c>
       <c r="C10" t="n">
         <v>0.1349</v>
       </c>
       <c r="D10" t="n">
         <v>0.1062</v>
       </c>
       <c r="E10" t="n">
         <v>0.1058</v>
       </c>
       <c r="F10" t="n">
         <v>0.1402</v>
       </c>
       <c r="G10" t="n">
         <v>0.1503</v>
       </c>
       <c r="H10" t="n">
         <v>0.1454</v>
       </c>
@@ -1524,51 +1512,51 @@
         <v>0.1282</v>
       </c>
       <c r="AC10" t="n">
         <v>0.1283</v>
       </c>
       <c r="AD10" t="n">
         <v>0.1284</v>
       </c>
       <c r="AE10" t="n">
         <v>0.1284</v>
       </c>
       <c r="AF10" t="n">
         <v>0.1284</v>
       </c>
       <c r="AG10" t="n">
         <v>0.1286</v>
       </c>
       <c r="AH10" t="n">
         <v>0.1287</v>
       </c>
       <c r="AI10" t="n">
         <v>0.1288</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="1" t="inlineStr">
         <is>
           <t>45-49</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>0.267</v>
       </c>
       <c r="C11" t="n">
         <v>0.1842</v>
       </c>
       <c r="D11" t="n">
         <v>0.1558</v>
       </c>
       <c r="E11" t="n">
         <v>0.1289</v>
       </c>
       <c r="F11" t="n">
         <v>0.3081</v>
       </c>
       <c r="G11" t="n">
         <v>0.2864</v>
       </c>
       <c r="H11" t="n">
         <v>0.3099</v>
       </c>
@@ -1633,51 +1621,51 @@
         <v>0.3151</v>
       </c>
       <c r="AC11" t="n">
         <v>0.3146</v>
       </c>
       <c r="AD11" t="n">
         <v>0.315</v>
       </c>
       <c r="AE11" t="n">
         <v>0.3154</v>
       </c>
       <c r="AF11" t="n">
         <v>0.3159</v>
       </c>
       <c r="AG11" t="n">
         <v>0.316</v>
       </c>
       <c r="AH11" t="n">
         <v>0.3165</v>
       </c>
       <c r="AI11" t="n">
         <v>0.3168</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>50-54</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>0.1215</v>
       </c>
       <c r="C12" t="n">
         <v>0.0959</v>
       </c>
       <c r="D12" t="n">
         <v>0.1226</v>
       </c>
       <c r="E12" t="n">
         <v>0.0805</v>
       </c>
       <c r="F12" t="n">
         <v>0.1948</v>
       </c>
       <c r="G12" t="n">
         <v>0.1882</v>
       </c>
       <c r="H12" t="n">
         <v>0.1824</v>
       </c>
@@ -1742,51 +1730,51 @@
         <v>0.2009</v>
       </c>
       <c r="AC12" t="n">
         <v>0.2012</v>
       </c>
       <c r="AD12" t="n">
         <v>0.2015</v>
       </c>
       <c r="AE12" t="n">
         <v>0.2017</v>
       </c>
       <c r="AF12" t="n">
         <v>0.2021</v>
       </c>
       <c r="AG12" t="n">
         <v>0.2025</v>
       </c>
       <c r="AH12" t="n">
         <v>0.2028</v>
       </c>
       <c r="AI12" t="n">
         <v>0.203</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>55-59</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>0.0796</v>
       </c>
       <c r="C13" t="n">
         <v>0.0594</v>
       </c>
       <c r="D13" t="n">
         <v>0.0528</v>
       </c>
       <c r="E13" t="n">
         <v>0.0375</v>
       </c>
       <c r="F13" t="n">
         <v>0.08550000000000001</v>
       </c>
       <c r="G13" t="n">
         <v>0.0813</v>
       </c>
       <c r="H13" t="n">
         <v>0.08939999999999999</v>
       </c>
@@ -1851,51 +1839,51 @@
         <v>0.1238</v>
       </c>
       <c r="AC13" t="n">
         <v>0.1238</v>
       </c>
       <c r="AD13" t="n">
         <v>0.1239</v>
       </c>
       <c r="AE13" t="n">
         <v>0.1241</v>
       </c>
       <c r="AF13" t="n">
         <v>0.1242</v>
       </c>
       <c r="AG13" t="n">
         <v>0.1242</v>
       </c>
       <c r="AH13" t="n">
         <v>0.1244</v>
       </c>
       <c r="AI13" t="n">
         <v>0.1245</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+      <c r="A14" s="1" t="inlineStr">
         <is>
           <t>60-64</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>0.1299</v>
       </c>
       <c r="C14" t="n">
         <v>0.1054</v>
       </c>
       <c r="D14" t="n">
         <v>0.057</v>
       </c>
       <c r="E14" t="n">
         <v>0.0745</v>
       </c>
       <c r="F14" t="n">
         <v>0.1398</v>
       </c>
       <c r="G14" t="n">
         <v>0.14</v>
       </c>
       <c r="H14" t="n">
         <v>0.1225</v>
       </c>
@@ -1960,51 +1948,51 @@
         <v>0.151</v>
       </c>
       <c r="AC14" t="n">
         <v>0.1511</v>
       </c>
       <c r="AD14" t="n">
         <v>0.1514</v>
       </c>
       <c r="AE14" t="n">
         <v>0.1515</v>
       </c>
       <c r="AF14" t="n">
         <v>0.1518</v>
       </c>
       <c r="AG14" t="n">
         <v>0.152</v>
       </c>
       <c r="AH14" t="n">
         <v>0.1523</v>
       </c>
       <c r="AI14" t="n">
         <v>0.1525</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+      <c r="A15" s="1" t="inlineStr">
         <is>
           <t>65-69</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>0.09279999999999999</v>
       </c>
       <c r="C15" t="n">
         <v>0.1066</v>
       </c>
       <c r="D15" t="n">
         <v>0.0633</v>
       </c>
       <c r="E15" t="n">
         <v>0.0823</v>
       </c>
       <c r="F15" t="n">
         <v>0.06560000000000001</v>
       </c>
       <c r="G15" t="n">
         <v>0.0625</v>
       </c>
       <c r="H15" t="n">
         <v>0.067</v>
       </c>
@@ -2069,51 +2057,51 @@
         <v>0.0741</v>
       </c>
       <c r="AC15" t="n">
         <v>0.0742</v>
       </c>
       <c r="AD15" t="n">
         <v>0.0743</v>
       </c>
       <c r="AE15" t="n">
         <v>0.0745</v>
       </c>
       <c r="AF15" t="n">
         <v>0.0747</v>
       </c>
       <c r="AG15" t="n">
         <v>0.07480000000000001</v>
       </c>
       <c r="AH15" t="n">
         <v>0.0751</v>
       </c>
       <c r="AI15" t="n">
         <v>0.0752</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+      <c r="A16" s="1" t="inlineStr">
         <is>
           <t>70-74</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="n">
         <v>0.0795</v>
       </c>
       <c r="D16" t="n">
         <v>0.065</v>
       </c>
       <c r="E16" t="n">
         <v>0.0146</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
@@ -2178,51 +2166,51 @@
         <v>0</v>
       </c>
       <c r="AC16" t="n">
         <v>0</v>
       </c>
       <c r="AD16" t="n">
         <v>0</v>
       </c>
       <c r="AE16" t="n">
         <v>0</v>
       </c>
       <c r="AF16" t="n">
         <v>0</v>
       </c>
       <c r="AG16" t="n">
         <v>0</v>
       </c>
       <c r="AH16" t="n">
         <v>0</v>
       </c>
       <c r="AI16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+      <c r="A17" s="1" t="inlineStr">
         <is>
           <t>75-79</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="n">
         <v>0.0177</v>
       </c>
       <c r="D17" t="n">
         <v>0.0193</v>
       </c>
       <c r="E17" t="n">
         <v>0.0545</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
@@ -2287,51 +2275,51 @@
         <v>0</v>
       </c>
       <c r="AC17" t="n">
         <v>0</v>
       </c>
       <c r="AD17" t="n">
         <v>0</v>
       </c>
       <c r="AE17" t="n">
         <v>0</v>
       </c>
       <c r="AF17" t="n">
         <v>0</v>
       </c>
       <c r="AG17" t="n">
         <v>0</v>
       </c>
       <c r="AH17" t="n">
         <v>0</v>
       </c>
       <c r="AI17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+      <c r="A18" s="1" t="inlineStr">
         <is>
           <t>80-84</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="n">
         <v>0.08840000000000001</v>
       </c>
       <c r="D18" t="n">
         <v>0.3343</v>
       </c>
       <c r="E18" t="n">
         <v>0.1752</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
@@ -2396,51 +2384,51 @@
         <v>0</v>
       </c>
       <c r="AC18" t="n">
         <v>0</v>
       </c>
       <c r="AD18" t="n">
         <v>0</v>
       </c>
       <c r="AE18" t="n">
         <v>0</v>
       </c>
       <c r="AF18" t="n">
         <v>0</v>
       </c>
       <c r="AG18" t="n">
         <v>0</v>
       </c>
       <c r="AH18" t="n">
         <v>0</v>
       </c>
       <c r="AI18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+      <c r="A19" s="1" t="inlineStr">
         <is>
           <t>85+</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="n">
         <v>0.7151999999999999</v>
       </c>
       <c r="D19" t="n">
         <v>0.2772</v>
       </c>
       <c r="E19" t="n">
         <v>0.08799999999999999</v>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
@@ -2505,51 +2493,51 @@
         <v>0</v>
       </c>
       <c r="AC19" t="n">
         <v>0</v>
       </c>
       <c r="AD19" t="n">
         <v>0</v>
       </c>
       <c r="AE19" t="n">
         <v>0</v>
       </c>
       <c r="AF19" t="n">
         <v>0</v>
       </c>
       <c r="AG19" t="n">
         <v>0</v>
       </c>
       <c r="AH19" t="n">
         <v>0</v>
       </c>
       <c r="AI19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+      <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>0.1919</v>
       </c>
       <c r="C20" t="n">
         <v>0.1234</v>
       </c>
       <c r="D20" t="n">
         <v>0.1108</v>
       </c>
       <c r="E20" t="n">
         <v>0.0949</v>
       </c>
       <c r="F20" t="n">
         <v>0.2033</v>
       </c>
       <c r="G20" t="n">
         <v>0.1937</v>
       </c>
       <c r="H20" t="n">
         <v>0.1902</v>
       </c>
@@ -2618,42 +2606,68 @@
       </c>
       <c r="AD20" t="n">
         <v>0.1884</v>
       </c>
       <c r="AE20" t="n">
         <v>0.188</v>
       </c>
       <c r="AF20" t="n">
         <v>0.1876</v>
       </c>
       <c r="AG20" t="n">
         <v>0.1873</v>
       </c>
       <c r="AH20" t="n">
         <v>0.187</v>
       </c>
       <c r="AI20" t="n">
         <v>0.1867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A20" twoDigitTextYear="1"/>
   </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Source: Forecast data provided by Place Info Pty Ltd.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>