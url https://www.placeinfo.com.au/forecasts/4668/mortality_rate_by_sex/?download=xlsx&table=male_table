--- v0 (2026-01-21)
+++ v1 (2026-04-24)
@@ -11,96 +11,82 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -434,160 +420,160 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AI88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="inlineStr">
+      <c r="A1" t="inlineStr">
         <is>
           <t>age</t>
         </is>
       </c>
-      <c r="B1" s="1" t="n">
+      <c r="B1" t="n">
         <v>2021</v>
       </c>
-      <c r="C1" s="1" t="n">
+      <c r="C1" t="n">
         <v>2022</v>
       </c>
-      <c r="D1" s="1" t="n">
+      <c r="D1" t="n">
         <v>2023</v>
       </c>
-      <c r="E1" s="1" t="n">
+      <c r="E1" t="n">
         <v>2024</v>
       </c>
-      <c r="F1" s="1" t="n">
+      <c r="F1" t="n">
         <v>2025</v>
       </c>
-      <c r="G1" s="1" t="n">
+      <c r="G1" t="n">
         <v>2026</v>
       </c>
-      <c r="H1" s="1" t="n">
+      <c r="H1" t="n">
         <v>2027</v>
       </c>
-      <c r="I1" s="1" t="n">
+      <c r="I1" t="n">
         <v>2028</v>
       </c>
-      <c r="J1" s="1" t="n">
+      <c r="J1" t="n">
         <v>2029</v>
       </c>
-      <c r="K1" s="1" t="n">
+      <c r="K1" t="n">
         <v>2030</v>
       </c>
-      <c r="L1" s="1" t="n">
+      <c r="L1" t="n">
         <v>2031</v>
       </c>
-      <c r="M1" s="1" t="n">
+      <c r="M1" t="n">
         <v>2032</v>
       </c>
-      <c r="N1" s="1" t="n">
+      <c r="N1" t="n">
         <v>2033</v>
       </c>
-      <c r="O1" s="1" t="n">
+      <c r="O1" t="n">
         <v>2034</v>
       </c>
-      <c r="P1" s="1" t="n">
+      <c r="P1" t="n">
         <v>2035</v>
       </c>
-      <c r="Q1" s="1" t="n">
+      <c r="Q1" t="n">
         <v>2036</v>
       </c>
-      <c r="R1" s="1" t="n">
+      <c r="R1" t="n">
         <v>2037</v>
       </c>
-      <c r="S1" s="1" t="n">
+      <c r="S1" t="n">
         <v>2038</v>
       </c>
-      <c r="T1" s="1" t="n">
+      <c r="T1" t="n">
         <v>2039</v>
       </c>
-      <c r="U1" s="1" t="n">
+      <c r="U1" t="n">
         <v>2040</v>
       </c>
-      <c r="V1" s="1" t="n">
+      <c r="V1" t="n">
         <v>2041</v>
       </c>
-      <c r="W1" s="1" t="n">
+      <c r="W1" t="n">
         <v>2042</v>
       </c>
-      <c r="X1" s="1" t="n">
+      <c r="X1" t="n">
         <v>2043</v>
       </c>
-      <c r="Y1" s="1" t="n">
+      <c r="Y1" t="n">
         <v>2044</v>
       </c>
-      <c r="Z1" s="1" t="n">
+      <c r="Z1" t="n">
         <v>2045</v>
       </c>
-      <c r="AA1" s="1" t="n">
+      <c r="AA1" t="n">
         <v>2046</v>
       </c>
-      <c r="AB1" s="1" t="n">
+      <c r="AB1" t="n">
         <v>2047</v>
       </c>
-      <c r="AC1" s="1" t="n">
+      <c r="AC1" t="n">
         <v>2048</v>
       </c>
-      <c r="AD1" s="1" t="n">
+      <c r="AD1" t="n">
         <v>2049</v>
       </c>
-      <c r="AE1" s="1" t="n">
+      <c r="AE1" t="n">
         <v>2050</v>
       </c>
-      <c r="AF1" s="1" t="n">
+      <c r="AF1" t="n">
         <v>2051</v>
       </c>
-      <c r="AG1" s="1" t="n">
+      <c r="AG1" t="n">
         <v>2052</v>
       </c>
-      <c r="AH1" s="1" t="n">
+      <c r="AH1" t="n">
         <v>2053</v>
       </c>
-      <c r="AI1" s="1" t="n">
+      <c r="AI1" t="n">
         <v>2054</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="inlineStr">
+      <c r="A2" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
@@ -652,51 +638,51 @@
         <v>0</v>
       </c>
       <c r="AC2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>0</v>
       </c>
       <c r="AH2" t="n">
         <v>0</v>
       </c>
       <c r="AI2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0.0022</v>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
@@ -761,51 +747,51 @@
         <v>0</v>
       </c>
       <c r="AC3" t="n">
         <v>0</v>
       </c>
       <c r="AD3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="n">
         <v>0</v>
       </c>
       <c r="AF3" t="n">
         <v>0</v>
       </c>
       <c r="AG3" t="n">
         <v>0</v>
       </c>
       <c r="AH3" t="n">
         <v>0</v>
       </c>
       <c r="AI3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0.002</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
         <v>0</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
@@ -870,51 +856,51 @@
         <v>0</v>
       </c>
       <c r="AC4" t="n">
         <v>0</v>
       </c>
       <c r="AD4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="n">
         <v>0</v>
       </c>
       <c r="AF4" t="n">
         <v>0</v>
       </c>
       <c r="AG4" t="n">
         <v>0</v>
       </c>
       <c r="AH4" t="n">
         <v>0</v>
       </c>
       <c r="AI4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0.0019</v>
       </c>
       <c r="C5" t="n">
         <v>0</v>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
@@ -979,51 +965,51 @@
         <v>0</v>
       </c>
       <c r="AC5" t="n">
         <v>0</v>
       </c>
       <c r="AD5" t="n">
         <v>0</v>
       </c>
       <c r="AE5" t="n">
         <v>0</v>
       </c>
       <c r="AF5" t="n">
         <v>0</v>
       </c>
       <c r="AG5" t="n">
         <v>0</v>
       </c>
       <c r="AH5" t="n">
         <v>0</v>
       </c>
       <c r="AI5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="1" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0.002</v>
       </c>
       <c r="C6" t="n">
         <v>0</v>
       </c>
       <c r="D6" t="n">
         <v>0</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
@@ -1088,51 +1074,51 @@
         <v>0</v>
       </c>
       <c r="AC6" t="n">
         <v>0</v>
       </c>
       <c r="AD6" t="n">
         <v>0</v>
       </c>
       <c r="AE6" t="n">
         <v>0</v>
       </c>
       <c r="AF6" t="n">
         <v>0</v>
       </c>
       <c r="AG6" t="n">
         <v>0</v>
       </c>
       <c r="AH6" t="n">
         <v>0</v>
       </c>
       <c r="AI6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>0.0061</v>
       </c>
       <c r="C7" t="n">
         <v>0</v>
       </c>
       <c r="D7" t="n">
         <v>0.0021</v>
       </c>
       <c r="E7" t="n">
         <v>0.0015</v>
       </c>
       <c r="F7" t="n">
         <v>0.0015</v>
       </c>
       <c r="G7" t="n">
         <v>0.0015</v>
       </c>
       <c r="H7" t="n">
         <v>0.0015</v>
       </c>
@@ -1197,51 +1183,51 @@
         <v>0.0015</v>
       </c>
       <c r="AC7" t="n">
         <v>0.0015</v>
       </c>
       <c r="AD7" t="n">
         <v>0.0015</v>
       </c>
       <c r="AE7" t="n">
         <v>0.0015</v>
       </c>
       <c r="AF7" t="n">
         <v>0.0015</v>
       </c>
       <c r="AG7" t="n">
         <v>0.0015</v>
       </c>
       <c r="AH7" t="n">
         <v>0.0015</v>
       </c>
       <c r="AI7" t="n">
         <v>0.0015</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="1" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0.006</v>
       </c>
       <c r="C8" t="n">
         <v>0</v>
       </c>
       <c r="D8" t="n">
         <v>0.0017</v>
       </c>
       <c r="E8" t="n">
         <v>0.0019</v>
       </c>
       <c r="F8" t="n">
         <v>0.0019</v>
       </c>
       <c r="G8" t="n">
         <v>0.002</v>
       </c>
       <c r="H8" t="n">
         <v>0.002</v>
       </c>
@@ -1306,51 +1292,51 @@
         <v>0.002</v>
       </c>
       <c r="AC8" t="n">
         <v>0.002</v>
       </c>
       <c r="AD8" t="n">
         <v>0.002</v>
       </c>
       <c r="AE8" t="n">
         <v>0.002</v>
       </c>
       <c r="AF8" t="n">
         <v>0.002</v>
       </c>
       <c r="AG8" t="n">
         <v>0.002</v>
       </c>
       <c r="AH8" t="n">
         <v>0.002</v>
       </c>
       <c r="AI8" t="n">
         <v>0.002</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0.0063</v>
       </c>
       <c r="C9" t="n">
         <v>0</v>
       </c>
       <c r="D9" t="n">
         <v>0.002</v>
       </c>
       <c r="E9" t="n">
         <v>0.0021</v>
       </c>
       <c r="F9" t="n">
         <v>0.002</v>
       </c>
       <c r="G9" t="n">
         <v>0.0021</v>
       </c>
       <c r="H9" t="n">
         <v>0.0021</v>
       </c>
@@ -1415,51 +1401,51 @@
         <v>0.0021</v>
       </c>
       <c r="AC9" t="n">
         <v>0.0021</v>
       </c>
       <c r="AD9" t="n">
         <v>0.0021</v>
       </c>
       <c r="AE9" t="n">
         <v>0.0021</v>
       </c>
       <c r="AF9" t="n">
         <v>0.0021</v>
       </c>
       <c r="AG9" t="n">
         <v>0.0021</v>
       </c>
       <c r="AH9" t="n">
         <v>0.0021</v>
       </c>
       <c r="AI9" t="n">
         <v>0.0021</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="1" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>0.0049</v>
       </c>
       <c r="C10" t="n">
         <v>0</v>
       </c>
       <c r="D10" t="n">
         <v>0.0021</v>
       </c>
       <c r="E10" t="n">
         <v>0.002</v>
       </c>
       <c r="F10" t="n">
         <v>0.0021</v>
       </c>
       <c r="G10" t="n">
         <v>0.002</v>
       </c>
       <c r="H10" t="n">
         <v>0.0021</v>
       </c>
@@ -1524,51 +1510,51 @@
         <v>0.0021</v>
       </c>
       <c r="AC10" t="n">
         <v>0.0021</v>
       </c>
       <c r="AD10" t="n">
         <v>0.0021</v>
       </c>
       <c r="AE10" t="n">
         <v>0.0021</v>
       </c>
       <c r="AF10" t="n">
         <v>0.0021</v>
       </c>
       <c r="AG10" t="n">
         <v>0.0021</v>
       </c>
       <c r="AH10" t="n">
         <v>0.0021</v>
       </c>
       <c r="AI10" t="n">
         <v>0.0021</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>0.0061</v>
       </c>
       <c r="C11" t="n">
         <v>0</v>
       </c>
       <c r="D11" t="n">
         <v>0.0022</v>
       </c>
       <c r="E11" t="n">
         <v>0.0019</v>
       </c>
       <c r="F11" t="n">
         <v>0.0019</v>
       </c>
       <c r="G11" t="n">
         <v>0.0019</v>
       </c>
       <c r="H11" t="n">
         <v>0.0019</v>
       </c>
@@ -1633,51 +1619,51 @@
         <v>0.0019</v>
       </c>
       <c r="AC11" t="n">
         <v>0.0019</v>
       </c>
       <c r="AD11" t="n">
         <v>0.0019</v>
       </c>
       <c r="AE11" t="n">
         <v>0.0019</v>
       </c>
       <c r="AF11" t="n">
         <v>0.0019</v>
       </c>
       <c r="AG11" t="n">
         <v>0.0019</v>
       </c>
       <c r="AH11" t="n">
         <v>0.0019</v>
       </c>
       <c r="AI11" t="n">
         <v>0.0019</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="n">
         <v>0</v>
       </c>
       <c r="D12" t="n">
         <v>0</v>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
@@ -1742,51 +1728,51 @@
         <v>0</v>
       </c>
       <c r="AC12" t="n">
         <v>0</v>
       </c>
       <c r="AD12" t="n">
         <v>0</v>
       </c>
       <c r="AE12" t="n">
         <v>0</v>
       </c>
       <c r="AF12" t="n">
         <v>0</v>
       </c>
       <c r="AG12" t="n">
         <v>0</v>
       </c>
       <c r="AH12" t="n">
         <v>0</v>
       </c>
       <c r="AI12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="n">
         <v>0</v>
       </c>
       <c r="D13" t="n">
         <v>0</v>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
@@ -1851,51 +1837,51 @@
         <v>0</v>
       </c>
       <c r="AC13" t="n">
         <v>0</v>
       </c>
       <c r="AD13" t="n">
         <v>0</v>
       </c>
       <c r="AE13" t="n">
         <v>0</v>
       </c>
       <c r="AF13" t="n">
         <v>0</v>
       </c>
       <c r="AG13" t="n">
         <v>0</v>
       </c>
       <c r="AH13" t="n">
         <v>0</v>
       </c>
       <c r="AI13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+      <c r="A14" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="n">
         <v>0</v>
       </c>
       <c r="D14" t="n">
         <v>0</v>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
@@ -1960,51 +1946,51 @@
         <v>0</v>
       </c>
       <c r="AC14" t="n">
         <v>0</v>
       </c>
       <c r="AD14" t="n">
         <v>0</v>
       </c>
       <c r="AE14" t="n">
         <v>0</v>
       </c>
       <c r="AF14" t="n">
         <v>0</v>
       </c>
       <c r="AG14" t="n">
         <v>0</v>
       </c>
       <c r="AH14" t="n">
         <v>0</v>
       </c>
       <c r="AI14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="2" t="inlineStr">
+      <c r="A15" s="1" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="n">
         <v>0</v>
       </c>
       <c r="D15" t="n">
         <v>0</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
@@ -2069,51 +2055,51 @@
         <v>0</v>
       </c>
       <c r="AC15" t="n">
         <v>0</v>
       </c>
       <c r="AD15" t="n">
         <v>0</v>
       </c>
       <c r="AE15" t="n">
         <v>0</v>
       </c>
       <c r="AF15" t="n">
         <v>0</v>
       </c>
       <c r="AG15" t="n">
         <v>0</v>
       </c>
       <c r="AH15" t="n">
         <v>0</v>
       </c>
       <c r="AI15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+      <c r="A16" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0</v>
       </c>
       <c r="C16" t="n">
         <v>0</v>
       </c>
       <c r="D16" t="n">
         <v>0</v>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
@@ -2178,51 +2164,51 @@
         <v>0</v>
       </c>
       <c r="AC16" t="n">
         <v>0</v>
       </c>
       <c r="AD16" t="n">
         <v>0</v>
       </c>
       <c r="AE16" t="n">
         <v>0</v>
       </c>
       <c r="AF16" t="n">
         <v>0</v>
       </c>
       <c r="AG16" t="n">
         <v>0</v>
       </c>
       <c r="AH16" t="n">
         <v>0</v>
       </c>
       <c r="AI16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+      <c r="A17" s="1" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>0</v>
       </c>
       <c r="C17" t="n">
         <v>0</v>
       </c>
       <c r="D17" t="n">
         <v>0</v>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
@@ -2287,51 +2273,51 @@
         <v>0</v>
       </c>
       <c r="AC17" t="n">
         <v>0</v>
       </c>
       <c r="AD17" t="n">
         <v>0</v>
       </c>
       <c r="AE17" t="n">
         <v>0</v>
       </c>
       <c r="AF17" t="n">
         <v>0</v>
       </c>
       <c r="AG17" t="n">
         <v>0</v>
       </c>
       <c r="AH17" t="n">
         <v>0</v>
       </c>
       <c r="AI17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+      <c r="A18" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>0</v>
       </c>
       <c r="C18" t="n">
         <v>0</v>
       </c>
       <c r="D18" t="n">
         <v>0</v>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
@@ -2396,51 +2382,51 @@
         <v>0</v>
       </c>
       <c r="AC18" t="n">
         <v>0</v>
       </c>
       <c r="AD18" t="n">
         <v>0</v>
       </c>
       <c r="AE18" t="n">
         <v>0</v>
       </c>
       <c r="AF18" t="n">
         <v>0</v>
       </c>
       <c r="AG18" t="n">
         <v>0</v>
       </c>
       <c r="AH18" t="n">
         <v>0</v>
       </c>
       <c r="AI18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+      <c r="A19" s="1" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="n">
         <v>0</v>
       </c>
       <c r="D19" t="n">
         <v>0</v>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
@@ -2505,51 +2491,51 @@
         <v>0</v>
       </c>
       <c r="AC19" t="n">
         <v>0</v>
       </c>
       <c r="AD19" t="n">
         <v>0</v>
       </c>
       <c r="AE19" t="n">
         <v>0</v>
       </c>
       <c r="AF19" t="n">
         <v>0</v>
       </c>
       <c r="AG19" t="n">
         <v>0</v>
       </c>
       <c r="AH19" t="n">
         <v>0</v>
       </c>
       <c r="AI19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+      <c r="A20" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>0</v>
       </c>
       <c r="C20" t="n">
         <v>0</v>
       </c>
       <c r="D20" t="n">
         <v>0</v>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
         <v>0</v>
       </c>
@@ -2614,51 +2600,51 @@
         <v>0</v>
       </c>
       <c r="AC20" t="n">
         <v>0</v>
       </c>
       <c r="AD20" t="n">
         <v>0</v>
       </c>
       <c r="AE20" t="n">
         <v>0</v>
       </c>
       <c r="AF20" t="n">
         <v>0</v>
       </c>
       <c r="AG20" t="n">
         <v>0</v>
       </c>
       <c r="AH20" t="n">
         <v>0</v>
       </c>
       <c r="AI20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="2" t="inlineStr">
+      <c r="A21" s="1" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>0</v>
       </c>
       <c r="C21" t="n">
         <v>0</v>
       </c>
       <c r="D21" t="n">
         <v>0</v>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
@@ -2723,51 +2709,51 @@
         <v>0</v>
       </c>
       <c r="AC21" t="n">
         <v>0</v>
       </c>
       <c r="AD21" t="n">
         <v>0</v>
       </c>
       <c r="AE21" t="n">
         <v>0</v>
       </c>
       <c r="AF21" t="n">
         <v>0</v>
       </c>
       <c r="AG21" t="n">
         <v>0</v>
       </c>
       <c r="AH21" t="n">
         <v>0</v>
       </c>
       <c r="AI21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+      <c r="A22" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>0.0041</v>
       </c>
       <c r="C22" t="n">
         <v>0.0052</v>
       </c>
       <c r="D22" t="n">
         <v>0</v>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
@@ -2832,51 +2818,51 @@
         <v>0</v>
       </c>
       <c r="AC22" t="n">
         <v>0</v>
       </c>
       <c r="AD22" t="n">
         <v>0</v>
       </c>
       <c r="AE22" t="n">
         <v>0</v>
       </c>
       <c r="AF22" t="n">
         <v>0</v>
       </c>
       <c r="AG22" t="n">
         <v>0</v>
       </c>
       <c r="AH22" t="n">
         <v>0</v>
       </c>
       <c r="AI22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="2" t="inlineStr">
+      <c r="A23" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>0.0041</v>
       </c>
       <c r="C23" t="n">
         <v>0.0066</v>
       </c>
       <c r="D23" t="n">
         <v>0</v>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
         <v>0</v>
       </c>
@@ -2941,51 +2927,51 @@
         <v>0</v>
       </c>
       <c r="AC23" t="n">
         <v>0</v>
       </c>
       <c r="AD23" t="n">
         <v>0</v>
       </c>
       <c r="AE23" t="n">
         <v>0</v>
       </c>
       <c r="AF23" t="n">
         <v>0</v>
       </c>
       <c r="AG23" t="n">
         <v>0</v>
       </c>
       <c r="AH23" t="n">
         <v>0</v>
       </c>
       <c r="AI23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="2" t="inlineStr">
+      <c r="A24" s="1" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>0.0041</v>
       </c>
       <c r="C24" t="n">
         <v>0.0063</v>
       </c>
       <c r="D24" t="n">
         <v>0</v>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="n">
         <v>0</v>
       </c>
       <c r="H24" t="n">
         <v>0</v>
       </c>
@@ -3050,51 +3036,51 @@
         <v>0</v>
       </c>
       <c r="AC24" t="n">
         <v>0</v>
       </c>
       <c r="AD24" t="n">
         <v>0</v>
       </c>
       <c r="AE24" t="n">
         <v>0</v>
       </c>
       <c r="AF24" t="n">
         <v>0</v>
       </c>
       <c r="AG24" t="n">
         <v>0</v>
       </c>
       <c r="AH24" t="n">
         <v>0</v>
       </c>
       <c r="AI24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="2" t="inlineStr">
+      <c r="A25" s="1" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>0.0042</v>
       </c>
       <c r="C25" t="n">
         <v>0.0062</v>
       </c>
       <c r="D25" t="n">
         <v>0</v>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>0</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
@@ -3159,51 +3145,51 @@
         <v>0</v>
       </c>
       <c r="AC25" t="n">
         <v>0</v>
       </c>
       <c r="AD25" t="n">
         <v>0</v>
       </c>
       <c r="AE25" t="n">
         <v>0</v>
       </c>
       <c r="AF25" t="n">
         <v>0</v>
       </c>
       <c r="AG25" t="n">
         <v>0</v>
       </c>
       <c r="AH25" t="n">
         <v>0</v>
       </c>
       <c r="AI25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="2" t="inlineStr">
+      <c r="A26" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>0.0031</v>
       </c>
       <c r="C26" t="n">
         <v>0.0065</v>
       </c>
       <c r="D26" t="n">
         <v>0</v>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
       <c r="H26" t="n">
         <v>0</v>
       </c>
@@ -3268,51 +3254,51 @@
         <v>0</v>
       </c>
       <c r="AC26" t="n">
         <v>0</v>
       </c>
       <c r="AD26" t="n">
         <v>0</v>
       </c>
       <c r="AE26" t="n">
         <v>0</v>
       </c>
       <c r="AF26" t="n">
         <v>0</v>
       </c>
       <c r="AG26" t="n">
         <v>0</v>
       </c>
       <c r="AH26" t="n">
         <v>0</v>
       </c>
       <c r="AI26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+      <c r="A27" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>0</v>
       </c>
       <c r="C27" t="n">
         <v>0.0016</v>
       </c>
       <c r="D27" t="n">
         <v>0</v>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="n">
         <v>0</v>
       </c>
       <c r="H27" t="n">
         <v>0</v>
       </c>
@@ -3377,51 +3363,51 @@
         <v>0</v>
       </c>
       <c r="AC27" t="n">
         <v>0</v>
       </c>
       <c r="AD27" t="n">
         <v>0</v>
       </c>
       <c r="AE27" t="n">
         <v>0</v>
       </c>
       <c r="AF27" t="n">
         <v>0</v>
       </c>
       <c r="AG27" t="n">
         <v>0</v>
       </c>
       <c r="AH27" t="n">
         <v>0</v>
       </c>
       <c r="AI27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="2" t="inlineStr">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>0</v>
       </c>
       <c r="C28" t="n">
         <v>0.0021</v>
       </c>
       <c r="D28" t="n">
         <v>0</v>
       </c>
       <c r="E28" t="n">
         <v>0</v>
       </c>
       <c r="F28" t="n">
         <v>0</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
@@ -3486,51 +3472,51 @@
         <v>0</v>
       </c>
       <c r="AC28" t="n">
         <v>0</v>
       </c>
       <c r="AD28" t="n">
         <v>0</v>
       </c>
       <c r="AE28" t="n">
         <v>0</v>
       </c>
       <c r="AF28" t="n">
         <v>0</v>
       </c>
       <c r="AG28" t="n">
         <v>0</v>
       </c>
       <c r="AH28" t="n">
         <v>0</v>
       </c>
       <c r="AI28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>0</v>
       </c>
       <c r="C29" t="n">
         <v>0.0018</v>
       </c>
       <c r="D29" t="n">
         <v>0</v>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
         <v>0</v>
       </c>
       <c r="G29" t="n">
         <v>0</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>
@@ -3595,51 +3581,51 @@
         <v>0</v>
       </c>
       <c r="AC29" t="n">
         <v>0</v>
       </c>
       <c r="AD29" t="n">
         <v>0</v>
       </c>
       <c r="AE29" t="n">
         <v>0</v>
       </c>
       <c r="AF29" t="n">
         <v>0</v>
       </c>
       <c r="AG29" t="n">
         <v>0</v>
       </c>
       <c r="AH29" t="n">
         <v>0</v>
       </c>
       <c r="AI29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="2" t="inlineStr">
+      <c r="A30" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>0</v>
       </c>
       <c r="C30" t="n">
         <v>0.0019</v>
       </c>
       <c r="D30" t="n">
         <v>0</v>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>0</v>
       </c>
       <c r="H30" t="n">
         <v>0</v>
       </c>
@@ -3704,51 +3690,51 @@
         <v>0</v>
       </c>
       <c r="AC30" t="n">
         <v>0</v>
       </c>
       <c r="AD30" t="n">
         <v>0</v>
       </c>
       <c r="AE30" t="n">
         <v>0</v>
       </c>
       <c r="AF30" t="n">
         <v>0</v>
       </c>
       <c r="AG30" t="n">
         <v>0</v>
       </c>
       <c r="AH30" t="n">
         <v>0</v>
       </c>
       <c r="AI30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="2" t="inlineStr">
+      <c r="A31" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>0</v>
       </c>
       <c r="C31" t="n">
         <v>0.0016</v>
       </c>
       <c r="D31" t="n">
         <v>0</v>
       </c>
       <c r="E31" t="n">
         <v>0</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
@@ -3813,51 +3799,51 @@
         <v>0</v>
       </c>
       <c r="AC31" t="n">
         <v>0</v>
       </c>
       <c r="AD31" t="n">
         <v>0</v>
       </c>
       <c r="AE31" t="n">
         <v>0</v>
       </c>
       <c r="AF31" t="n">
         <v>0</v>
       </c>
       <c r="AG31" t="n">
         <v>0</v>
       </c>
       <c r="AH31" t="n">
         <v>0</v>
       </c>
       <c r="AI31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="2" t="inlineStr">
+      <c r="A32" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>0</v>
       </c>
       <c r="C32" t="n">
         <v>0</v>
       </c>
       <c r="D32" t="n">
         <v>0</v>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
       <c r="H32" t="n">
         <v>0</v>
       </c>
@@ -3922,51 +3908,51 @@
         <v>0</v>
       </c>
       <c r="AC32" t="n">
         <v>0</v>
       </c>
       <c r="AD32" t="n">
         <v>0</v>
       </c>
       <c r="AE32" t="n">
         <v>0</v>
       </c>
       <c r="AF32" t="n">
         <v>0</v>
       </c>
       <c r="AG32" t="n">
         <v>0</v>
       </c>
       <c r="AH32" t="n">
         <v>0</v>
       </c>
       <c r="AI32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="2" t="inlineStr">
+      <c r="A33" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>0</v>
       </c>
       <c r="C33" t="n">
         <v>0</v>
       </c>
       <c r="D33" t="n">
         <v>0</v>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
@@ -4031,51 +4017,51 @@
         <v>0</v>
       </c>
       <c r="AC33" t="n">
         <v>0</v>
       </c>
       <c r="AD33" t="n">
         <v>0</v>
       </c>
       <c r="AE33" t="n">
         <v>0</v>
       </c>
       <c r="AF33" t="n">
         <v>0</v>
       </c>
       <c r="AG33" t="n">
         <v>0</v>
       </c>
       <c r="AH33" t="n">
         <v>0</v>
       </c>
       <c r="AI33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="2" t="inlineStr">
+      <c r="A34" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>0</v>
       </c>
       <c r="C34" t="n">
         <v>0</v>
       </c>
       <c r="D34" t="n">
         <v>0</v>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
       <c r="H34" t="n">
         <v>0</v>
       </c>
@@ -4140,51 +4126,51 @@
         <v>0</v>
       </c>
       <c r="AC34" t="n">
         <v>0</v>
       </c>
       <c r="AD34" t="n">
         <v>0</v>
       </c>
       <c r="AE34" t="n">
         <v>0</v>
       </c>
       <c r="AF34" t="n">
         <v>0</v>
       </c>
       <c r="AG34" t="n">
         <v>0</v>
       </c>
       <c r="AH34" t="n">
         <v>0</v>
       </c>
       <c r="AI34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="2" t="inlineStr">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>0</v>
       </c>
       <c r="C35" t="n">
         <v>0</v>
       </c>
       <c r="D35" t="n">
         <v>0</v>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
         <v>0</v>
       </c>
       <c r="G35" t="n">
         <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
@@ -4249,51 +4235,51 @@
         <v>0</v>
       </c>
       <c r="AC35" t="n">
         <v>0</v>
       </c>
       <c r="AD35" t="n">
         <v>0</v>
       </c>
       <c r="AE35" t="n">
         <v>0</v>
       </c>
       <c r="AF35" t="n">
         <v>0</v>
       </c>
       <c r="AG35" t="n">
         <v>0</v>
       </c>
       <c r="AH35" t="n">
         <v>0</v>
       </c>
       <c r="AI35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="inlineStr">
+      <c r="A36" s="1" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B36" t="n">
         <v>0</v>
       </c>
       <c r="C36" t="n">
         <v>0</v>
       </c>
       <c r="D36" t="n">
         <v>0</v>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
@@ -4358,51 +4344,51 @@
         <v>0</v>
       </c>
       <c r="AC36" t="n">
         <v>0</v>
       </c>
       <c r="AD36" t="n">
         <v>0</v>
       </c>
       <c r="AE36" t="n">
         <v>0</v>
       </c>
       <c r="AF36" t="n">
         <v>0</v>
       </c>
       <c r="AG36" t="n">
         <v>0</v>
       </c>
       <c r="AH36" t="n">
         <v>0</v>
       </c>
       <c r="AI36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="2" t="inlineStr">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>0.0036</v>
       </c>
       <c r="C37" t="n">
         <v>0</v>
       </c>
       <c r="D37" t="n">
         <v>0.0051</v>
       </c>
       <c r="E37" t="n">
         <v>0.0035</v>
       </c>
       <c r="F37" t="n">
         <v>0.0033</v>
       </c>
       <c r="G37" t="n">
         <v>0.0034</v>
       </c>
       <c r="H37" t="n">
         <v>0.0035</v>
       </c>
@@ -4467,51 +4453,51 @@
         <v>0.0034</v>
       </c>
       <c r="AC37" t="n">
         <v>0.0034</v>
       </c>
       <c r="AD37" t="n">
         <v>0.0034</v>
       </c>
       <c r="AE37" t="n">
         <v>0.0035</v>
       </c>
       <c r="AF37" t="n">
         <v>0.0035</v>
       </c>
       <c r="AG37" t="n">
         <v>0.0034</v>
       </c>
       <c r="AH37" t="n">
         <v>0.0034</v>
       </c>
       <c r="AI37" t="n">
         <v>0.0034</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="2" t="inlineStr">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>0.0037</v>
       </c>
       <c r="C38" t="n">
         <v>0</v>
       </c>
       <c r="D38" t="n">
         <v>0.0033</v>
       </c>
       <c r="E38" t="n">
         <v>0.0039</v>
       </c>
       <c r="F38" t="n">
         <v>0.004</v>
       </c>
       <c r="G38" t="n">
         <v>0.0039</v>
       </c>
       <c r="H38" t="n">
         <v>0.0039</v>
       </c>
@@ -4576,51 +4562,51 @@
         <v>0.0038</v>
       </c>
       <c r="AC38" t="n">
         <v>0.0038</v>
       </c>
       <c r="AD38" t="n">
         <v>0.0038</v>
       </c>
       <c r="AE38" t="n">
         <v>0.0038</v>
       </c>
       <c r="AF38" t="n">
         <v>0.0039</v>
       </c>
       <c r="AG38" t="n">
         <v>0.0039</v>
       </c>
       <c r="AH38" t="n">
         <v>0.0038</v>
       </c>
       <c r="AI38" t="n">
         <v>0.0039</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="2" t="inlineStr">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B39" t="n">
         <v>0.004</v>
       </c>
       <c r="C39" t="n">
         <v>0</v>
       </c>
       <c r="D39" t="n">
         <v>0.0038</v>
       </c>
       <c r="E39" t="n">
         <v>0.0037</v>
       </c>
       <c r="F39" t="n">
         <v>0.0038</v>
       </c>
       <c r="G39" t="n">
         <v>0.0038</v>
       </c>
       <c r="H39" t="n">
         <v>0.0037</v>
       </c>
@@ -4685,51 +4671,51 @@
         <v>0.0037</v>
       </c>
       <c r="AC39" t="n">
         <v>0.0037</v>
       </c>
       <c r="AD39" t="n">
         <v>0.0037</v>
       </c>
       <c r="AE39" t="n">
         <v>0.0037</v>
       </c>
       <c r="AF39" t="n">
         <v>0.0037</v>
       </c>
       <c r="AG39" t="n">
         <v>0.0037</v>
       </c>
       <c r="AH39" t="n">
         <v>0.0037</v>
       </c>
       <c r="AI39" t="n">
         <v>0.0037</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="2" t="inlineStr">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>0.0048</v>
       </c>
       <c r="C40" t="n">
         <v>0</v>
       </c>
       <c r="D40" t="n">
         <v>0.0037</v>
       </c>
       <c r="E40" t="n">
         <v>0.0039</v>
       </c>
       <c r="F40" t="n">
         <v>0.0039</v>
       </c>
       <c r="G40" t="n">
         <v>0.004</v>
       </c>
       <c r="H40" t="n">
         <v>0.0041</v>
       </c>
@@ -4794,51 +4780,51 @@
         <v>0.0039</v>
       </c>
       <c r="AC40" t="n">
         <v>0.004</v>
       </c>
       <c r="AD40" t="n">
         <v>0.0038</v>
       </c>
       <c r="AE40" t="n">
         <v>0.0039</v>
       </c>
       <c r="AF40" t="n">
         <v>0.0038</v>
       </c>
       <c r="AG40" t="n">
         <v>0.0039</v>
       </c>
       <c r="AH40" t="n">
         <v>0.0039</v>
       </c>
       <c r="AI40" t="n">
         <v>0.0039</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="2" t="inlineStr">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>0.0042</v>
       </c>
       <c r="C41" t="n">
         <v>0</v>
       </c>
       <c r="D41" t="n">
         <v>0.0041</v>
       </c>
       <c r="E41" t="n">
         <v>0.0046</v>
       </c>
       <c r="F41" t="n">
         <v>0.0045</v>
       </c>
       <c r="G41" t="n">
         <v>0.0046</v>
       </c>
       <c r="H41" t="n">
         <v>0.0046</v>
       </c>
@@ -4903,51 +4889,51 @@
         <v>0.0045</v>
       </c>
       <c r="AC41" t="n">
         <v>0.0044</v>
       </c>
       <c r="AD41" t="n">
         <v>0.0046</v>
       </c>
       <c r="AE41" t="n">
         <v>0.0045</v>
       </c>
       <c r="AF41" t="n">
         <v>0.0045</v>
       </c>
       <c r="AG41" t="n">
         <v>0.0044</v>
       </c>
       <c r="AH41" t="n">
         <v>0.0045</v>
       </c>
       <c r="AI41" t="n">
         <v>0.0045</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="2" t="inlineStr">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>0.0041</v>
       </c>
       <c r="C42" t="n">
         <v>0.008</v>
       </c>
       <c r="D42" t="n">
         <v>0.009599999999999999</v>
       </c>
       <c r="E42" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="F42" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="G42" t="n">
         <v>0.0083</v>
       </c>
       <c r="H42" t="n">
         <v>0.008399999999999999</v>
       </c>
@@ -5012,51 +4998,51 @@
         <v>0.0083</v>
       </c>
       <c r="AC42" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="AD42" t="n">
         <v>0.0081</v>
       </c>
       <c r="AE42" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="AF42" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="AG42" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="AH42" t="n">
         <v>0.0081</v>
       </c>
       <c r="AI42" t="n">
         <v>0.008200000000000001</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="2" t="inlineStr">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>0.0043</v>
       </c>
       <c r="C43" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="D43" t="n">
         <v>0.008999999999999999</v>
       </c>
       <c r="E43" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="F43" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="G43" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="H43" t="n">
         <v>0.008399999999999999</v>
       </c>
@@ -5121,51 +5107,51 @@
         <v>0.008200000000000001</v>
       </c>
       <c r="AC43" t="n">
         <v>0.0083</v>
       </c>
       <c r="AD43" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="AE43" t="n">
         <v>0.0081</v>
       </c>
       <c r="AF43" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="AG43" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="AH43" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="AI43" t="n">
         <v>0.0081</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="2" t="inlineStr">
+      <c r="A44" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>0.0043</v>
       </c>
       <c r="C44" t="n">
         <v>0.008399999999999999</v>
       </c>
       <c r="D44" t="n">
         <v>0.008200000000000001</v>
       </c>
       <c r="E44" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="F44" t="n">
         <v>0.008999999999999999</v>
       </c>
       <c r="G44" t="n">
         <v>0.008699999999999999</v>
       </c>
       <c r="H44" t="n">
         <v>0.0091</v>
       </c>
@@ -5230,51 +5216,51 @@
         <v>0.008699999999999999</v>
       </c>
       <c r="AC44" t="n">
         <v>0.0091</v>
       </c>
       <c r="AD44" t="n">
         <v>0.008699999999999999</v>
       </c>
       <c r="AE44" t="n">
         <v>0.008699999999999999</v>
       </c>
       <c r="AF44" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="AG44" t="n">
         <v>0.0094</v>
       </c>
       <c r="AH44" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="AI44" t="n">
         <v>0.008500000000000001</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="2" t="inlineStr">
+      <c r="A45" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>0.0057</v>
       </c>
       <c r="C45" t="n">
         <v>0.008399999999999999</v>
       </c>
       <c r="D45" t="n">
         <v>0.0089</v>
       </c>
       <c r="E45" t="n">
         <v>0.0086</v>
       </c>
       <c r="F45" t="n">
         <v>0.008399999999999999</v>
       </c>
       <c r="G45" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="H45" t="n">
         <v>0.008500000000000001</v>
       </c>
@@ -5339,51 +5325,51 @@
         <v>0.008500000000000001</v>
       </c>
       <c r="AC45" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="AD45" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="AE45" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="AF45" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="AG45" t="n">
         <v>0.0083</v>
       </c>
       <c r="AH45" t="n">
         <v>0.008999999999999999</v>
       </c>
       <c r="AI45" t="n">
         <v>0.008500000000000001</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="2" t="inlineStr">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>0.0051</v>
       </c>
       <c r="C46" t="n">
         <v>0.0111</v>
       </c>
       <c r="D46" t="n">
         <v>0.0078</v>
       </c>
       <c r="E46" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="F46" t="n">
         <v>0.0089</v>
       </c>
       <c r="G46" t="n">
         <v>0.008699999999999999</v>
       </c>
       <c r="H46" t="n">
         <v>0.008999999999999999</v>
       </c>
@@ -5448,51 +5434,51 @@
         <v>0.008999999999999999</v>
       </c>
       <c r="AC46" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="AD46" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="AE46" t="n">
         <v>0.0091</v>
       </c>
       <c r="AF46" t="n">
         <v>0.0089</v>
       </c>
       <c r="AG46" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="AH46" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="AI46" t="n">
         <v>0.009299999999999999</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="2" t="inlineStr">
+      <c r="A47" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>0.0074</v>
       </c>
       <c r="C47" t="n">
         <v>0.0076</v>
       </c>
       <c r="D47" t="n">
         <v>0.0092</v>
       </c>
       <c r="E47" t="n">
         <v>0.0077</v>
       </c>
       <c r="F47" t="n">
         <v>0.0078</v>
       </c>
       <c r="G47" t="n">
         <v>0.007900000000000001</v>
       </c>
       <c r="H47" t="n">
         <v>0.007900000000000001</v>
       </c>
@@ -5557,51 +5543,51 @@
         <v>0.0078</v>
       </c>
       <c r="AC47" t="n">
         <v>0.0078</v>
       </c>
       <c r="AD47" t="n">
         <v>0.0078</v>
       </c>
       <c r="AE47" t="n">
         <v>0.007900000000000001</v>
       </c>
       <c r="AF47" t="n">
         <v>0.0078</v>
       </c>
       <c r="AG47" t="n">
         <v>0.0078</v>
       </c>
       <c r="AH47" t="n">
         <v>0.007900000000000001</v>
       </c>
       <c r="AI47" t="n">
         <v>0.0081</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="2" t="inlineStr">
+      <c r="A48" s="1" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>0.0066</v>
       </c>
       <c r="C48" t="n">
         <v>0.0074</v>
       </c>
       <c r="D48" t="n">
         <v>0.0075</v>
       </c>
       <c r="E48" t="n">
         <v>0.008500000000000001</v>
       </c>
       <c r="F48" t="n">
         <v>0.008999999999999999</v>
       </c>
       <c r="G48" t="n">
         <v>0.0089</v>
       </c>
       <c r="H48" t="n">
         <v>0.008699999999999999</v>
       </c>
@@ -5666,51 +5652,51 @@
         <v>0.008800000000000001</v>
       </c>
       <c r="AC48" t="n">
         <v>0.0086</v>
       </c>
       <c r="AD48" t="n">
         <v>0.008699999999999999</v>
       </c>
       <c r="AE48" t="n">
         <v>0.0089</v>
       </c>
       <c r="AF48" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="AG48" t="n">
         <v>0.0086</v>
       </c>
       <c r="AH48" t="n">
         <v>0.008800000000000001</v>
       </c>
       <c r="AI48" t="n">
         <v>0.0089</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="2" t="inlineStr">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>0.0062</v>
       </c>
       <c r="C49" t="n">
         <v>0.0067</v>
       </c>
       <c r="D49" t="n">
         <v>0.0078</v>
       </c>
       <c r="E49" t="n">
         <v>0.0073</v>
       </c>
       <c r="F49" t="n">
         <v>0.0073</v>
       </c>
       <c r="G49" t="n">
         <v>0.0074</v>
       </c>
       <c r="H49" t="n">
         <v>0.0073</v>
       </c>
@@ -5775,51 +5761,51 @@
         <v>0.0072</v>
       </c>
       <c r="AC49" t="n">
         <v>0.0072</v>
       </c>
       <c r="AD49" t="n">
         <v>0.0072</v>
       </c>
       <c r="AE49" t="n">
         <v>0.0073</v>
       </c>
       <c r="AF49" t="n">
         <v>0.0074</v>
       </c>
       <c r="AG49" t="n">
         <v>0.0073</v>
       </c>
       <c r="AH49" t="n">
         <v>0.0072</v>
       </c>
       <c r="AI49" t="n">
         <v>0.0073</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="2" t="inlineStr">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>0.006</v>
       </c>
       <c r="C50" t="n">
         <v>0.0062</v>
       </c>
       <c r="D50" t="n">
         <v>0.0067</v>
       </c>
       <c r="E50" t="n">
         <v>0.0069</v>
       </c>
       <c r="F50" t="n">
         <v>0.0071</v>
       </c>
       <c r="G50" t="n">
         <v>0.007</v>
       </c>
       <c r="H50" t="n">
         <v>0.0072</v>
       </c>
@@ -5884,51 +5870,51 @@
         <v>0.007</v>
       </c>
       <c r="AC50" t="n">
         <v>0.007</v>
       </c>
       <c r="AD50" t="n">
         <v>0.007</v>
       </c>
       <c r="AE50" t="n">
         <v>0.007</v>
       </c>
       <c r="AF50" t="n">
         <v>0.007</v>
       </c>
       <c r="AG50" t="n">
         <v>0.0071</v>
       </c>
       <c r="AH50" t="n">
         <v>0.007</v>
       </c>
       <c r="AI50" t="n">
         <v>0.0071</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="2" t="inlineStr">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B51" t="n">
         <v>0.0055</v>
       </c>
       <c r="C51" t="n">
         <v>0.0059</v>
       </c>
       <c r="D51" t="n">
         <v>0.0062</v>
       </c>
       <c r="E51" t="n">
         <v>0.0061</v>
       </c>
       <c r="F51" t="n">
         <v>0.0062</v>
       </c>
       <c r="G51" t="n">
         <v>0.006</v>
       </c>
       <c r="H51" t="n">
         <v>0.0061</v>
       </c>
@@ -5993,51 +5979,51 @@
         <v>0.006</v>
       </c>
       <c r="AC51" t="n">
         <v>0.006</v>
       </c>
       <c r="AD51" t="n">
         <v>0.006</v>
       </c>
       <c r="AE51" t="n">
         <v>0.0061</v>
       </c>
       <c r="AF51" t="n">
         <v>0.006</v>
       </c>
       <c r="AG51" t="n">
         <v>0.006</v>
       </c>
       <c r="AH51" t="n">
         <v>0.006</v>
       </c>
       <c r="AI51" t="n">
         <v>0.006</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="2" t="inlineStr">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B52" t="n">
         <v>0.0048</v>
       </c>
       <c r="C52" t="n">
         <v>0.0037</v>
       </c>
       <c r="D52" t="n">
         <v>0.0058</v>
       </c>
       <c r="E52" t="n">
         <v>0.006</v>
       </c>
       <c r="F52" t="n">
         <v>0.0061</v>
       </c>
       <c r="G52" t="n">
         <v>0.006</v>
       </c>
       <c r="H52" t="n">
         <v>0.0059</v>
       </c>
@@ -6102,51 +6088,51 @@
         <v>0.0062</v>
       </c>
       <c r="AC52" t="n">
         <v>0.006</v>
       </c>
       <c r="AD52" t="n">
         <v>0.006</v>
       </c>
       <c r="AE52" t="n">
         <v>0.0061</v>
       </c>
       <c r="AF52" t="n">
         <v>0.0062</v>
       </c>
       <c r="AG52" t="n">
         <v>0.006</v>
       </c>
       <c r="AH52" t="n">
         <v>0.006</v>
       </c>
       <c r="AI52" t="n">
         <v>0.0061</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="2" t="inlineStr">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>0.0056</v>
       </c>
       <c r="C53" t="n">
         <v>0.0032</v>
       </c>
       <c r="D53" t="n">
         <v>0.0059</v>
       </c>
       <c r="E53" t="n">
         <v>0.0054</v>
       </c>
       <c r="F53" t="n">
         <v>0.0055</v>
       </c>
       <c r="G53" t="n">
         <v>0.0055</v>
       </c>
       <c r="H53" t="n">
         <v>0.0053</v>
       </c>
@@ -6211,51 +6197,51 @@
         <v>0.0054</v>
       </c>
       <c r="AC53" t="n">
         <v>0.0055</v>
       </c>
       <c r="AD53" t="n">
         <v>0.0054</v>
       </c>
       <c r="AE53" t="n">
         <v>0.0053</v>
       </c>
       <c r="AF53" t="n">
         <v>0.0055</v>
       </c>
       <c r="AG53" t="n">
         <v>0.0054</v>
       </c>
       <c r="AH53" t="n">
         <v>0.0054</v>
       </c>
       <c r="AI53" t="n">
         <v>0.0055</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="2" t="inlineStr">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>0.0059</v>
       </c>
       <c r="C54" t="n">
         <v>0.0037</v>
       </c>
       <c r="D54" t="n">
         <v>0.005</v>
       </c>
       <c r="E54" t="n">
         <v>0.0052</v>
       </c>
       <c r="F54" t="n">
         <v>0.0052</v>
       </c>
       <c r="G54" t="n">
         <v>0.0053</v>
       </c>
       <c r="H54" t="n">
         <v>0.0053</v>
       </c>
@@ -6320,51 +6306,51 @@
         <v>0.0053</v>
       </c>
       <c r="AC54" t="n">
         <v>0.0052</v>
       </c>
       <c r="AD54" t="n">
         <v>0.0053</v>
       </c>
       <c r="AE54" t="n">
         <v>0.0053</v>
       </c>
       <c r="AF54" t="n">
         <v>0.0052</v>
       </c>
       <c r="AG54" t="n">
         <v>0.0054</v>
       </c>
       <c r="AH54" t="n">
         <v>0.0053</v>
       </c>
       <c r="AI54" t="n">
         <v>0.0053</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="2" t="inlineStr">
+      <c r="A55" s="1" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B55" t="n">
         <v>0.0055</v>
       </c>
       <c r="C55" t="n">
         <v>0.004</v>
       </c>
       <c r="D55" t="n">
         <v>0.0055</v>
       </c>
       <c r="E55" t="n">
         <v>0.0055</v>
       </c>
       <c r="F55" t="n">
         <v>0.0055</v>
       </c>
       <c r="G55" t="n">
         <v>0.0053</v>
       </c>
       <c r="H55" t="n">
         <v>0.0055</v>
       </c>
@@ -6429,51 +6415,51 @@
         <v>0.0055</v>
       </c>
       <c r="AC55" t="n">
         <v>0.0054</v>
       </c>
       <c r="AD55" t="n">
         <v>0.0056</v>
       </c>
       <c r="AE55" t="n">
         <v>0.0056</v>
       </c>
       <c r="AF55" t="n">
         <v>0.0054</v>
       </c>
       <c r="AG55" t="n">
         <v>0.0053</v>
       </c>
       <c r="AH55" t="n">
         <v>0.0053</v>
       </c>
       <c r="AI55" t="n">
         <v>0.0054</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="2" t="inlineStr">
+      <c r="A56" s="1" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B56" t="n">
         <v>0.0056</v>
       </c>
       <c r="C56" t="n">
         <v>0.0036</v>
       </c>
       <c r="D56" t="n">
         <v>0.0061</v>
       </c>
       <c r="E56" t="n">
         <v>0.0065</v>
       </c>
       <c r="F56" t="n">
         <v>0.0069</v>
       </c>
       <c r="G56" t="n">
         <v>0.0069</v>
       </c>
       <c r="H56" t="n">
         <v>0.0066</v>
       </c>
@@ -6538,51 +6524,51 @@
         <v>0.0072</v>
       </c>
       <c r="AC56" t="n">
         <v>0.007</v>
       </c>
       <c r="AD56" t="n">
         <v>0.0068</v>
       </c>
       <c r="AE56" t="n">
         <v>0.0072</v>
       </c>
       <c r="AF56" t="n">
         <v>0.0072</v>
       </c>
       <c r="AG56" t="n">
         <v>0.0067</v>
       </c>
       <c r="AH56" t="n">
         <v>0.0065</v>
       </c>
       <c r="AI56" t="n">
         <v>0.0065</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="2" t="inlineStr">
+      <c r="A57" s="1" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>0.002</v>
       </c>
       <c r="C57" t="n">
         <v>0.0168</v>
       </c>
       <c r="D57" t="n">
         <v>0.0124</v>
       </c>
       <c r="E57" t="n">
         <v>0.0115</v>
       </c>
       <c r="F57" t="n">
         <v>0.0116</v>
       </c>
       <c r="G57" t="n">
         <v>0.0116</v>
       </c>
       <c r="H57" t="n">
         <v>0.0116</v>
       </c>
@@ -6647,51 +6633,51 @@
         <v>0.0117</v>
       </c>
       <c r="AC57" t="n">
         <v>0.0118</v>
       </c>
       <c r="AD57" t="n">
         <v>0.0117</v>
       </c>
       <c r="AE57" t="n">
         <v>0.0114</v>
       </c>
       <c r="AF57" t="n">
         <v>0.0117</v>
       </c>
       <c r="AG57" t="n">
         <v>0.012</v>
       </c>
       <c r="AH57" t="n">
         <v>0.0115</v>
       </c>
       <c r="AI57" t="n">
         <v>0.0114</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="2" t="inlineStr">
+      <c r="A58" s="1" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>0.0019</v>
       </c>
       <c r="C58" t="n">
         <v>0.0182</v>
       </c>
       <c r="D58" t="n">
         <v>0.0137</v>
       </c>
       <c r="E58" t="n">
         <v>0.0136</v>
       </c>
       <c r="F58" t="n">
         <v>0.0136</v>
       </c>
       <c r="G58" t="n">
         <v>0.0137</v>
       </c>
       <c r="H58" t="n">
         <v>0.0137</v>
       </c>
@@ -6756,51 +6742,51 @@
         <v>0.0138</v>
       </c>
       <c r="AC58" t="n">
         <v>0.0138</v>
       </c>
       <c r="AD58" t="n">
         <v>0.0138</v>
       </c>
       <c r="AE58" t="n">
         <v>0.0137</v>
       </c>
       <c r="AF58" t="n">
         <v>0.0137</v>
       </c>
       <c r="AG58" t="n">
         <v>0.0137</v>
       </c>
       <c r="AH58" t="n">
         <v>0.0138</v>
       </c>
       <c r="AI58" t="n">
         <v>0.0135</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="2" t="inlineStr">
+      <c r="A59" s="1" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B59" t="n">
         <v>0.0016</v>
       </c>
       <c r="C59" t="n">
         <v>0.0167</v>
       </c>
       <c r="D59" t="n">
         <v>0.0146</v>
       </c>
       <c r="E59" t="n">
         <v>0.014</v>
       </c>
       <c r="F59" t="n">
         <v>0.0141</v>
       </c>
       <c r="G59" t="n">
         <v>0.0139</v>
       </c>
       <c r="H59" t="n">
         <v>0.0142</v>
       </c>
@@ -6865,51 +6851,51 @@
         <v>0.0142</v>
       </c>
       <c r="AC59" t="n">
         <v>0.0141</v>
       </c>
       <c r="AD59" t="n">
         <v>0.0142</v>
       </c>
       <c r="AE59" t="n">
         <v>0.0142</v>
       </c>
       <c r="AF59" t="n">
         <v>0.014</v>
       </c>
       <c r="AG59" t="n">
         <v>0.0142</v>
       </c>
       <c r="AH59" t="n">
         <v>0.0142</v>
       </c>
       <c r="AI59" t="n">
         <v>0.0141</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="2" t="inlineStr">
+      <c r="A60" s="1" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B60" t="n">
         <v>0.0015</v>
       </c>
       <c r="C60" t="n">
         <v>0.0144</v>
       </c>
       <c r="D60" t="n">
         <v>0.0132</v>
       </c>
       <c r="E60" t="n">
         <v>0.0136</v>
       </c>
       <c r="F60" t="n">
         <v>0.0135</v>
       </c>
       <c r="G60" t="n">
         <v>0.0139</v>
       </c>
       <c r="H60" t="n">
         <v>0.0134</v>
       </c>
@@ -6974,51 +6960,51 @@
         <v>0.0144</v>
       </c>
       <c r="AC60" t="n">
         <v>0.0137</v>
       </c>
       <c r="AD60" t="n">
         <v>0.0137</v>
       </c>
       <c r="AE60" t="n">
         <v>0.014</v>
       </c>
       <c r="AF60" t="n">
         <v>0.0137</v>
       </c>
       <c r="AG60" t="n">
         <v>0.0136</v>
       </c>
       <c r="AH60" t="n">
         <v>0.0139</v>
       </c>
       <c r="AI60" t="n">
         <v>0.0139</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="2" t="inlineStr">
+      <c r="A61" s="1" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>0.0015</v>
       </c>
       <c r="C61" t="n">
         <v>0.0134</v>
       </c>
       <c r="D61" t="n">
         <v>0.0109</v>
       </c>
       <c r="E61" t="n">
         <v>0.0108</v>
       </c>
       <c r="F61" t="n">
         <v>0.0114</v>
       </c>
       <c r="G61" t="n">
         <v>0.0112</v>
       </c>
       <c r="H61" t="n">
         <v>0.0115</v>
       </c>
@@ -7083,51 +7069,51 @@
         <v>0.0117</v>
       </c>
       <c r="AC61" t="n">
         <v>0.0124</v>
       </c>
       <c r="AD61" t="n">
         <v>0.0115</v>
       </c>
       <c r="AE61" t="n">
         <v>0.0116</v>
       </c>
       <c r="AF61" t="n">
         <v>0.012</v>
       </c>
       <c r="AG61" t="n">
         <v>0.0116</v>
       </c>
       <c r="AH61" t="n">
         <v>0.0115</v>
       </c>
       <c r="AI61" t="n">
         <v>0.0117</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="2" t="inlineStr">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>0.0141</v>
       </c>
       <c r="C62" t="n">
         <v>0.0061</v>
       </c>
       <c r="D62" t="n">
         <v>0.0059</v>
       </c>
       <c r="E62" t="n">
         <v>0.0063</v>
       </c>
       <c r="F62" t="n">
         <v>0.0064</v>
       </c>
       <c r="G62" t="n">
         <v>0.0064</v>
       </c>
       <c r="H62" t="n">
         <v>0.0064</v>
       </c>
@@ -7192,51 +7178,51 @@
         <v>0.0064</v>
       </c>
       <c r="AC62" t="n">
         <v>0.0065</v>
       </c>
       <c r="AD62" t="n">
         <v>0.0065</v>
       </c>
       <c r="AE62" t="n">
         <v>0.0065</v>
       </c>
       <c r="AF62" t="n">
         <v>0.0064</v>
       </c>
       <c r="AG62" t="n">
         <v>0.0064</v>
       </c>
       <c r="AH62" t="n">
         <v>0.0065</v>
       </c>
       <c r="AI62" t="n">
         <v>0.0064</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="2" t="inlineStr">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>0.0126</v>
       </c>
       <c r="C63" t="n">
         <v>0.0063</v>
       </c>
       <c r="D63" t="n">
         <v>0.0063</v>
       </c>
       <c r="E63" t="n">
         <v>0.006</v>
       </c>
       <c r="F63" t="n">
         <v>0.0059</v>
       </c>
       <c r="G63" t="n">
         <v>0.0061</v>
       </c>
       <c r="H63" t="n">
         <v>0.0061</v>
       </c>
@@ -7301,51 +7287,51 @@
         <v>0.0061</v>
       </c>
       <c r="AC63" t="n">
         <v>0.0061</v>
       </c>
       <c r="AD63" t="n">
         <v>0.0062</v>
       </c>
       <c r="AE63" t="n">
         <v>0.0063</v>
       </c>
       <c r="AF63" t="n">
         <v>0.0061</v>
       </c>
       <c r="AG63" t="n">
         <v>0.0062</v>
       </c>
       <c r="AH63" t="n">
         <v>0.0063</v>
       </c>
       <c r="AI63" t="n">
         <v>0.0062</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="2" t="inlineStr">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B64" t="n">
         <v>0.0129</v>
       </c>
       <c r="C64" t="n">
         <v>0.0056</v>
       </c>
       <c r="D64" t="n">
         <v>0.0061</v>
       </c>
       <c r="E64" t="n">
         <v>0.0062</v>
       </c>
       <c r="F64" t="n">
         <v>0.0062</v>
       </c>
       <c r="G64" t="n">
         <v>0.006</v>
       </c>
       <c r="H64" t="n">
         <v>0.0062</v>
       </c>
@@ -7410,51 +7396,51 @@
         <v>0.0063</v>
       </c>
       <c r="AC64" t="n">
         <v>0.0062</v>
       </c>
       <c r="AD64" t="n">
         <v>0.0062</v>
       </c>
       <c r="AE64" t="n">
         <v>0.0063</v>
       </c>
       <c r="AF64" t="n">
         <v>0.0063</v>
       </c>
       <c r="AG64" t="n">
         <v>0.0063</v>
       </c>
       <c r="AH64" t="n">
         <v>0.0062</v>
       </c>
       <c r="AI64" t="n">
         <v>0.0063</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="2" t="inlineStr">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B65" t="n">
         <v>0.015</v>
       </c>
       <c r="C65" t="n">
         <v>0.0058</v>
       </c>
       <c r="D65" t="n">
         <v>0.0059</v>
       </c>
       <c r="E65" t="n">
         <v>0.0058</v>
       </c>
       <c r="F65" t="n">
         <v>0.0059</v>
       </c>
       <c r="G65" t="n">
         <v>0.0059</v>
       </c>
       <c r="H65" t="n">
         <v>0.0058</v>
       </c>
@@ -7519,51 +7505,51 @@
         <v>0.0058</v>
       </c>
       <c r="AC65" t="n">
         <v>0.006</v>
       </c>
       <c r="AD65" t="n">
         <v>0.0059</v>
       </c>
       <c r="AE65" t="n">
         <v>0.006</v>
       </c>
       <c r="AF65" t="n">
         <v>0.006</v>
       </c>
       <c r="AG65" t="n">
         <v>0.006</v>
       </c>
       <c r="AH65" t="n">
         <v>0.006</v>
       </c>
       <c r="AI65" t="n">
         <v>0.006</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
+      <c r="A66" s="1" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B66" t="n">
         <v>0.0138</v>
       </c>
       <c r="C66" t="n">
         <v>0.0067</v>
       </c>
       <c r="D66" t="n">
         <v>0.0058</v>
       </c>
       <c r="E66" t="n">
         <v>0.0064</v>
       </c>
       <c r="F66" t="n">
         <v>0.0064</v>
       </c>
       <c r="G66" t="n">
         <v>0.0064</v>
       </c>
       <c r="H66" t="n">
         <v>0.0064</v>
       </c>
@@ -7628,51 +7614,51 @@
         <v>0.0064</v>
       </c>
       <c r="AC66" t="n">
         <v>0.0064</v>
       </c>
       <c r="AD66" t="n">
         <v>0.0064</v>
       </c>
       <c r="AE66" t="n">
         <v>0.0064</v>
       </c>
       <c r="AF66" t="n">
         <v>0.0064</v>
       </c>
       <c r="AG66" t="n">
         <v>0.0064</v>
       </c>
       <c r="AH66" t="n">
         <v>0.0065</v>
       </c>
       <c r="AI66" t="n">
         <v>0.0064</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="2" t="inlineStr">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B67" t="n">
         <v>0.0163</v>
       </c>
       <c r="C67" t="n">
         <v>0.0154</v>
       </c>
       <c r="D67" t="n">
         <v>0.0194</v>
       </c>
       <c r="E67" t="n">
         <v>0.0175</v>
       </c>
       <c r="F67" t="n">
         <v>0.0172</v>
       </c>
       <c r="G67" t="n">
         <v>0.0174</v>
       </c>
       <c r="H67" t="n">
         <v>0.0172</v>
       </c>
@@ -7737,51 +7723,51 @@
         <v>0.0168</v>
       </c>
       <c r="AC67" t="n">
         <v>0.0173</v>
       </c>
       <c r="AD67" t="n">
         <v>0.0168</v>
       </c>
       <c r="AE67" t="n">
         <v>0.0172</v>
       </c>
       <c r="AF67" t="n">
         <v>0.017</v>
       </c>
       <c r="AG67" t="n">
         <v>0.0171</v>
       </c>
       <c r="AH67" t="n">
         <v>0.0173</v>
       </c>
       <c r="AI67" t="n">
         <v>0.0176</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="2" t="inlineStr">
+      <c r="A68" s="1" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>0.0192</v>
       </c>
       <c r="C68" t="n">
         <v>0.0163</v>
       </c>
       <c r="D68" t="n">
         <v>0.0179</v>
       </c>
       <c r="E68" t="n">
         <v>0.0186</v>
       </c>
       <c r="F68" t="n">
         <v>0.0189</v>
       </c>
       <c r="G68" t="n">
         <v>0.0187</v>
       </c>
       <c r="H68" t="n">
         <v>0.0189</v>
       </c>
@@ -7846,51 +7832,51 @@
         <v>0.0186</v>
       </c>
       <c r="AC68" t="n">
         <v>0.0185</v>
       </c>
       <c r="AD68" t="n">
         <v>0.0187</v>
       </c>
       <c r="AE68" t="n">
         <v>0.0186</v>
       </c>
       <c r="AF68" t="n">
         <v>0.0187</v>
       </c>
       <c r="AG68" t="n">
         <v>0.0185</v>
       </c>
       <c r="AH68" t="n">
         <v>0.0187</v>
       </c>
       <c r="AI68" t="n">
         <v>0.0189</v>
       </c>
     </row>
     <row r="69">
-      <c r="A69" s="2" t="inlineStr">
+      <c r="A69" s="1" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>0.0177</v>
       </c>
       <c r="C69" t="n">
         <v>0.0192</v>
       </c>
       <c r="D69" t="n">
         <v>0.019</v>
       </c>
       <c r="E69" t="n">
         <v>0.0195</v>
       </c>
       <c r="F69" t="n">
         <v>0.0196</v>
       </c>
       <c r="G69" t="n">
         <v>0.0197</v>
       </c>
       <c r="H69" t="n">
         <v>0.0197</v>
       </c>
@@ -7955,51 +7941,51 @@
         <v>0.0195</v>
       </c>
       <c r="AC69" t="n">
         <v>0.0195</v>
       </c>
       <c r="AD69" t="n">
         <v>0.0196</v>
       </c>
       <c r="AE69" t="n">
         <v>0.0195</v>
       </c>
       <c r="AF69" t="n">
         <v>0.0198</v>
       </c>
       <c r="AG69" t="n">
         <v>0.0195</v>
       </c>
       <c r="AH69" t="n">
         <v>0.0194</v>
       </c>
       <c r="AI69" t="n">
         <v>0.0195</v>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="2" t="inlineStr">
+      <c r="A70" s="1" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B70" t="n">
         <v>0.015</v>
       </c>
       <c r="C70" t="n">
         <v>0.0177</v>
       </c>
       <c r="D70" t="n">
         <v>0.0245</v>
       </c>
       <c r="E70" t="n">
         <v>0.021</v>
       </c>
       <c r="F70" t="n">
         <v>0.0208</v>
       </c>
       <c r="G70" t="n">
         <v>0.0209</v>
       </c>
       <c r="H70" t="n">
         <v>0.0212</v>
       </c>
@@ -8064,51 +8050,51 @@
         <v>0.0205</v>
       </c>
       <c r="AC70" t="n">
         <v>0.0206</v>
       </c>
       <c r="AD70" t="n">
         <v>0.0207</v>
       </c>
       <c r="AE70" t="n">
         <v>0.0206</v>
       </c>
       <c r="AF70" t="n">
         <v>0.0208</v>
       </c>
       <c r="AG70" t="n">
         <v>0.0209</v>
       </c>
       <c r="AH70" t="n">
         <v>0.0208</v>
       </c>
       <c r="AI70" t="n">
         <v>0.0207</v>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="2" t="inlineStr">
+      <c r="A71" s="1" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B71" t="n">
         <v>0.0167</v>
       </c>
       <c r="C71" t="n">
         <v>0.015</v>
       </c>
       <c r="D71" t="n">
         <v>0.0216</v>
       </c>
       <c r="E71" t="n">
         <v>0.0234</v>
       </c>
       <c r="F71" t="n">
         <v>0.0234</v>
       </c>
       <c r="G71" t="n">
         <v>0.0233</v>
       </c>
       <c r="H71" t="n">
         <v>0.0232</v>
       </c>
@@ -8173,51 +8159,51 @@
         <v>0.024</v>
       </c>
       <c r="AC71" t="n">
         <v>0.0229</v>
       </c>
       <c r="AD71" t="n">
         <v>0.0228</v>
       </c>
       <c r="AE71" t="n">
         <v>0.0229</v>
       </c>
       <c r="AF71" t="n">
         <v>0.023</v>
       </c>
       <c r="AG71" t="n">
         <v>0.0234</v>
       </c>
       <c r="AH71" t="n">
         <v>0.023</v>
       </c>
       <c r="AI71" t="n">
         <v>0.0234</v>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="2" t="inlineStr">
+      <c r="A72" s="1" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B72" t="n">
         <v>0.0248</v>
       </c>
       <c r="C72" t="n">
         <v>0.0336</v>
       </c>
       <c r="D72" t="n">
         <v>0.025</v>
       </c>
       <c r="E72" t="n">
         <v>0.0239</v>
       </c>
       <c r="F72" t="n">
         <v>0.0243</v>
       </c>
       <c r="G72" t="n">
         <v>0.0241</v>
       </c>
       <c r="H72" t="n">
         <v>0.0241</v>
       </c>
@@ -8282,51 +8268,51 @@
         <v>0.0243</v>
       </c>
       <c r="AC72" t="n">
         <v>0.0247</v>
       </c>
       <c r="AD72" t="n">
         <v>0.0239</v>
       </c>
       <c r="AE72" t="n">
         <v>0.0237</v>
       </c>
       <c r="AF72" t="n">
         <v>0.024</v>
       </c>
       <c r="AG72" t="n">
         <v>0.024</v>
       </c>
       <c r="AH72" t="n">
         <v>0.0245</v>
       </c>
       <c r="AI72" t="n">
         <v>0.0238</v>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="2" t="inlineStr">
+      <c r="A73" s="1" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B73" t="n">
         <v>0.0289</v>
       </c>
       <c r="C73" t="n">
         <v>0.0381</v>
       </c>
       <c r="D73" t="n">
         <v>0.0276</v>
       </c>
       <c r="E73" t="n">
         <v>0.0275</v>
       </c>
       <c r="F73" t="n">
         <v>0.0276</v>
       </c>
       <c r="G73" t="n">
         <v>0.0278</v>
       </c>
       <c r="H73" t="n">
         <v>0.0277</v>
       </c>
@@ -8391,51 +8377,51 @@
         <v>0.0281</v>
       </c>
       <c r="AC73" t="n">
         <v>0.0277</v>
       </c>
       <c r="AD73" t="n">
         <v>0.0284</v>
       </c>
       <c r="AE73" t="n">
         <v>0.0275</v>
       </c>
       <c r="AF73" t="n">
         <v>0.0279</v>
       </c>
       <c r="AG73" t="n">
         <v>0.028</v>
       </c>
       <c r="AH73" t="n">
         <v>0.028</v>
       </c>
       <c r="AI73" t="n">
         <v>0.0279</v>
       </c>
     </row>
     <row r="74">
-      <c r="A74" s="2" t="inlineStr">
+      <c r="A74" s="1" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B74" t="n">
         <v>0.026</v>
       </c>
       <c r="C74" t="n">
         <v>0.0465</v>
       </c>
       <c r="D74" t="n">
         <v>0.0317</v>
       </c>
       <c r="E74" t="n">
         <v>0.0323</v>
       </c>
       <c r="F74" t="n">
         <v>0.0322</v>
       </c>
       <c r="G74" t="n">
         <v>0.0322</v>
       </c>
       <c r="H74" t="n">
         <v>0.0323</v>
       </c>
@@ -8500,51 +8486,51 @@
         <v>0.0324</v>
       </c>
       <c r="AC74" t="n">
         <v>0.0321</v>
       </c>
       <c r="AD74" t="n">
         <v>0.0323</v>
       </c>
       <c r="AE74" t="n">
         <v>0.0324</v>
       </c>
       <c r="AF74" t="n">
         <v>0.0322</v>
       </c>
       <c r="AG74" t="n">
         <v>0.0322</v>
       </c>
       <c r="AH74" t="n">
         <v>0.0321</v>
       </c>
       <c r="AI74" t="n">
         <v>0.0323</v>
       </c>
     </row>
     <row r="75">
-      <c r="A75" s="2" t="inlineStr">
+      <c r="A75" s="1" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B75" t="n">
         <v>0.0243</v>
       </c>
       <c r="C75" t="n">
         <v>0.0412</v>
       </c>
       <c r="D75" t="n">
         <v>0.0372</v>
       </c>
       <c r="E75" t="n">
         <v>0.0332</v>
       </c>
       <c r="F75" t="n">
         <v>0.0332</v>
       </c>
       <c r="G75" t="n">
         <v>0.033</v>
       </c>
       <c r="H75" t="n">
         <v>0.0331</v>
       </c>
@@ -8609,51 +8595,51 @@
         <v>0.0336</v>
       </c>
       <c r="AC75" t="n">
         <v>0.0333</v>
       </c>
       <c r="AD75" t="n">
         <v>0.0328</v>
       </c>
       <c r="AE75" t="n">
         <v>0.0332</v>
       </c>
       <c r="AF75" t="n">
         <v>0.0334</v>
       </c>
       <c r="AG75" t="n">
         <v>0.0331</v>
       </c>
       <c r="AH75" t="n">
         <v>0.0331</v>
       </c>
       <c r="AI75" t="n">
         <v>0.0329</v>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="2" t="inlineStr">
+      <c r="A76" s="1" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B76" t="n">
         <v>0.0263</v>
       </c>
       <c r="C76" t="n">
         <v>0.0377</v>
       </c>
       <c r="D76" t="n">
         <v>0.0352</v>
       </c>
       <c r="E76" t="n">
         <v>0.0359</v>
       </c>
       <c r="F76" t="n">
         <v>0.0351</v>
       </c>
       <c r="G76" t="n">
         <v>0.0352</v>
       </c>
       <c r="H76" t="n">
         <v>0.0351</v>
       </c>
@@ -8718,51 +8704,51 @@
         <v>0.0356</v>
       </c>
       <c r="AC76" t="n">
         <v>0.0353</v>
       </c>
       <c r="AD76" t="n">
         <v>0.0346</v>
       </c>
       <c r="AE76" t="n">
         <v>0.034</v>
       </c>
       <c r="AF76" t="n">
         <v>0.0352</v>
       </c>
       <c r="AG76" t="n">
         <v>0.035</v>
       </c>
       <c r="AH76" t="n">
         <v>0.0347</v>
       </c>
       <c r="AI76" t="n">
         <v>0.0344</v>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="2" t="inlineStr">
+      <c r="A77" s="1" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B77" t="n">
         <v>0.06759999999999999</v>
       </c>
       <c r="C77" t="n">
         <v>0.04</v>
       </c>
       <c r="D77" t="n">
         <v>0.0306</v>
       </c>
       <c r="E77" t="n">
         <v>0.0335</v>
       </c>
       <c r="F77" t="n">
         <v>0.0348</v>
       </c>
       <c r="G77" t="n">
         <v>0.0342</v>
       </c>
       <c r="H77" t="n">
         <v>0.0344</v>
       </c>
@@ -8827,51 +8813,51 @@
         <v>0.0331</v>
       </c>
       <c r="AC77" t="n">
         <v>0.0345</v>
       </c>
       <c r="AD77" t="n">
         <v>0.0346</v>
       </c>
       <c r="AE77" t="n">
         <v>0.0333</v>
       </c>
       <c r="AF77" t="n">
         <v>0.0327</v>
       </c>
       <c r="AG77" t="n">
         <v>0.0345</v>
       </c>
       <c r="AH77" t="n">
         <v>0.0341</v>
       </c>
       <c r="AI77" t="n">
         <v>0.0336</v>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="2" t="inlineStr">
+      <c r="A78" s="1" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B78" t="n">
         <v>0.06759999999999999</v>
       </c>
       <c r="C78" t="n">
         <v>0.0559</v>
       </c>
       <c r="D78" t="n">
         <v>0.0323</v>
       </c>
       <c r="E78" t="n">
         <v>0.0376</v>
       </c>
       <c r="F78" t="n">
         <v>0.0376</v>
       </c>
       <c r="G78" t="n">
         <v>0.0387</v>
       </c>
       <c r="H78" t="n">
         <v>0.0382</v>
       </c>
@@ -8936,51 +8922,51 @@
         <v>0.038</v>
       </c>
       <c r="AC78" t="n">
         <v>0.0371</v>
       </c>
       <c r="AD78" t="n">
         <v>0.0383</v>
       </c>
       <c r="AE78" t="n">
         <v>0.0386</v>
       </c>
       <c r="AF78" t="n">
         <v>0.0371</v>
       </c>
       <c r="AG78" t="n">
         <v>0.0367</v>
       </c>
       <c r="AH78" t="n">
         <v>0.0385</v>
       </c>
       <c r="AI78" t="n">
         <v>0.0383</v>
       </c>
     </row>
     <row r="79">
-      <c r="A79" s="2" t="inlineStr">
+      <c r="A79" s="1" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B79" t="n">
         <v>0.0667</v>
       </c>
       <c r="C79" t="n">
         <v>0.0535</v>
       </c>
       <c r="D79" t="n">
         <v>0.0462</v>
       </c>
       <c r="E79" t="n">
         <v>0.0395</v>
       </c>
       <c r="F79" t="n">
         <v>0.04</v>
       </c>
       <c r="G79" t="n">
         <v>0.0399</v>
       </c>
       <c r="H79" t="n">
         <v>0.0407</v>
       </c>
@@ -9045,51 +9031,51 @@
         <v>0.0401</v>
       </c>
       <c r="AC79" t="n">
         <v>0.0401</v>
       </c>
       <c r="AD79" t="n">
         <v>0.0393</v>
       </c>
       <c r="AE79" t="n">
         <v>0.0404</v>
       </c>
       <c r="AF79" t="n">
         <v>0.0407</v>
       </c>
       <c r="AG79" t="n">
         <v>0.0395</v>
       </c>
       <c r="AH79" t="n">
         <v>0.039</v>
       </c>
       <c r="AI79" t="n">
         <v>0.0405</v>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="2" t="inlineStr">
+      <c r="A80" s="1" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B80" t="n">
         <v>0.0762</v>
       </c>
       <c r="C80" t="n">
         <v>0.0551</v>
       </c>
       <c r="D80" t="n">
         <v>0.0448</v>
       </c>
       <c r="E80" t="n">
         <v>0.0455</v>
       </c>
       <c r="F80" t="n">
         <v>0.0456</v>
       </c>
       <c r="G80" t="n">
         <v>0.0459</v>
       </c>
       <c r="H80" t="n">
         <v>0.0455</v>
       </c>
@@ -9154,51 +9140,51 @@
         <v>0.0456</v>
       </c>
       <c r="AC80" t="n">
         <v>0.0459</v>
       </c>
       <c r="AD80" t="n">
         <v>0.0454</v>
       </c>
       <c r="AE80" t="n">
         <v>0.0452</v>
       </c>
       <c r="AF80" t="n">
         <v>0.0456</v>
       </c>
       <c r="AG80" t="n">
         <v>0.046</v>
       </c>
       <c r="AH80" t="n">
         <v>0.0457</v>
       </c>
       <c r="AI80" t="n">
         <v>0.0452</v>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="2" t="inlineStr">
+      <c r="A81" s="1" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B81" t="n">
         <v>0.08</v>
       </c>
       <c r="C81" t="n">
         <v>0.06909999999999999</v>
       </c>
       <c r="D81" t="n">
         <v>0.0462</v>
       </c>
       <c r="E81" t="n">
         <v>0.0524</v>
       </c>
       <c r="F81" t="n">
         <v>0.055</v>
       </c>
       <c r="G81" t="n">
         <v>0.0533</v>
       </c>
       <c r="H81" t="n">
         <v>0.0567</v>
       </c>
@@ -9263,51 +9249,51 @@
         <v>0.0554</v>
       </c>
       <c r="AC81" t="n">
         <v>0.0535</v>
       </c>
       <c r="AD81" t="n">
         <v>0.0545</v>
       </c>
       <c r="AE81" t="n">
         <v>0.0546</v>
       </c>
       <c r="AF81" t="n">
         <v>0.0534</v>
       </c>
       <c r="AG81" t="n">
         <v>0.0542</v>
       </c>
       <c r="AH81" t="n">
         <v>0.0559</v>
       </c>
       <c r="AI81" t="n">
         <v>0.055</v>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="2" t="inlineStr">
+      <c r="A82" s="1" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B82" t="n">
         <v>0.0444</v>
       </c>
       <c r="C82" t="n">
         <v>0.0667</v>
       </c>
       <c r="D82" t="n">
         <v>0.08400000000000001</v>
       </c>
       <c r="E82" t="n">
         <v>0.0745</v>
       </c>
       <c r="F82" t="n">
         <v>0.07099999999999999</v>
       </c>
       <c r="G82" t="n">
         <v>0.0736</v>
       </c>
       <c r="H82" t="n">
         <v>0.07240000000000001</v>
       </c>
@@ -9372,51 +9358,51 @@
         <v>0.0718</v>
       </c>
       <c r="AC82" t="n">
         <v>0.0713</v>
       </c>
       <c r="AD82" t="n">
         <v>0.0717</v>
       </c>
       <c r="AE82" t="n">
         <v>0.0743</v>
       </c>
       <c r="AF82" t="n">
         <v>0.0725</v>
       </c>
       <c r="AG82" t="n">
         <v>0.07049999999999999</v>
       </c>
       <c r="AH82" t="n">
         <v>0.0742</v>
       </c>
       <c r="AI82" t="n">
         <v>0.07489999999999999</v>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="2" t="inlineStr">
+      <c r="A83" s="1" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B83" t="n">
         <v>0.0364</v>
       </c>
       <c r="C83" t="n">
         <v>0.0857</v>
       </c>
       <c r="D83" t="n">
         <v>0.0824</v>
       </c>
       <c r="E83" t="n">
         <v>0.08550000000000001</v>
       </c>
       <c r="F83" t="n">
         <v>0.0901</v>
       </c>
       <c r="G83" t="n">
         <v>0.0851</v>
       </c>
       <c r="H83" t="n">
         <v>0.0887</v>
       </c>
@@ -9481,51 +9467,51 @@
         <v>0.0876</v>
       </c>
       <c r="AC83" t="n">
         <v>0.0867</v>
       </c>
       <c r="AD83" t="n">
         <v>0.0883</v>
       </c>
       <c r="AE83" t="n">
         <v>0.0862</v>
       </c>
       <c r="AF83" t="n">
         <v>0.08799999999999999</v>
       </c>
       <c r="AG83" t="n">
         <v>0.08749999999999999</v>
       </c>
       <c r="AH83" t="n">
         <v>0.08550000000000001</v>
       </c>
       <c r="AI83" t="n">
         <v>0.08740000000000001</v>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="2" t="inlineStr">
+      <c r="A84" s="1" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B84" t="n">
         <v>0.0426</v>
       </c>
       <c r="C84" t="n">
         <v>0.0655</v>
       </c>
       <c r="D84" t="n">
         <v>0.105</v>
       </c>
       <c r="E84" t="n">
         <v>0.0859</v>
       </c>
       <c r="F84" t="n">
         <v>0.0864</v>
       </c>
       <c r="G84" t="n">
         <v>0.0885</v>
       </c>
       <c r="H84" t="n">
         <v>0.0854</v>
       </c>
@@ -9590,51 +9576,51 @@
         <v>0.0858</v>
       </c>
       <c r="AC84" t="n">
         <v>0.08740000000000001</v>
       </c>
       <c r="AD84" t="n">
         <v>0.0872</v>
       </c>
       <c r="AE84" t="n">
         <v>0.0881</v>
       </c>
       <c r="AF84" t="n">
         <v>0.08649999999999999</v>
       </c>
       <c r="AG84" t="n">
         <v>0.0878</v>
       </c>
       <c r="AH84" t="n">
         <v>0.08840000000000001</v>
       </c>
       <c r="AI84" t="n">
         <v>0.0876</v>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="2" t="inlineStr">
+      <c r="A85" s="1" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B85" t="n">
         <v>0.0526</v>
       </c>
       <c r="C85" t="n">
         <v>0.08</v>
       </c>
       <c r="D85" t="n">
         <v>0.09130000000000001</v>
       </c>
       <c r="E85" t="n">
         <v>0.1089</v>
       </c>
       <c r="F85" t="n">
         <v>0.1176</v>
       </c>
       <c r="G85" t="n">
         <v>0.116</v>
       </c>
       <c r="H85" t="n">
         <v>0.1229</v>
       </c>
@@ -9699,51 +9685,51 @@
         <v>0.1103</v>
       </c>
       <c r="AC85" t="n">
         <v>0.1128</v>
       </c>
       <c r="AD85" t="n">
         <v>0.1176</v>
       </c>
       <c r="AE85" t="n">
         <v>0.1178</v>
       </c>
       <c r="AF85" t="n">
         <v>0.1238</v>
       </c>
       <c r="AG85" t="n">
         <v>0.1142</v>
       </c>
       <c r="AH85" t="n">
         <v>0.1159</v>
       </c>
       <c r="AI85" t="n">
         <v>0.1221</v>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="2" t="inlineStr">
+      <c r="A86" s="1" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B86" t="n">
         <v>0.0455</v>
       </c>
       <c r="C86" t="n">
         <v>0.1059</v>
       </c>
       <c r="D86" t="n">
         <v>0.1024</v>
       </c>
       <c r="E86" t="n">
         <v>0.1135</v>
       </c>
       <c r="F86" t="n">
         <v>0.1181</v>
       </c>
       <c r="G86" t="n">
         <v>0.1224</v>
       </c>
       <c r="H86" t="n">
         <v>0.1146</v>
       </c>
@@ -9808,51 +9794,51 @@
         <v>0.119</v>
       </c>
       <c r="AC86" t="n">
         <v>0.1158</v>
       </c>
       <c r="AD86" t="n">
         <v>0.1187</v>
       </c>
       <c r="AE86" t="n">
         <v>0.1198</v>
       </c>
       <c r="AF86" t="n">
         <v>0.1179</v>
       </c>
       <c r="AG86" t="n">
         <v>0.1138</v>
       </c>
       <c r="AH86" t="n">
         <v>0.1167</v>
       </c>
       <c r="AI86" t="n">
         <v>0.1179</v>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="2" t="inlineStr">
+      <c r="A87" s="1" t="inlineStr">
         <is>
           <t>85+</t>
         </is>
       </c>
       <c r="B87" t="n">
         <v>0.1198</v>
       </c>
       <c r="C87" t="n">
         <v>0.1701</v>
       </c>
       <c r="D87" t="n">
         <v>0.1189</v>
       </c>
       <c r="E87" t="n">
         <v>0.1074</v>
       </c>
       <c r="F87" t="n">
         <v>0.1078</v>
       </c>
       <c r="G87" t="n">
         <v>0.108</v>
       </c>
       <c r="H87" t="n">
         <v>0.1093</v>
       </c>
@@ -9917,51 +9903,51 @@
         <v>0.1121</v>
       </c>
       <c r="AC87" t="n">
         <v>0.1121</v>
       </c>
       <c r="AD87" t="n">
         <v>0.1116</v>
       </c>
       <c r="AE87" t="n">
         <v>0.1117</v>
       </c>
       <c r="AF87" t="n">
         <v>0.1119</v>
       </c>
       <c r="AG87" t="n">
         <v>0.1119</v>
       </c>
       <c r="AH87" t="n">
         <v>0.1116</v>
       </c>
       <c r="AI87" t="n">
         <v>0.1114</v>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="2" t="inlineStr">
+      <c r="A88" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B88" t="n">
         <v>0.0128</v>
       </c>
       <c r="C88" t="n">
         <v>0.0154</v>
       </c>
       <c r="D88" t="n">
         <v>0.0133</v>
       </c>
       <c r="E88" t="n">
         <v>0.0131</v>
       </c>
       <c r="F88" t="n">
         <v>0.0136</v>
       </c>
       <c r="G88" t="n">
         <v>0.0139</v>
       </c>
       <c r="H88" t="n">
         <v>0.0145</v>
       </c>