--- v0 (2026-01-21)
+++ v1 (2026-04-25)
@@ -11,96 +11,82 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -434,1502 +420,1502 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AJ13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="inlineStr">
+      <c r="A1" t="inlineStr">
         <is>
           <t>Small Area</t>
         </is>
       </c>
-      <c r="B1" s="1" t="n">
+      <c r="B1" t="n">
         <v>2020</v>
       </c>
-      <c r="C1" s="1" t="n">
+      <c r="C1" t="n">
         <v>2021</v>
       </c>
-      <c r="D1" s="1" t="n">
+      <c r="D1" t="n">
         <v>2022</v>
       </c>
-      <c r="E1" s="1" t="n">
+      <c r="E1" t="n">
         <v>2023</v>
       </c>
-      <c r="F1" s="1" t="n">
+      <c r="F1" t="n">
         <v>2024</v>
       </c>
-      <c r="G1" s="1" t="n">
+      <c r="G1" t="n">
         <v>2025</v>
       </c>
-      <c r="H1" s="1" t="n">
+      <c r="H1" t="n">
         <v>2026</v>
       </c>
-      <c r="I1" s="1" t="n">
+      <c r="I1" t="n">
         <v>2027</v>
       </c>
-      <c r="J1" s="1" t="n">
+      <c r="J1" t="n">
         <v>2028</v>
       </c>
-      <c r="K1" s="1" t="n">
+      <c r="K1" t="n">
         <v>2029</v>
       </c>
-      <c r="L1" s="1" t="n">
+      <c r="L1" t="n">
         <v>2030</v>
       </c>
-      <c r="M1" s="1" t="n">
+      <c r="M1" t="n">
         <v>2031</v>
       </c>
-      <c r="N1" s="1" t="n">
+      <c r="N1" t="n">
         <v>2032</v>
       </c>
-      <c r="O1" s="1" t="n">
+      <c r="O1" t="n">
         <v>2033</v>
       </c>
-      <c r="P1" s="1" t="n">
+      <c r="P1" t="n">
         <v>2034</v>
       </c>
-      <c r="Q1" s="1" t="n">
+      <c r="Q1" t="n">
         <v>2035</v>
       </c>
-      <c r="R1" s="1" t="n">
+      <c r="R1" t="n">
         <v>2036</v>
       </c>
-      <c r="S1" s="1" t="n">
+      <c r="S1" t="n">
         <v>2037</v>
       </c>
-      <c r="T1" s="1" t="n">
+      <c r="T1" t="n">
         <v>2038</v>
       </c>
-      <c r="U1" s="1" t="n">
+      <c r="U1" t="n">
         <v>2039</v>
       </c>
-      <c r="V1" s="1" t="n">
+      <c r="V1" t="n">
         <v>2040</v>
       </c>
-      <c r="W1" s="1" t="n">
+      <c r="W1" t="n">
         <v>2041</v>
       </c>
-      <c r="X1" s="1" t="n">
+      <c r="X1" t="n">
         <v>2042</v>
       </c>
-      <c r="Y1" s="1" t="n">
+      <c r="Y1" t="n">
         <v>2043</v>
       </c>
-      <c r="Z1" s="1" t="n">
+      <c r="Z1" t="n">
         <v>2044</v>
       </c>
-      <c r="AA1" s="1" t="n">
+      <c r="AA1" t="n">
         <v>2045</v>
       </c>
-      <c r="AB1" s="1" t="n">
+      <c r="AB1" t="n">
         <v>2046</v>
       </c>
-      <c r="AC1" s="1" t="n">
+      <c r="AC1" t="n">
         <v>2047</v>
       </c>
-      <c r="AD1" s="1" t="n">
+      <c r="AD1" t="n">
         <v>2048</v>
       </c>
-      <c r="AE1" s="1" t="n">
+      <c r="AE1" t="n">
         <v>2049</v>
       </c>
-      <c r="AF1" s="1" t="n">
+      <c r="AF1" t="n">
         <v>2050</v>
       </c>
-      <c r="AG1" s="1" t="n">
+      <c r="AG1" t="n">
         <v>2051</v>
       </c>
-      <c r="AH1" s="1" t="n">
+      <c r="AH1" t="n">
         <v>2052</v>
       </c>
-      <c r="AI1" s="1" t="n">
+      <c r="AI1" t="n">
         <v>2053</v>
       </c>
-      <c r="AJ1" s="1" t="n">
+      <c r="AJ1" t="n">
         <v>2054</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="inlineStr">
+      <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Altona - Seaholme</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>13858.26</v>
       </c>
       <c r="C2" t="n">
         <v>13635.77</v>
       </c>
       <c r="D2" t="n">
         <v>13708.85</v>
       </c>
       <c r="E2" t="n">
         <v>13880.32</v>
       </c>
       <c r="F2" t="n">
         <v>14211.83</v>
       </c>
       <c r="G2" t="n">
-        <v>14337.23</v>
+        <v>14337.22</v>
       </c>
       <c r="H2" t="n">
-        <v>14525.1</v>
+        <v>14540.27</v>
       </c>
       <c r="I2" t="n">
-        <v>14659.8</v>
+        <v>14703.74</v>
       </c>
       <c r="J2" t="n">
-        <v>15042.05</v>
+        <v>15114.43</v>
       </c>
       <c r="K2" t="n">
-        <v>15181.57</v>
+        <v>15276.3</v>
       </c>
       <c r="L2" t="n">
-        <v>14586.46</v>
+        <v>14623.28</v>
       </c>
       <c r="M2" t="n">
-        <v>14657.09</v>
+        <v>14700.22</v>
       </c>
       <c r="N2" t="n">
-        <v>14727.72</v>
+        <v>14777.15</v>
       </c>
       <c r="O2" t="n">
-        <v>14798.35</v>
+        <v>14854.09</v>
       </c>
       <c r="P2" t="n">
-        <v>14868.99</v>
+        <v>14931.03</v>
       </c>
       <c r="Q2" t="n">
-        <v>14939.62</v>
+        <v>15007.97</v>
       </c>
       <c r="R2" t="n">
-        <v>15010.25</v>
+        <v>15084.9</v>
       </c>
       <c r="S2" t="n">
-        <v>15080.88</v>
+        <v>15161.84</v>
       </c>
       <c r="T2" t="n">
-        <v>15151.51</v>
+        <v>15238.78</v>
       </c>
       <c r="U2" t="n">
-        <v>15222.14</v>
+        <v>15315.72</v>
       </c>
       <c r="V2" t="n">
-        <v>15292.77</v>
+        <v>15392.66</v>
       </c>
       <c r="W2" t="n">
-        <v>15363.4</v>
+        <v>15469.59</v>
       </c>
       <c r="X2" t="n">
-        <v>15434.04</v>
+        <v>15546.53</v>
       </c>
       <c r="Y2" t="n">
-        <v>15504.67</v>
+        <v>15623.47</v>
       </c>
       <c r="Z2" t="n">
-        <v>15575.3</v>
+        <v>15700.41</v>
       </c>
       <c r="AA2" t="n">
-        <v>15645.93</v>
+        <v>15777.34</v>
       </c>
       <c r="AB2" t="n">
-        <v>15716.56</v>
+        <v>15854.28</v>
       </c>
       <c r="AC2" t="n">
-        <v>15787.19</v>
+        <v>15931.22</v>
       </c>
       <c r="AD2" t="n">
-        <v>15857.82</v>
+        <v>16008.16</v>
       </c>
       <c r="AE2" t="n">
-        <v>15928.46</v>
+        <v>16085.09</v>
       </c>
       <c r="AF2" t="n">
-        <v>15999.09</v>
+        <v>16162.03</v>
       </c>
       <c r="AG2" t="n">
-        <v>16069.72</v>
+        <v>16238.97</v>
       </c>
       <c r="AH2" t="n">
-        <v>16140.35</v>
+        <v>16315.91</v>
       </c>
       <c r="AI2" t="n">
-        <v>16210.98</v>
+        <v>16392.85</v>
       </c>
       <c r="AJ2" t="n">
-        <v>16281.61</v>
+        <v>16469.78</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Altona Meadows</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>19473.42</v>
       </c>
       <c r="C3" t="n">
         <v>18634.53</v>
       </c>
       <c r="D3" t="n">
         <v>18334.64</v>
       </c>
       <c r="E3" t="n">
         <v>18619.62</v>
       </c>
       <c r="F3" t="n">
         <v>18767.38</v>
       </c>
       <c r="G3" t="n">
-        <v>18808.29</v>
+        <v>18808.3</v>
       </c>
       <c r="H3" t="n">
-        <v>18899.04</v>
+        <v>18910.83</v>
       </c>
       <c r="I3" t="n">
-        <v>18987.92</v>
+        <v>19011.56</v>
       </c>
       <c r="J3" t="n">
-        <v>19091.41</v>
+        <v>19126.87</v>
       </c>
       <c r="K3" t="n">
-        <v>19187.56</v>
+        <v>19227.48</v>
       </c>
       <c r="L3" t="n">
-        <v>19283.7</v>
+        <v>19328.1</v>
       </c>
       <c r="M3" t="n">
-        <v>19379.85</v>
+        <v>19428.71</v>
       </c>
       <c r="N3" t="n">
-        <v>19476</v>
+        <v>19529.32</v>
       </c>
       <c r="O3" t="n">
-        <v>19572.14</v>
+        <v>19629.94</v>
       </c>
       <c r="P3" t="n">
-        <v>19668.29</v>
+        <v>19730.55</v>
       </c>
       <c r="Q3" t="n">
-        <v>19764.44</v>
+        <v>19831.17</v>
       </c>
       <c r="R3" t="n">
-        <v>19860.58</v>
+        <v>19931.78</v>
       </c>
       <c r="S3" t="n">
-        <v>19956.73</v>
+        <v>20032.39</v>
       </c>
       <c r="T3" t="n">
-        <v>20052.88</v>
+        <v>20133.01</v>
       </c>
       <c r="U3" t="n">
-        <v>20149.02</v>
+        <v>20233.62</v>
       </c>
       <c r="V3" t="n">
-        <v>20245.17</v>
+        <v>20334.24</v>
       </c>
       <c r="W3" t="n">
-        <v>20341.32</v>
+        <v>20434.85</v>
       </c>
       <c r="X3" t="n">
-        <v>20437.46</v>
+        <v>20535.47</v>
       </c>
       <c r="Y3" t="n">
-        <v>20533.61</v>
+        <v>20636.08</v>
       </c>
       <c r="Z3" t="n">
-        <v>20629.76</v>
+        <v>20736.69</v>
       </c>
       <c r="AA3" t="n">
-        <v>20725.9</v>
+        <v>20837.31</v>
       </c>
       <c r="AB3" t="n">
-        <v>20822.05</v>
+        <v>20937.92</v>
       </c>
       <c r="AC3" t="n">
-        <v>20918.2</v>
+        <v>21038.54</v>
       </c>
       <c r="AD3" t="n">
-        <v>21014.34</v>
+        <v>21139.15</v>
       </c>
       <c r="AE3" t="n">
-        <v>21110.49</v>
+        <v>21239.76</v>
       </c>
       <c r="AF3" t="n">
-        <v>21206.64</v>
+        <v>21340.38</v>
       </c>
       <c r="AG3" t="n">
-        <v>21302.78</v>
+        <v>21440.99</v>
       </c>
       <c r="AH3" t="n">
-        <v>21398.93</v>
+        <v>21541.61</v>
       </c>
       <c r="AI3" t="n">
-        <v>21495.08</v>
+        <v>21642.22</v>
       </c>
       <c r="AJ3" t="n">
-        <v>21591.22</v>
+        <v>21742.84</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Altona North</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>13499.26</v>
       </c>
       <c r="C4" t="n">
         <v>13213.9</v>
       </c>
       <c r="D4" t="n">
         <v>13177.34</v>
       </c>
       <c r="E4" t="n">
         <v>13450.84</v>
       </c>
       <c r="F4" t="n">
         <v>13838.72</v>
       </c>
       <c r="G4" t="n">
-        <v>13889.67</v>
+        <v>13889.43</v>
       </c>
       <c r="H4" t="n">
-        <v>14242.92</v>
+        <v>14262.67</v>
       </c>
       <c r="I4" t="n">
-        <v>14866.69</v>
+        <v>14956.86</v>
       </c>
       <c r="J4" t="n">
-        <v>15439.16</v>
+        <v>15599.3</v>
       </c>
       <c r="K4" t="n">
-        <v>15981.58</v>
+        <v>16143.46</v>
       </c>
       <c r="L4" t="n">
-        <v>16342.64</v>
+        <v>16506.26</v>
       </c>
       <c r="M4" t="n">
-        <v>17203.7</v>
+        <v>17369.05</v>
       </c>
       <c r="N4" t="n">
-        <v>16933.03</v>
+        <v>17100.13</v>
       </c>
       <c r="O4" t="n">
-        <v>16862.36</v>
+        <v>17031.2</v>
       </c>
       <c r="P4" t="n">
-        <v>16871.63</v>
+        <v>17053.37</v>
       </c>
       <c r="Q4" t="n">
-        <v>16637.45</v>
+        <v>16839.39</v>
       </c>
       <c r="R4" t="n">
-        <v>16403.27</v>
+        <v>16625.4</v>
       </c>
       <c r="S4" t="n">
-        <v>16169.09</v>
+        <v>16411.41</v>
       </c>
       <c r="T4" t="n">
-        <v>15934.91</v>
+        <v>16197.42</v>
       </c>
       <c r="U4" t="n">
-        <v>15700.73</v>
+        <v>15983.44</v>
       </c>
       <c r="V4" t="n">
-        <v>15466.55</v>
+        <v>15769.45</v>
       </c>
       <c r="W4" t="n">
-        <v>15232.37</v>
+        <v>15555.46</v>
       </c>
       <c r="X4" t="n">
-        <v>14998.19</v>
+        <v>15341.47</v>
       </c>
       <c r="Y4" t="n">
-        <v>14764.01</v>
+        <v>15127.49</v>
       </c>
       <c r="Z4" t="n">
-        <v>14529.84</v>
+        <v>14913.5</v>
       </c>
       <c r="AA4" t="n">
-        <v>14295.66</v>
+        <v>14699.51</v>
       </c>
       <c r="AB4" t="n">
-        <v>14061.48</v>
+        <v>14485.52</v>
       </c>
       <c r="AC4" t="n">
-        <v>13827.3</v>
+        <v>14271.54</v>
       </c>
       <c r="AD4" t="n">
-        <v>13593.12</v>
+        <v>14057.55</v>
       </c>
       <c r="AE4" t="n">
-        <v>13358.94</v>
+        <v>13843.56</v>
       </c>
       <c r="AF4" t="n">
-        <v>13124.76</v>
+        <v>13629.57</v>
       </c>
       <c r="AG4" t="n">
-        <v>12890.58</v>
+        <v>13415.59</v>
       </c>
       <c r="AH4" t="n">
-        <v>12656.4</v>
+        <v>13201.6</v>
       </c>
       <c r="AI4" t="n">
-        <v>12422.22</v>
+        <v>12987.61</v>
       </c>
       <c r="AJ4" t="n">
-        <v>12188.04</v>
+        <v>12773.62</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Averton Industrial</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>31.78</v>
       </c>
       <c r="C5" t="n">
         <v>30.94</v>
       </c>
       <c r="D5" t="n">
         <v>30.97</v>
       </c>
       <c r="E5" t="n">
         <v>31.44</v>
       </c>
       <c r="F5" t="n">
         <v>32.11</v>
       </c>
       <c r="G5" t="n">
         <v>32.16</v>
       </c>
       <c r="H5" t="n">
-        <v>32.18</v>
+        <v>32.2</v>
       </c>
       <c r="I5" t="n">
-        <v>32.21</v>
+        <v>32.25</v>
       </c>
       <c r="J5" t="n">
-        <v>32.24</v>
+        <v>32.3</v>
       </c>
       <c r="K5" t="n">
-        <v>32.27</v>
+        <v>32.35</v>
       </c>
       <c r="L5" t="n">
-        <v>32.3</v>
+        <v>32.39</v>
       </c>
       <c r="M5" t="n">
-        <v>32.33</v>
+        <v>32.44</v>
       </c>
       <c r="N5" t="n">
-        <v>32.35</v>
+        <v>32.49</v>
       </c>
       <c r="O5" t="n">
-        <v>32.38</v>
+        <v>32.53</v>
       </c>
       <c r="P5" t="n">
-        <v>32.41</v>
+        <v>32.58</v>
       </c>
       <c r="Q5" t="n">
-        <v>32.44</v>
+        <v>32.62</v>
       </c>
       <c r="R5" t="n">
-        <v>32.47</v>
+        <v>32.67</v>
       </c>
       <c r="S5" t="n">
-        <v>32.5</v>
+        <v>32.71</v>
       </c>
       <c r="T5" t="n">
-        <v>32.53</v>
+        <v>32.76</v>
       </c>
       <c r="U5" t="n">
-        <v>32.55</v>
+        <v>32.8</v>
       </c>
       <c r="V5" t="n">
-        <v>32.58</v>
+        <v>32.85</v>
       </c>
       <c r="W5" t="n">
-        <v>32.61</v>
+        <v>32.89</v>
       </c>
       <c r="X5" t="n">
-        <v>32.64</v>
+        <v>32.94</v>
       </c>
       <c r="Y5" t="n">
-        <v>32.67</v>
+        <v>32.98</v>
       </c>
       <c r="Z5" t="n">
-        <v>32.7</v>
+        <v>33.03</v>
       </c>
       <c r="AA5" t="n">
-        <v>32.73</v>
+        <v>33.07</v>
       </c>
       <c r="AB5" t="n">
-        <v>32.76</v>
+        <v>33.12</v>
       </c>
       <c r="AC5" t="n">
-        <v>32.78</v>
+        <v>33.17</v>
       </c>
       <c r="AD5" t="n">
-        <v>32.81</v>
+        <v>33.21</v>
       </c>
       <c r="AE5" t="n">
-        <v>32.84</v>
+        <v>33.26</v>
       </c>
       <c r="AF5" t="n">
-        <v>32.87</v>
+        <v>33.3</v>
       </c>
       <c r="AG5" t="n">
-        <v>32.9</v>
+        <v>33.35</v>
       </c>
       <c r="AH5" t="n">
-        <v>32.93</v>
+        <v>33.39</v>
       </c>
       <c r="AI5" t="n">
-        <v>32.96</v>
+        <v>33.44</v>
       </c>
       <c r="AJ5" t="n">
-        <v>32.98</v>
+        <v>33.48</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Brooklyn</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2018</v>
       </c>
       <c r="C6" t="n">
         <v>1988</v>
       </c>
       <c r="D6" t="n">
         <v>2011</v>
       </c>
       <c r="E6" t="n">
         <v>2058</v>
       </c>
       <c r="F6" t="n">
         <v>2195</v>
       </c>
       <c r="G6" t="n">
-        <v>2231.55</v>
+        <v>2231.53</v>
       </c>
       <c r="H6" t="n">
-        <v>2250.88</v>
+        <v>2250.78</v>
       </c>
       <c r="I6" t="n">
-        <v>2274.07</v>
+        <v>2287.41</v>
       </c>
       <c r="J6" t="n">
-        <v>2299.21</v>
+        <v>2325.93</v>
       </c>
       <c r="K6" t="n">
-        <v>2320.47</v>
+        <v>2337.62</v>
       </c>
       <c r="L6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="M6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="N6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="O6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="P6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="Q6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="R6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="S6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="T6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="U6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="V6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="W6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="X6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="Y6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="Z6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AA6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AB6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AC6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AD6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AE6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AF6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AG6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AH6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AI6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
       <c r="AJ6" t="n">
-        <v>2337.61</v>
+        <v>2337.62</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Laverton</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>5123.48</v>
       </c>
       <c r="C7" t="n">
         <v>4834.95</v>
       </c>
       <c r="D7" t="n">
         <v>4890.7</v>
       </c>
       <c r="E7" t="n">
         <v>5186.57</v>
       </c>
       <c r="F7" t="n">
         <v>5282.77</v>
       </c>
       <c r="G7" t="n">
-        <v>5374.23</v>
+        <v>5374.17</v>
       </c>
       <c r="H7" t="n">
-        <v>5416.48</v>
+        <v>5416.33</v>
       </c>
       <c r="I7" t="n">
-        <v>5481.62</v>
+        <v>5508.73</v>
       </c>
       <c r="J7" t="n">
-        <v>5554.49</v>
+        <v>5608.75</v>
       </c>
       <c r="K7" t="n">
-        <v>5619.68</v>
+        <v>5685.9</v>
       </c>
       <c r="L7" t="n">
-        <v>5684.88</v>
+        <v>5763.06</v>
       </c>
       <c r="M7" t="n">
-        <v>5750.07</v>
+        <v>5840.21</v>
       </c>
       <c r="N7" t="n">
-        <v>5815.26</v>
+        <v>5917.36</v>
       </c>
       <c r="O7" t="n">
-        <v>5880.45</v>
+        <v>5994.52</v>
       </c>
       <c r="P7" t="n">
-        <v>5945.64</v>
+        <v>6071.67</v>
       </c>
       <c r="Q7" t="n">
-        <v>6010.83</v>
+        <v>6148.83</v>
       </c>
       <c r="R7" t="n">
-        <v>6076.03</v>
+        <v>6225.98</v>
       </c>
       <c r="S7" t="n">
-        <v>6141.22</v>
+        <v>6303.14</v>
       </c>
       <c r="T7" t="n">
-        <v>6206.41</v>
+        <v>6380.29</v>
       </c>
       <c r="U7" t="n">
-        <v>6271.6</v>
+        <v>6457.45</v>
       </c>
       <c r="V7" t="n">
-        <v>6336.79</v>
+        <v>6534.6</v>
       </c>
       <c r="W7" t="n">
-        <v>6401.98</v>
+        <v>6611.76</v>
       </c>
       <c r="X7" t="n">
-        <v>6467.17</v>
+        <v>6688.91</v>
       </c>
       <c r="Y7" t="n">
-        <v>6532.37</v>
+        <v>6766.06</v>
       </c>
       <c r="Z7" t="n">
-        <v>6597.56</v>
+        <v>6843.22</v>
       </c>
       <c r="AA7" t="n">
-        <v>6662.75</v>
+        <v>6920.37</v>
       </c>
       <c r="AB7" t="n">
-        <v>6727.94</v>
+        <v>6997.53</v>
       </c>
       <c r="AC7" t="n">
-        <v>6793.13</v>
+        <v>7074.68</v>
       </c>
       <c r="AD7" t="n">
-        <v>6858.32</v>
+        <v>7151.84</v>
       </c>
       <c r="AE7" t="n">
-        <v>6923.52</v>
+        <v>7228.99</v>
       </c>
       <c r="AF7" t="n">
-        <v>6988.71</v>
+        <v>7306.15</v>
       </c>
       <c r="AG7" t="n">
-        <v>7053.9</v>
+        <v>7383.3</v>
       </c>
       <c r="AH7" t="n">
-        <v>7119.09</v>
+        <v>7460.45</v>
       </c>
       <c r="AI7" t="n">
-        <v>7184.28</v>
+        <v>7537.61</v>
       </c>
       <c r="AJ7" t="n">
-        <v>7249.47</v>
+        <v>7614.76</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Newport</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>14045.71</v>
       </c>
       <c r="C8" t="n">
         <v>13695.88</v>
       </c>
       <c r="D8" t="n">
         <v>13706.62</v>
       </c>
       <c r="E8" t="n">
         <v>14103.27</v>
       </c>
       <c r="F8" t="n">
         <v>14077.13</v>
       </c>
       <c r="G8" t="n">
-        <v>14167.89</v>
+        <v>14167.77</v>
       </c>
       <c r="H8" t="n">
-        <v>14254.61</v>
+        <v>14257.36</v>
       </c>
       <c r="I8" t="n">
-        <v>14342.78</v>
+        <v>14355.7</v>
       </c>
       <c r="J8" t="n">
-        <v>14442.09</v>
+        <v>14465.04</v>
       </c>
       <c r="K8" t="n">
-        <v>14537.51</v>
+        <v>14553.71</v>
       </c>
       <c r="L8" t="n">
-        <v>14632.94</v>
+        <v>14642.38</v>
       </c>
       <c r="M8" t="n">
-        <v>14728.36</v>
+        <v>14731.04</v>
       </c>
       <c r="N8" t="n">
-        <v>14823.79</v>
+        <v>14819.71</v>
       </c>
       <c r="O8" t="n">
-        <v>14919.22</v>
+        <v>14908.38</v>
       </c>
       <c r="P8" t="n">
-        <v>15014.64</v>
+        <v>14997.05</v>
       </c>
       <c r="Q8" t="n">
-        <v>15110.07</v>
+        <v>15085.72</v>
       </c>
       <c r="R8" t="n">
-        <v>15205.49</v>
+        <v>15174.39</v>
       </c>
       <c r="S8" t="n">
-        <v>15300.92</v>
+        <v>15263.05</v>
       </c>
       <c r="T8" t="n">
-        <v>15396.34</v>
+        <v>15351.72</v>
       </c>
       <c r="U8" t="n">
-        <v>15491.77</v>
+        <v>15440.39</v>
       </c>
       <c r="V8" t="n">
-        <v>15587.2</v>
+        <v>15529.06</v>
       </c>
       <c r="W8" t="n">
-        <v>15682.62</v>
+        <v>15617.73</v>
       </c>
       <c r="X8" t="n">
-        <v>15778.05</v>
+        <v>15706.4</v>
       </c>
       <c r="Y8" t="n">
-        <v>15873.47</v>
+        <v>15795.06</v>
       </c>
       <c r="Z8" t="n">
-        <v>15968.9</v>
+        <v>15883.73</v>
       </c>
       <c r="AA8" t="n">
-        <v>16064.32</v>
+        <v>15972.4</v>
       </c>
       <c r="AB8" t="n">
-        <v>16159.75</v>
+        <v>16061.07</v>
       </c>
       <c r="AC8" t="n">
-        <v>16255.18</v>
+        <v>16149.74</v>
       </c>
       <c r="AD8" t="n">
-        <v>16350.6</v>
+        <v>16238.41</v>
       </c>
       <c r="AE8" t="n">
-        <v>16446.03</v>
+        <v>16327.08</v>
       </c>
       <c r="AF8" t="n">
-        <v>16541.45</v>
+        <v>16415.74</v>
       </c>
       <c r="AG8" t="n">
-        <v>16636.88</v>
+        <v>16504.41</v>
       </c>
       <c r="AH8" t="n">
-        <v>16732.3</v>
+        <v>16593.08</v>
       </c>
       <c r="AI8" t="n">
-        <v>16827.73</v>
+        <v>16681.75</v>
       </c>
       <c r="AJ8" t="n">
-        <v>16923.16</v>
+        <v>16770.42</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Seabrook</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>5250</v>
       </c>
       <c r="C9" t="n">
         <v>4999</v>
       </c>
       <c r="D9" t="n">
         <v>4867</v>
       </c>
       <c r="E9" t="n">
         <v>4925</v>
       </c>
       <c r="F9" t="n">
         <v>4963</v>
       </c>
       <c r="G9" t="n">
-        <v>4971.07</v>
+        <v>4971.08</v>
       </c>
       <c r="H9" t="n">
-        <v>4976.46</v>
+        <v>4971.08</v>
       </c>
       <c r="I9" t="n">
-        <v>4985.27</v>
+        <v>4974.51</v>
       </c>
       <c r="J9" t="n">
-        <v>4990.65</v>
+        <v>4974.51</v>
       </c>
       <c r="K9" t="n">
-        <v>4996.03</v>
+        <v>4974.51</v>
       </c>
       <c r="L9" t="n">
-        <v>5001.41</v>
+        <v>4974.51</v>
       </c>
       <c r="M9" t="n">
-        <v>5006.8</v>
+        <v>4974.51</v>
       </c>
       <c r="N9" t="n">
-        <v>5012.18</v>
+        <v>4974.51</v>
       </c>
       <c r="O9" t="n">
-        <v>5017.56</v>
+        <v>4974.51</v>
       </c>
       <c r="P9" t="n">
-        <v>5022.94</v>
+        <v>4974.51</v>
       </c>
       <c r="Q9" t="n">
-        <v>5028.32</v>
+        <v>4974.51</v>
       </c>
       <c r="R9" t="n">
-        <v>5033.7</v>
+        <v>4974.51</v>
       </c>
       <c r="S9" t="n">
-        <v>5039.08</v>
+        <v>4974.51</v>
       </c>
       <c r="T9" t="n">
-        <v>5044.46</v>
+        <v>4974.51</v>
       </c>
       <c r="U9" t="n">
-        <v>5049.84</v>
+        <v>4974.51</v>
       </c>
       <c r="V9" t="n">
-        <v>5055.23</v>
+        <v>4974.51</v>
       </c>
       <c r="W9" t="n">
-        <v>5060.61</v>
+        <v>4974.51</v>
       </c>
       <c r="X9" t="n">
-        <v>5065.99</v>
+        <v>4974.51</v>
       </c>
       <c r="Y9" t="n">
-        <v>5071.37</v>
+        <v>4974.51</v>
       </c>
       <c r="Z9" t="n">
-        <v>5076.75</v>
+        <v>4974.51</v>
       </c>
       <c r="AA9" t="n">
-        <v>5082.13</v>
+        <v>4974.51</v>
       </c>
       <c r="AB9" t="n">
-        <v>5087.51</v>
+        <v>4974.51</v>
       </c>
       <c r="AC9" t="n">
-        <v>5092.89</v>
+        <v>4974.51</v>
       </c>
       <c r="AD9" t="n">
-        <v>5098.27</v>
+        <v>4974.51</v>
       </c>
       <c r="AE9" t="n">
-        <v>5103.66</v>
+        <v>4974.51</v>
       </c>
       <c r="AF9" t="n">
-        <v>5109.04</v>
+        <v>4974.51</v>
       </c>
       <c r="AG9" t="n">
-        <v>5114.42</v>
+        <v>4974.51</v>
       </c>
       <c r="AH9" t="n">
-        <v>5119.8</v>
+        <v>4974.51</v>
       </c>
       <c r="AI9" t="n">
-        <v>5125.18</v>
+        <v>4974.51</v>
       </c>
       <c r="AJ9" t="n">
-        <v>5130.56</v>
+        <v>4974.51</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Spotswood - South Kingsville</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>5116</v>
       </c>
       <c r="C10" t="n">
         <v>5040</v>
       </c>
       <c r="D10" t="n">
         <v>5011</v>
       </c>
       <c r="E10" t="n">
         <v>5129</v>
       </c>
       <c r="F10" t="n">
         <v>5615</v>
       </c>
       <c r="G10" t="n">
-        <v>5974.45</v>
+        <v>5974.32</v>
       </c>
       <c r="H10" t="n">
-        <v>6009.69</v>
+        <v>6011.82</v>
       </c>
       <c r="I10" t="n">
-        <v>6101.13</v>
+        <v>6572.09</v>
       </c>
       <c r="J10" t="n">
-        <v>6635.38</v>
+        <v>7575.08</v>
       </c>
       <c r="K10" t="n">
-        <v>7169.63</v>
+        <v>8125.1</v>
       </c>
       <c r="L10" t="n">
-        <v>7703.88</v>
+        <v>8675.110000000001</v>
       </c>
       <c r="M10" t="n">
-        <v>8238.129999999999</v>
+        <v>9225.129999999999</v>
       </c>
       <c r="N10" t="n">
-        <v>8772.389999999999</v>
+        <v>9775.15</v>
       </c>
       <c r="O10" t="n">
-        <v>9306.639999999999</v>
+        <v>10325.16</v>
       </c>
       <c r="P10" t="n">
-        <v>9840.889999999999</v>
+        <v>10875.18</v>
       </c>
       <c r="Q10" t="n">
-        <v>10375.14</v>
+        <v>11425.2</v>
       </c>
       <c r="R10" t="n">
-        <v>10909.39</v>
+        <v>11975.22</v>
       </c>
       <c r="S10" t="n">
-        <v>11443.64</v>
+        <v>12525.23</v>
       </c>
       <c r="T10" t="n">
-        <v>11977.9</v>
+        <v>13075.25</v>
       </c>
       <c r="U10" t="n">
-        <v>12512.15</v>
+        <v>13625.27</v>
       </c>
       <c r="V10" t="n">
-        <v>13046.4</v>
+        <v>14175.28</v>
       </c>
       <c r="W10" t="n">
-        <v>13580.65</v>
+        <v>14725.3</v>
       </c>
       <c r="X10" t="n">
-        <v>14114.9</v>
+        <v>15275.32</v>
       </c>
       <c r="Y10" t="n">
-        <v>14649.15</v>
+        <v>15825.34</v>
       </c>
       <c r="Z10" t="n">
-        <v>15183.4</v>
+        <v>16375.35</v>
       </c>
       <c r="AA10" t="n">
-        <v>15717.66</v>
+        <v>16925.37</v>
       </c>
       <c r="AB10" t="n">
-        <v>16251.91</v>
+        <v>17475.39</v>
       </c>
       <c r="AC10" t="n">
-        <v>16786.16</v>
+        <v>18025.41</v>
       </c>
       <c r="AD10" t="n">
-        <v>17320.41</v>
+        <v>18575.42</v>
       </c>
       <c r="AE10" t="n">
-        <v>17854.66</v>
+        <v>19125.44</v>
       </c>
       <c r="AF10" t="n">
-        <v>18388.91</v>
+        <v>19675.46</v>
       </c>
       <c r="AG10" t="n">
-        <v>18923.17</v>
+        <v>20225.47</v>
       </c>
       <c r="AH10" t="n">
-        <v>19457.42</v>
+        <v>20775.49</v>
       </c>
       <c r="AI10" t="n">
-        <v>19991.67</v>
+        <v>21325.51</v>
       </c>
       <c r="AJ10" t="n">
-        <v>20525.92</v>
+        <v>21875.53</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Williamstown</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>12190.77</v>
       </c>
       <c r="C11" t="n">
         <v>11766.1</v>
       </c>
       <c r="D11" t="n">
         <v>11840.63</v>
       </c>
       <c r="E11" t="n">
         <v>12135.24</v>
       </c>
       <c r="F11" t="n">
         <v>12369.93</v>
       </c>
       <c r="G11" t="n">
         <v>12415.64</v>
       </c>
       <c r="H11" t="n">
-        <v>12437.16</v>
+        <v>12445.89</v>
       </c>
       <c r="I11" t="n">
-        <v>12461.81</v>
+        <v>12485.52</v>
       </c>
       <c r="J11" t="n">
-        <v>12492.71</v>
+        <v>12531.41</v>
       </c>
       <c r="K11" t="n">
-        <v>12517.37</v>
+        <v>12571.05</v>
       </c>
       <c r="L11" t="n">
-        <v>12542.02</v>
+        <v>12610.69</v>
       </c>
       <c r="M11" t="n">
-        <v>12566.68</v>
+        <v>12650.33</v>
       </c>
       <c r="N11" t="n">
-        <v>12591.33</v>
+        <v>12689.98</v>
       </c>
       <c r="O11" t="n">
-        <v>12615.98</v>
+        <v>12729.62</v>
       </c>
       <c r="P11" t="n">
-        <v>12640.64</v>
+        <v>12769.26</v>
       </c>
       <c r="Q11" t="n">
-        <v>12665.29</v>
+        <v>12808.9</v>
       </c>
       <c r="R11" t="n">
-        <v>12689.95</v>
+        <v>12848.54</v>
       </c>
       <c r="S11" t="n">
-        <v>12714.6</v>
+        <v>12888.18</v>
       </c>
       <c r="T11" t="n">
-        <v>12739.25</v>
+        <v>12927.82</v>
       </c>
       <c r="U11" t="n">
-        <v>12763.91</v>
+        <v>12967.47</v>
       </c>
       <c r="V11" t="n">
-        <v>12788.56</v>
+        <v>13007.11</v>
       </c>
       <c r="W11" t="n">
-        <v>12813.22</v>
+        <v>13046.75</v>
       </c>
       <c r="X11" t="n">
-        <v>12837.87</v>
+        <v>13086.39</v>
       </c>
       <c r="Y11" t="n">
-        <v>12862.53</v>
+        <v>13126.03</v>
       </c>
       <c r="Z11" t="n">
-        <v>12887.18</v>
+        <v>13165.67</v>
       </c>
       <c r="AA11" t="n">
-        <v>12911.83</v>
+        <v>13205.31</v>
       </c>
       <c r="AB11" t="n">
-        <v>12936.49</v>
+        <v>13244.96</v>
       </c>
       <c r="AC11" t="n">
-        <v>12961.14</v>
+        <v>13284.6</v>
       </c>
       <c r="AD11" t="n">
-        <v>12985.8</v>
+        <v>13324.24</v>
       </c>
       <c r="AE11" t="n">
-        <v>13010.45</v>
+        <v>13363.88</v>
       </c>
       <c r="AF11" t="n">
-        <v>13035.1</v>
+        <v>13403.52</v>
       </c>
       <c r="AG11" t="n">
-        <v>13059.76</v>
+        <v>13443.16</v>
       </c>
       <c r="AH11" t="n">
-        <v>13084.41</v>
+        <v>13482.8</v>
       </c>
       <c r="AI11" t="n">
-        <v>13109.07</v>
+        <v>13522.45</v>
       </c>
       <c r="AJ11" t="n">
-        <v>13133.72</v>
+        <v>13562.09</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Williamstown North - The Rifle Range</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>4593.07</v>
       </c>
       <c r="C12" t="n">
         <v>4431.92</v>
       </c>
       <c r="D12" t="n">
         <v>4458.22</v>
       </c>
       <c r="E12" t="n">
         <v>4581.45</v>
       </c>
       <c r="F12" t="n">
         <v>4675.04</v>
       </c>
       <c r="G12" t="n">
         <v>4684.85</v>
       </c>
       <c r="H12" t="n">
-        <v>4697.8</v>
+        <v>4696.19</v>
       </c>
       <c r="I12" t="n">
-        <v>4718.28</v>
+        <v>4715.12</v>
       </c>
       <c r="J12" t="n">
-        <v>4727.45</v>
+        <v>4722.74</v>
       </c>
       <c r="K12" t="n">
-        <v>4736.61</v>
+        <v>4730.36</v>
       </c>
       <c r="L12" t="n">
-        <v>4745.77</v>
+        <v>4737.98</v>
       </c>
       <c r="M12" t="n">
-        <v>4754.94</v>
+        <v>4745.59</v>
       </c>
       <c r="N12" t="n">
-        <v>4764.1</v>
+        <v>4753.21</v>
       </c>
       <c r="O12" t="n">
-        <v>4773.26</v>
+        <v>4760.83</v>
       </c>
       <c r="P12" t="n">
-        <v>4782.43</v>
+        <v>4768.45</v>
       </c>
       <c r="Q12" t="n">
-        <v>4791.59</v>
+        <v>4776.07</v>
       </c>
       <c r="R12" t="n">
-        <v>4800.76</v>
+        <v>4783.69</v>
       </c>
       <c r="S12" t="n">
-        <v>4809.92</v>
+        <v>4791.31</v>
       </c>
       <c r="T12" t="n">
-        <v>4819.08</v>
+        <v>4798.92</v>
       </c>
       <c r="U12" t="n">
-        <v>4828.25</v>
+        <v>4806.54</v>
       </c>
       <c r="V12" t="n">
-        <v>4837.41</v>
+        <v>4814.16</v>
       </c>
       <c r="W12" t="n">
-        <v>4846.58</v>
+        <v>4821.78</v>
       </c>
       <c r="X12" t="n">
-        <v>4855.74</v>
+        <v>4829.4</v>
       </c>
       <c r="Y12" t="n">
-        <v>4864.9</v>
+        <v>4837.02</v>
       </c>
       <c r="Z12" t="n">
-        <v>4874.07</v>
+        <v>4844.64</v>
       </c>
       <c r="AA12" t="n">
-        <v>4883.23</v>
+        <v>4852.26</v>
       </c>
       <c r="AB12" t="n">
-        <v>4892.4</v>
+        <v>4859.87</v>
       </c>
       <c r="AC12" t="n">
-        <v>4901.56</v>
+        <v>4867.49</v>
       </c>
       <c r="AD12" t="n">
-        <v>4910.72</v>
+        <v>4875.11</v>
       </c>
       <c r="AE12" t="n">
-        <v>4919.89</v>
+        <v>4882.73</v>
       </c>
       <c r="AF12" t="n">
-        <v>4929.05</v>
+        <v>4890.35</v>
       </c>
       <c r="AG12" t="n">
-        <v>4938.22</v>
+        <v>4897.97</v>
       </c>
       <c r="AH12" t="n">
-        <v>4947.38</v>
+        <v>4905.59</v>
       </c>
       <c r="AI12" t="n">
-        <v>4956.54</v>
+        <v>4913.2</v>
       </c>
       <c r="AJ12" t="n">
-        <v>4965.71</v>
+        <v>4920.82</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>95199.75</v>
       </c>
       <c r="C13" t="n">
         <v>92270.99000000001</v>
       </c>
       <c r="D13" t="n">
         <v>92036.97</v>
       </c>
       <c r="E13" t="n">
         <v>94100.75</v>
       </c>
       <c r="F13" t="n">
         <v>96027.91</v>
       </c>
       <c r="G13" t="n">
-        <v>96887.03</v>
+        <v>96886.47</v>
       </c>
       <c r="H13" t="n">
-        <v>97742.32000000001</v>
+        <v>97795.42</v>
       </c>
       <c r="I13" t="n">
-        <v>98911.58</v>
+        <v>99603.49000000001</v>
       </c>
       <c r="J13" t="n">
-        <v>100746.84</v>
+        <v>102076.36</v>
       </c>
       <c r="K13" t="n">
-        <v>102280.28</v>
+        <v>103657.84</v>
       </c>
       <c r="L13" t="n">
-        <v>102893.61</v>
+        <v>104231.38</v>
       </c>
       <c r="M13" t="n">
-        <v>104655.56</v>
+        <v>106034.85</v>
       </c>
       <c r="N13" t="n">
-        <v>105285.76</v>
+        <v>106706.63</v>
       </c>
       <c r="O13" t="n">
-        <v>106115.95</v>
+        <v>107578.4</v>
       </c>
       <c r="P13" t="n">
-        <v>107026.11</v>
+        <v>108541.27</v>
       </c>
       <c r="Q13" t="n">
-        <v>107692.8</v>
+        <v>109268</v>
       </c>
       <c r="R13" t="n">
-        <v>108359.5</v>
+        <v>109994.7</v>
       </c>
       <c r="S13" t="n">
-        <v>109026.19</v>
+        <v>110721.39</v>
       </c>
       <c r="T13" t="n">
-        <v>109692.88</v>
+        <v>111448.1</v>
       </c>
       <c r="U13" t="n">
-        <v>110359.57</v>
+        <v>112174.83</v>
       </c>
       <c r="V13" t="n">
-        <v>111026.27</v>
+        <v>112901.54</v>
       </c>
       <c r="W13" t="n">
-        <v>111692.97</v>
+        <v>113628.24</v>
       </c>
       <c r="X13" t="n">
-        <v>112359.66</v>
+        <v>114354.96</v>
       </c>
       <c r="Y13" t="n">
-        <v>113026.36</v>
+        <v>115081.66</v>
       </c>
       <c r="Z13" t="n">
-        <v>113693.07</v>
+        <v>115808.37</v>
       </c>
       <c r="AA13" t="n">
-        <v>114359.75</v>
+        <v>116535.07</v>
       </c>
       <c r="AB13" t="n">
-        <v>115026.46</v>
+        <v>117261.79</v>
       </c>
       <c r="AC13" t="n">
-        <v>115693.14</v>
+        <v>117988.52</v>
       </c>
       <c r="AD13" t="n">
-        <v>116359.82</v>
+        <v>118715.22</v>
       </c>
       <c r="AE13" t="n">
-        <v>117026.55</v>
+        <v>119441.92</v>
       </c>
       <c r="AF13" t="n">
-        <v>117693.23</v>
+        <v>120168.63</v>
       </c>
       <c r="AG13" t="n">
-        <v>118359.94</v>
+        <v>120895.34</v>
       </c>
       <c r="AH13" t="n">
-        <v>119026.62</v>
+        <v>121622.05</v>
       </c>
       <c r="AI13" t="n">
-        <v>119693.32</v>
+        <v>122348.77</v>
       </c>
       <c r="AJ13" t="n">
-        <v>120360</v>
+        <v>123075.47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A13" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>