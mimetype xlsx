--- v0 (2026-01-22)
+++ v1 (2026-05-10)
@@ -11,96 +11,82 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -434,1463 +420,1463 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AI13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="inlineStr">
+      <c r="A1" t="inlineStr">
         <is>
           <t>Small Area</t>
         </is>
       </c>
-      <c r="B1" s="1" t="n">
+      <c r="B1" t="n">
         <v>2021</v>
       </c>
-      <c r="C1" s="1" t="n">
+      <c r="C1" t="n">
         <v>2022</v>
       </c>
-      <c r="D1" s="1" t="n">
+      <c r="D1" t="n">
         <v>2023</v>
       </c>
-      <c r="E1" s="1" t="n">
+      <c r="E1" t="n">
         <v>2024</v>
       </c>
-      <c r="F1" s="1" t="n">
+      <c r="F1" t="n">
         <v>2025</v>
       </c>
-      <c r="G1" s="1" t="n">
+      <c r="G1" t="n">
         <v>2026</v>
       </c>
-      <c r="H1" s="1" t="n">
+      <c r="H1" t="n">
         <v>2027</v>
       </c>
-      <c r="I1" s="1" t="n">
+      <c r="I1" t="n">
         <v>2028</v>
       </c>
-      <c r="J1" s="1" t="n">
+      <c r="J1" t="n">
         <v>2029</v>
       </c>
-      <c r="K1" s="1" t="n">
+      <c r="K1" t="n">
         <v>2030</v>
       </c>
-      <c r="L1" s="1" t="n">
+      <c r="L1" t="n">
         <v>2031</v>
       </c>
-      <c r="M1" s="1" t="n">
+      <c r="M1" t="n">
         <v>2032</v>
       </c>
-      <c r="N1" s="1" t="n">
+      <c r="N1" t="n">
         <v>2033</v>
       </c>
-      <c r="O1" s="1" t="n">
+      <c r="O1" t="n">
         <v>2034</v>
       </c>
-      <c r="P1" s="1" t="n">
+      <c r="P1" t="n">
         <v>2035</v>
       </c>
-      <c r="Q1" s="1" t="n">
+      <c r="Q1" t="n">
         <v>2036</v>
       </c>
-      <c r="R1" s="1" t="n">
+      <c r="R1" t="n">
         <v>2037</v>
       </c>
-      <c r="S1" s="1" t="n">
+      <c r="S1" t="n">
         <v>2038</v>
       </c>
-      <c r="T1" s="1" t="n">
+      <c r="T1" t="n">
         <v>2039</v>
       </c>
-      <c r="U1" s="1" t="n">
+      <c r="U1" t="n">
         <v>2040</v>
       </c>
-      <c r="V1" s="1" t="n">
+      <c r="V1" t="n">
         <v>2041</v>
       </c>
-      <c r="W1" s="1" t="n">
+      <c r="W1" t="n">
         <v>2042</v>
       </c>
-      <c r="X1" s="1" t="n">
+      <c r="X1" t="n">
         <v>2043</v>
       </c>
-      <c r="Y1" s="1" t="n">
+      <c r="Y1" t="n">
         <v>2044</v>
       </c>
-      <c r="Z1" s="1" t="n">
+      <c r="Z1" t="n">
         <v>2045</v>
       </c>
-      <c r="AA1" s="1" t="n">
+      <c r="AA1" t="n">
         <v>2046</v>
       </c>
-      <c r="AB1" s="1" t="n">
+      <c r="AB1" t="n">
         <v>2047</v>
       </c>
-      <c r="AC1" s="1" t="n">
+      <c r="AC1" t="n">
         <v>2048</v>
       </c>
-      <c r="AD1" s="1" t="n">
+      <c r="AD1" t="n">
         <v>2049</v>
       </c>
-      <c r="AE1" s="1" t="n">
+      <c r="AE1" t="n">
         <v>2050</v>
       </c>
-      <c r="AF1" s="1" t="n">
+      <c r="AF1" t="n">
         <v>2051</v>
       </c>
-      <c r="AG1" s="1" t="n">
+      <c r="AG1" t="n">
         <v>2052</v>
       </c>
-      <c r="AH1" s="1" t="n">
+      <c r="AH1" t="n">
         <v>2053</v>
       </c>
-      <c r="AI1" s="1" t="n">
+      <c r="AI1" t="n">
         <v>2054</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="inlineStr">
+      <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Altona - Seaholme</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>2181.5</v>
       </c>
       <c r="C2" t="n">
-        <v>1712.06</v>
+        <v>1690.81</v>
       </c>
       <c r="D2" t="n">
-        <v>1243.75</v>
+        <v>1246.58</v>
       </c>
       <c r="E2" t="n">
-        <v>1330.23</v>
+        <v>1346.01</v>
       </c>
       <c r="F2" t="n">
-        <v>2130.28</v>
+        <v>1201.21</v>
       </c>
       <c r="G2" t="n">
-        <v>2129.09</v>
+        <v>2124.36</v>
       </c>
       <c r="H2" t="n">
-        <v>2142.85</v>
+        <v>2142.71</v>
       </c>
       <c r="I2" t="n">
-        <v>2157.6</v>
+        <v>2163.78</v>
       </c>
       <c r="J2" t="n">
-        <v>2223.77</v>
+        <v>2236.49</v>
       </c>
       <c r="K2" t="n">
-        <v>2231.77</v>
+        <v>2248.49</v>
       </c>
       <c r="L2" t="n">
-        <v>2082.3</v>
+        <v>2084.64</v>
       </c>
       <c r="M2" t="n">
-        <v>2097.9</v>
+        <v>2101.82</v>
       </c>
       <c r="N2" t="n">
-        <v>2112.68</v>
+        <v>2118.5</v>
       </c>
       <c r="O2" t="n">
-        <v>2125.19</v>
+        <v>2132.75</v>
       </c>
       <c r="P2" t="n">
-        <v>2137.23</v>
+        <v>2146.63</v>
       </c>
       <c r="Q2" t="n">
-        <v>2147.67</v>
+        <v>2158.55</v>
       </c>
       <c r="R2" t="n">
-        <v>2156.69</v>
+        <v>2168.79</v>
       </c>
       <c r="S2" t="n">
-        <v>2166.77</v>
+        <v>2180.03</v>
       </c>
       <c r="T2" t="n">
-        <v>2174.83</v>
+        <v>2189.54</v>
       </c>
       <c r="U2" t="n">
-        <v>2182.3</v>
+        <v>2198.05</v>
       </c>
       <c r="V2" t="n">
-        <v>2188.65</v>
+        <v>2205.09</v>
       </c>
       <c r="W2" t="n">
-        <v>2195.46</v>
+        <v>2212.76</v>
       </c>
       <c r="X2" t="n">
-        <v>2203.69</v>
+        <v>2221.69</v>
       </c>
       <c r="Y2" t="n">
-        <v>2212.67</v>
+        <v>2231.66</v>
       </c>
       <c r="Z2" t="n">
-        <v>2221.98</v>
+        <v>2241.91</v>
       </c>
       <c r="AA2" t="n">
-        <v>2231.29</v>
+        <v>2252.19</v>
       </c>
       <c r="AB2" t="n">
-        <v>2239.84</v>
+        <v>2261.62</v>
       </c>
       <c r="AC2" t="n">
-        <v>2248.77</v>
+        <v>2271.49</v>
       </c>
       <c r="AD2" t="n">
-        <v>2258.11</v>
+        <v>2281.79</v>
       </c>
       <c r="AE2" t="n">
-        <v>2267.22</v>
+        <v>2291.84</v>
       </c>
       <c r="AF2" t="n">
-        <v>2276.41</v>
+        <v>2301.9</v>
       </c>
       <c r="AG2" t="n">
-        <v>2285.78</v>
+        <v>2312.32</v>
       </c>
       <c r="AH2" t="n">
-        <v>2295.07</v>
+        <v>2322.53</v>
       </c>
       <c r="AI2" t="n">
-        <v>2304.48</v>
+        <v>2332.87</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Altona Meadows</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2696.59</v>
       </c>
       <c r="C3" t="n">
-        <v>2346.46</v>
+        <v>2325.53</v>
       </c>
       <c r="D3" t="n">
-        <v>1422.53</v>
+        <v>1433.19</v>
       </c>
       <c r="E3" t="n">
-        <v>1644.12</v>
+        <v>1656.92</v>
       </c>
       <c r="F3" t="n">
-        <v>2419.49</v>
+        <v>1476.69</v>
       </c>
       <c r="G3" t="n">
-        <v>2401.89</v>
+        <v>2400.01</v>
       </c>
       <c r="H3" t="n">
-        <v>2394.45</v>
+        <v>2396.08</v>
       </c>
       <c r="I3" t="n">
-        <v>2395.85</v>
+        <v>2396.77</v>
       </c>
       <c r="J3" t="n">
-        <v>2401.17</v>
+        <v>2404.03</v>
       </c>
       <c r="K3" t="n">
-        <v>2408.07</v>
+        <v>2412.45</v>
       </c>
       <c r="L3" t="n">
-        <v>2417.82</v>
+        <v>2422.86</v>
       </c>
       <c r="M3" t="n">
-        <v>2423.57</v>
+        <v>2429.3</v>
       </c>
       <c r="N3" t="n">
-        <v>2429.49</v>
+        <v>2436.18</v>
       </c>
       <c r="O3" t="n">
-        <v>2438.53</v>
+        <v>2446.15</v>
       </c>
       <c r="P3" t="n">
-        <v>2449.4</v>
+        <v>2457.92</v>
       </c>
       <c r="Q3" t="n">
-        <v>2460.4</v>
+        <v>2469.97</v>
       </c>
       <c r="R3" t="n">
-        <v>2470.55</v>
+        <v>2481.47</v>
       </c>
       <c r="S3" t="n">
-        <v>2482.93</v>
+        <v>2494.48</v>
       </c>
       <c r="T3" t="n">
-        <v>2493.12</v>
+        <v>2505.02</v>
       </c>
       <c r="U3" t="n">
-        <v>2502.27</v>
+        <v>2514.94</v>
       </c>
       <c r="V3" t="n">
-        <v>2512.33</v>
+        <v>2525.72</v>
       </c>
       <c r="W3" t="n">
-        <v>2524.17</v>
+        <v>2537.95</v>
       </c>
       <c r="X3" t="n">
-        <v>2537.09</v>
+        <v>2551.22</v>
       </c>
       <c r="Y3" t="n">
-        <v>2550.36</v>
+        <v>2565.04</v>
       </c>
       <c r="Z3" t="n">
-        <v>2563.06</v>
+        <v>2578.25</v>
       </c>
       <c r="AA3" t="n">
-        <v>2577.36</v>
+        <v>2592.99</v>
       </c>
       <c r="AB3" t="n">
-        <v>2590.86</v>
+        <v>2607.01</v>
       </c>
       <c r="AC3" t="n">
-        <v>2603.82</v>
+        <v>2620.67</v>
       </c>
       <c r="AD3" t="n">
-        <v>2616.96</v>
+        <v>2634.38</v>
       </c>
       <c r="AE3" t="n">
-        <v>2630.16</v>
+        <v>2648.09</v>
       </c>
       <c r="AF3" t="n">
-        <v>2643.47</v>
+        <v>2661.94</v>
       </c>
       <c r="AG3" t="n">
-        <v>2656.55</v>
+        <v>2675.63</v>
       </c>
       <c r="AH3" t="n">
-        <v>2668.99</v>
+        <v>2688.65</v>
       </c>
       <c r="AI3" t="n">
-        <v>2681.51</v>
+        <v>2701.68</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Altona North</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2254.14</v>
       </c>
       <c r="C4" t="n">
-        <v>1660.05</v>
+        <v>1646.97</v>
       </c>
       <c r="D4" t="n">
-        <v>1199.26</v>
+        <v>1202.49</v>
       </c>
       <c r="E4" t="n">
-        <v>1117.85</v>
+        <v>1127.76</v>
       </c>
       <c r="F4" t="n">
-        <v>2243.24</v>
+        <v>1174.44</v>
       </c>
       <c r="G4" t="n">
-        <v>2261.92</v>
+        <v>2246.83</v>
       </c>
       <c r="H4" t="n">
-        <v>2339.78</v>
+        <v>2336.95</v>
       </c>
       <c r="I4" t="n">
-        <v>2479</v>
+        <v>2494.72</v>
       </c>
       <c r="J4" t="n">
-        <v>2590.57</v>
+        <v>2623.59</v>
       </c>
       <c r="K4" t="n">
-        <v>2692.8</v>
+        <v>2724.47</v>
       </c>
       <c r="L4" t="n">
-        <v>2752.89</v>
+        <v>2783.05</v>
       </c>
       <c r="M4" t="n">
-        <v>2934.71</v>
+        <v>2964.52</v>
       </c>
       <c r="N4" t="n">
-        <v>2829.57</v>
+        <v>2858.94</v>
       </c>
       <c r="O4" t="n">
-        <v>2789.96</v>
+        <v>2820.1</v>
       </c>
       <c r="P4" t="n">
-        <v>2780.01</v>
+        <v>2812.35</v>
       </c>
       <c r="Q4" t="n">
-        <v>2714.25</v>
+        <v>2750.66</v>
       </c>
       <c r="R4" t="n">
-        <v>2656.9</v>
+        <v>2696.89</v>
       </c>
       <c r="S4" t="n">
-        <v>2604.45</v>
+        <v>2648.44</v>
       </c>
       <c r="T4" t="n">
-        <v>2554.99</v>
+        <v>2602.63</v>
       </c>
       <c r="U4" t="n">
-        <v>2507.47</v>
+        <v>2558.72</v>
       </c>
       <c r="V4" t="n">
-        <v>2462.57</v>
+        <v>2517.16</v>
       </c>
       <c r="W4" t="n">
-        <v>2418.41</v>
+        <v>2476.55</v>
       </c>
       <c r="X4" t="n">
-        <v>2374.4</v>
+        <v>2436.12</v>
       </c>
       <c r="Y4" t="n">
-        <v>2331.99</v>
+        <v>2397.17</v>
       </c>
       <c r="Z4" t="n">
-        <v>2289.84</v>
+        <v>2358.34</v>
       </c>
       <c r="AA4" t="n">
-        <v>2248.79</v>
+        <v>2320.65</v>
       </c>
       <c r="AB4" t="n">
-        <v>2207.85</v>
+        <v>2283.13</v>
       </c>
       <c r="AC4" t="n">
-        <v>2166.74</v>
+        <v>2245.34</v>
       </c>
       <c r="AD4" t="n">
-        <v>2125.82</v>
+        <v>2207.71</v>
       </c>
       <c r="AE4" t="n">
-        <v>2085.75</v>
+        <v>2170.86</v>
       </c>
       <c r="AF4" t="n">
-        <v>2045.78</v>
+        <v>2134.18</v>
       </c>
       <c r="AG4" t="n">
-        <v>2006.08</v>
+        <v>2097.83</v>
       </c>
       <c r="AH4" t="n">
-        <v>1966.72</v>
+        <v>2061.82</v>
       </c>
       <c r="AI4" t="n">
-        <v>1927.25</v>
+        <v>2025.68</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Averton Industrial</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>9.119999999999999</v>
       </c>
       <c r="C5" t="n">
-        <v>9.34</v>
+        <v>9.27</v>
       </c>
       <c r="D5" t="n">
-        <v>7.81</v>
+        <v>7.82</v>
       </c>
       <c r="E5" t="n">
-        <v>7.41</v>
+        <v>7.46</v>
       </c>
       <c r="F5" t="n">
-        <v>10.68</v>
+        <v>5.11</v>
       </c>
       <c r="G5" t="n">
-        <v>10.7</v>
+        <v>10.79</v>
       </c>
       <c r="H5" t="n">
-        <v>10.5</v>
+        <v>10.72</v>
       </c>
       <c r="I5" t="n">
-        <v>10.49</v>
+        <v>10.47</v>
       </c>
       <c r="J5" t="n">
-        <v>10.66</v>
+        <v>10.67</v>
       </c>
       <c r="K5" t="n">
-        <v>10.75</v>
+        <v>10.79</v>
       </c>
       <c r="L5" t="n">
+        <v>10.84</v>
+      </c>
+      <c r="M5" t="n">
         <v>10.78</v>
       </c>
-      <c r="M5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="N5" t="n">
-        <v>10.71</v>
+        <v>10.77</v>
       </c>
       <c r="O5" t="n">
-        <v>10.74</v>
+        <v>10.8</v>
       </c>
       <c r="P5" t="n">
-        <v>10.74</v>
+        <v>10.81</v>
       </c>
       <c r="Q5" t="n">
-        <v>10.73</v>
+        <v>10.81</v>
       </c>
       <c r="R5" t="n">
-        <v>10.73</v>
+        <v>10.81</v>
       </c>
       <c r="S5" t="n">
-        <v>10.73</v>
+        <v>10.81</v>
       </c>
       <c r="T5" t="n">
-        <v>10.73</v>
+        <v>10.82</v>
       </c>
       <c r="U5" t="n">
-        <v>10.72</v>
+        <v>10.82</v>
       </c>
       <c r="V5" t="n">
-        <v>10.73</v>
+        <v>10.83</v>
       </c>
       <c r="W5" t="n">
-        <v>10.74</v>
+        <v>10.85</v>
       </c>
       <c r="X5" t="n">
-        <v>10.75</v>
+        <v>10.86</v>
       </c>
       <c r="Y5" t="n">
-        <v>10.75</v>
+        <v>10.87</v>
       </c>
       <c r="Z5" t="n">
-        <v>10.75</v>
+        <v>10.88</v>
       </c>
       <c r="AA5" t="n">
-        <v>10.76</v>
+        <v>10.89</v>
       </c>
       <c r="AB5" t="n">
-        <v>10.77</v>
+        <v>10.9</v>
       </c>
       <c r="AC5" t="n">
-        <v>10.78</v>
+        <v>10.92</v>
       </c>
       <c r="AD5" t="n">
-        <v>10.79</v>
+        <v>10.93</v>
       </c>
       <c r="AE5" t="n">
-        <v>10.79</v>
+        <v>10.94</v>
       </c>
       <c r="AF5" t="n">
-        <v>10.8</v>
+        <v>10.96</v>
       </c>
       <c r="AG5" t="n">
-        <v>10.81</v>
+        <v>10.97</v>
       </c>
       <c r="AH5" t="n">
-        <v>10.82</v>
+        <v>10.98</v>
       </c>
       <c r="AI5" t="n">
-        <v>10.82</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Brooklyn</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>395.85</v>
       </c>
       <c r="C6" t="n">
-        <v>317.41</v>
+        <v>314.95</v>
       </c>
       <c r="D6" t="n">
-        <v>234.12</v>
+        <v>234.72</v>
       </c>
       <c r="E6" t="n">
-        <v>203.33</v>
+        <v>205.21</v>
       </c>
       <c r="F6" t="n">
-        <v>489.14</v>
+        <v>218.38</v>
       </c>
       <c r="G6" t="n">
-        <v>472.84</v>
+        <v>486.82</v>
       </c>
       <c r="H6" t="n">
-        <v>464.85</v>
+        <v>468.89</v>
       </c>
       <c r="I6" t="n">
-        <v>469.96</v>
+        <v>472.39</v>
       </c>
       <c r="J6" t="n">
-        <v>478.19</v>
+        <v>484.37</v>
       </c>
       <c r="K6" t="n">
-        <v>477.16</v>
+        <v>481.26</v>
       </c>
       <c r="L6" t="n">
-        <v>479.39</v>
+        <v>479.23</v>
       </c>
       <c r="M6" t="n">
-        <v>479.3</v>
+        <v>479.13</v>
       </c>
       <c r="N6" t="n">
-        <v>479.09</v>
+        <v>478.46</v>
       </c>
       <c r="O6" t="n">
-        <v>476</v>
+        <v>475.48</v>
       </c>
       <c r="P6" t="n">
-        <v>475.69</v>
+        <v>475.58</v>
       </c>
       <c r="Q6" t="n">
-        <v>475.54</v>
+        <v>475.2</v>
       </c>
       <c r="R6" t="n">
-        <v>475.79</v>
+        <v>475.18</v>
       </c>
       <c r="S6" t="n">
-        <v>474.92</v>
+        <v>474.34</v>
       </c>
       <c r="T6" t="n">
-        <v>474.35</v>
+        <v>473.86</v>
       </c>
       <c r="U6" t="n">
-        <v>474.96</v>
+        <v>474.42</v>
       </c>
       <c r="V6" t="n">
-        <v>475.43</v>
+        <v>475.2</v>
       </c>
       <c r="W6" t="n">
-        <v>475.24</v>
+        <v>475.27</v>
       </c>
       <c r="X6" t="n">
-        <v>474.6</v>
+        <v>474.74</v>
       </c>
       <c r="Y6" t="n">
-        <v>474.06</v>
+        <v>474.21</v>
       </c>
       <c r="Z6" t="n">
-        <v>473.73</v>
+        <v>473.71</v>
       </c>
       <c r="AA6" t="n">
         <v>473.63</v>
       </c>
       <c r="AB6" t="n">
-        <v>473.24</v>
+        <v>473.2</v>
       </c>
       <c r="AC6" t="n">
         <v>473.01</v>
       </c>
       <c r="AD6" t="n">
         <v>472.9</v>
       </c>
       <c r="AE6" t="n">
-        <v>472.81</v>
+        <v>472.8</v>
       </c>
       <c r="AF6" t="n">
-        <v>472.64</v>
+        <v>472.65</v>
       </c>
       <c r="AG6" t="n">
-        <v>472.52</v>
+        <v>472.55</v>
       </c>
       <c r="AH6" t="n">
-        <v>472.35</v>
+        <v>472.38</v>
       </c>
       <c r="AI6" t="n">
-        <v>472.22</v>
+        <v>472.24</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Laverton</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1501.43</v>
       </c>
       <c r="C7" t="n">
-        <v>1097.58</v>
+        <v>1088.88</v>
       </c>
       <c r="D7" t="n">
-        <v>808.04</v>
+        <v>810.33</v>
       </c>
       <c r="E7" t="n">
-        <v>915.42</v>
+        <v>922.35</v>
       </c>
       <c r="F7" t="n">
-        <v>1529.7</v>
+        <v>838.9</v>
       </c>
       <c r="G7" t="n">
-        <v>1571.5</v>
+        <v>1557.64</v>
       </c>
       <c r="H7" t="n">
-        <v>1577.13</v>
+        <v>1570.11</v>
       </c>
       <c r="I7" t="n">
-        <v>1608.75</v>
+        <v>1605.91</v>
       </c>
       <c r="J7" t="n">
-        <v>1647.21</v>
+        <v>1656.84</v>
       </c>
       <c r="K7" t="n">
-        <v>1672.8</v>
+        <v>1687.61</v>
       </c>
       <c r="L7" t="n">
-        <v>1698.2</v>
+        <v>1720.1</v>
       </c>
       <c r="M7" t="n">
-        <v>1722.1</v>
+        <v>1748.23</v>
       </c>
       <c r="N7" t="n">
-        <v>1743.97</v>
+        <v>1774.37</v>
       </c>
       <c r="O7" t="n">
-        <v>1765.07</v>
+        <v>1799.72</v>
       </c>
       <c r="P7" t="n">
-        <v>1787.35</v>
+        <v>1826.02</v>
       </c>
       <c r="Q7" t="n">
-        <v>1807.82</v>
+        <v>1850.28</v>
       </c>
       <c r="R7" t="n">
-        <v>1828.01</v>
+        <v>1874.4</v>
       </c>
       <c r="S7" t="n">
-        <v>1848.09</v>
+        <v>1898.33</v>
       </c>
       <c r="T7" t="n">
-        <v>1867.07</v>
+        <v>1921.02</v>
       </c>
       <c r="U7" t="n">
-        <v>1886.82</v>
+        <v>1944.35</v>
       </c>
       <c r="V7" t="n">
-        <v>1906.58</v>
+        <v>1967.69</v>
       </c>
       <c r="W7" t="n">
-        <v>1926.44</v>
+        <v>1991.16</v>
       </c>
       <c r="X7" t="n">
-        <v>1945.92</v>
+        <v>2014.16</v>
       </c>
       <c r="Y7" t="n">
-        <v>1965.35</v>
+        <v>2037.3</v>
       </c>
       <c r="Z7" t="n">
-        <v>1984.72</v>
+        <v>2060.24</v>
       </c>
       <c r="AA7" t="n">
-        <v>2004.17</v>
+        <v>2083.29</v>
       </c>
       <c r="AB7" t="n">
-        <v>2023.73</v>
+        <v>2106.39</v>
       </c>
       <c r="AC7" t="n">
-        <v>2043.24</v>
+        <v>2129.51</v>
       </c>
       <c r="AD7" t="n">
-        <v>2062.71</v>
+        <v>2152.56</v>
       </c>
       <c r="AE7" t="n">
-        <v>2082.19</v>
+        <v>2175.64</v>
       </c>
       <c r="AF7" t="n">
-        <v>2101.67</v>
+        <v>2198.69</v>
       </c>
       <c r="AG7" t="n">
-        <v>2121.14</v>
+        <v>2221.75</v>
       </c>
       <c r="AH7" t="n">
-        <v>2140.61</v>
+        <v>2244.8</v>
       </c>
       <c r="AI7" t="n">
-        <v>2160.11</v>
+        <v>2267.87</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Newport</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>2542.83</v>
       </c>
       <c r="C8" t="n">
-        <v>1849.98</v>
+        <v>1832.47</v>
       </c>
       <c r="D8" t="n">
-        <v>1214.21</v>
+        <v>1215.58</v>
       </c>
       <c r="E8" t="n">
-        <v>1409.54</v>
+        <v>1421.08</v>
       </c>
       <c r="F8" t="n">
-        <v>2492.36</v>
+        <v>1251.56</v>
       </c>
       <c r="G8" t="n">
-        <v>2501.37</v>
+        <v>2491.35</v>
       </c>
       <c r="H8" t="n">
-        <v>2493.9</v>
+        <v>2492.44</v>
       </c>
       <c r="I8" t="n">
-        <v>2500.71</v>
+        <v>2499.87</v>
       </c>
       <c r="J8" t="n">
-        <v>2504.65</v>
+        <v>2508.41</v>
       </c>
       <c r="K8" t="n">
-        <v>2508.12</v>
+        <v>2510.97</v>
       </c>
       <c r="L8" t="n">
-        <v>2520.2</v>
+        <v>2520.7</v>
       </c>
       <c r="M8" t="n">
-        <v>2530.91</v>
+        <v>2530.7</v>
       </c>
       <c r="N8" t="n">
-        <v>2541.57</v>
+        <v>2539.49</v>
       </c>
       <c r="O8" t="n">
-        <v>2549.43</v>
+        <v>2545.97</v>
       </c>
       <c r="P8" t="n">
-        <v>2563.29</v>
+        <v>2558.01</v>
       </c>
       <c r="Q8" t="n">
-        <v>2576.04</v>
+        <v>2569.08</v>
       </c>
       <c r="R8" t="n">
-        <v>2590.59</v>
+        <v>2582.27</v>
       </c>
       <c r="S8" t="n">
-        <v>2604.19</v>
+        <v>2595.17</v>
       </c>
       <c r="T8" t="n">
-        <v>2618.28</v>
+        <v>2608.11</v>
       </c>
       <c r="U8" t="n">
-        <v>2633.87</v>
+        <v>2622.55</v>
       </c>
       <c r="V8" t="n">
-        <v>2649.05</v>
+        <v>2636.66</v>
       </c>
       <c r="W8" t="n">
-        <v>2663.28</v>
+        <v>2649.65</v>
       </c>
       <c r="X8" t="n">
-        <v>2678.39</v>
+        <v>2663.46</v>
       </c>
       <c r="Y8" t="n">
-        <v>2693.44</v>
+        <v>2677.26</v>
       </c>
       <c r="Z8" t="n">
-        <v>2709.33</v>
+        <v>2692.07</v>
       </c>
       <c r="AA8" t="n">
-        <v>2725.2</v>
+        <v>2706.84</v>
       </c>
       <c r="AB8" t="n">
-        <v>2740.57</v>
+        <v>2721.22</v>
       </c>
       <c r="AC8" t="n">
-        <v>2756.2</v>
+        <v>2735.78</v>
       </c>
       <c r="AD8" t="n">
-        <v>2771.9</v>
+        <v>2750.33</v>
       </c>
       <c r="AE8" t="n">
-        <v>2787.74</v>
+        <v>2765.16</v>
       </c>
       <c r="AF8" t="n">
-        <v>2803.11</v>
+        <v>2779.44</v>
       </c>
       <c r="AG8" t="n">
-        <v>2818.84</v>
+        <v>2794.06</v>
       </c>
       <c r="AH8" t="n">
-        <v>2834.42</v>
+        <v>2808.46</v>
       </c>
       <c r="AI8" t="n">
-        <v>2849.97</v>
+        <v>2822.93</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Seabrook</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>698.1</v>
       </c>
       <c r="C9" t="n">
-        <v>772.1</v>
+        <v>763.28</v>
       </c>
       <c r="D9" t="n">
-        <v>538.02</v>
+        <v>546.34</v>
       </c>
       <c r="E9" t="n">
-        <v>561.85</v>
+        <v>568.5599999999999</v>
       </c>
       <c r="F9" t="n">
-        <v>617.61</v>
+        <v>482</v>
       </c>
       <c r="G9" t="n">
-        <v>617.35</v>
+        <v>617.46</v>
       </c>
       <c r="H9" t="n">
-        <v>610.99</v>
+        <v>611.84</v>
       </c>
       <c r="I9" t="n">
-        <v>600.84</v>
+        <v>599.1900000000001</v>
       </c>
       <c r="J9" t="n">
-        <v>600.8200000000001</v>
+        <v>597.3200000000001</v>
       </c>
       <c r="K9" t="n">
-        <v>602.1799999999999</v>
+        <v>597.84</v>
       </c>
       <c r="L9" t="n">
-        <v>606.08</v>
+        <v>601.04</v>
       </c>
       <c r="M9" t="n">
-        <v>608.23</v>
+        <v>602.55</v>
       </c>
       <c r="N9" t="n">
-        <v>608.5</v>
+        <v>602.12</v>
       </c>
       <c r="O9" t="n">
-        <v>611.08</v>
+        <v>604.0700000000001</v>
       </c>
       <c r="P9" t="n">
-        <v>610.22</v>
+        <v>602.89</v>
       </c>
       <c r="Q9" t="n">
-        <v>611.3099999999999</v>
+        <v>603.05</v>
       </c>
       <c r="R9" t="n">
-        <v>612.76</v>
+        <v>603.8200000000001</v>
       </c>
       <c r="S9" t="n">
-        <v>613.4299999999999</v>
+        <v>603.96</v>
       </c>
       <c r="T9" t="n">
-        <v>614.39</v>
+        <v>604.3099999999999</v>
       </c>
       <c r="U9" t="n">
-        <v>614.37</v>
+        <v>603.64</v>
       </c>
       <c r="V9" t="n">
-        <v>614.05</v>
+        <v>602.64</v>
       </c>
       <c r="W9" t="n">
-        <v>614.64</v>
+        <v>602.54</v>
       </c>
       <c r="X9" t="n">
-        <v>615.52</v>
+        <v>602.78</v>
       </c>
       <c r="Y9" t="n">
-        <v>615.73</v>
+        <v>602.38</v>
       </c>
       <c r="Z9" t="n">
-        <v>616.0700000000001</v>
+        <v>602.13</v>
       </c>
       <c r="AA9" t="n">
-        <v>616.63</v>
+        <v>602.1</v>
       </c>
       <c r="AB9" t="n">
-        <v>617.35</v>
+        <v>602.22</v>
       </c>
       <c r="AC9" t="n">
-        <v>617.79</v>
+        <v>601.99</v>
       </c>
       <c r="AD9" t="n">
-        <v>618.45</v>
+        <v>601.97</v>
       </c>
       <c r="AE9" t="n">
-        <v>619.45</v>
+        <v>602.3099999999999</v>
       </c>
       <c r="AF9" t="n">
-        <v>620.26</v>
+        <v>602.48</v>
       </c>
       <c r="AG9" t="n">
-        <v>621</v>
+        <v>602.58</v>
       </c>
       <c r="AH9" t="n">
-        <v>621.6799999999999</v>
+        <v>602.66</v>
       </c>
       <c r="AI9" t="n">
-        <v>622.02</v>
+        <v>602.37</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Spotswood - South Kingsville</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>975.73</v>
       </c>
       <c r="C10" t="n">
-        <v>783.35</v>
+        <v>776.13</v>
       </c>
       <c r="D10" t="n">
-        <v>497.71</v>
+        <v>498.27</v>
       </c>
       <c r="E10" t="n">
-        <v>562.89</v>
+        <v>567.77</v>
       </c>
       <c r="F10" t="n">
-        <v>970.45</v>
+        <v>513.39</v>
       </c>
       <c r="G10" t="n">
-        <v>1035.84</v>
+        <v>1030.91</v>
       </c>
       <c r="H10" t="n">
-        <v>1037.85</v>
+        <v>1033.82</v>
       </c>
       <c r="I10" t="n">
-        <v>1057.2</v>
+        <v>1153.86</v>
       </c>
       <c r="J10" t="n">
-        <v>1161.93</v>
+        <v>1359.14</v>
       </c>
       <c r="K10" t="n">
-        <v>1273.15</v>
+        <v>1466.41</v>
       </c>
       <c r="L10" t="n">
-        <v>1376.89</v>
+        <v>1563.92</v>
       </c>
       <c r="M10" t="n">
-        <v>1479.92</v>
+        <v>1665.41</v>
       </c>
       <c r="N10" t="n">
-        <v>1577.3</v>
+        <v>1761.79</v>
       </c>
       <c r="O10" t="n">
-        <v>1672.61</v>
+        <v>1857.46</v>
       </c>
       <c r="P10" t="n">
-        <v>1771.75</v>
+        <v>1956.51</v>
       </c>
       <c r="Q10" t="n">
-        <v>1864.68</v>
+        <v>2051.12</v>
       </c>
       <c r="R10" t="n">
-        <v>1956.24</v>
+        <v>2144.69</v>
       </c>
       <c r="S10" t="n">
-        <v>2048.96</v>
+        <v>2239.97</v>
       </c>
       <c r="T10" t="n">
-        <v>2142.93</v>
+        <v>2335.36</v>
       </c>
       <c r="U10" t="n">
-        <v>2235.15</v>
+        <v>2429.71</v>
       </c>
       <c r="V10" t="n">
-        <v>2326.8</v>
+        <v>2523.8</v>
       </c>
       <c r="W10" t="n">
-        <v>2418.2</v>
+        <v>2617.92</v>
       </c>
       <c r="X10" t="n">
-        <v>2509.29</v>
+        <v>2711.4</v>
       </c>
       <c r="Y10" t="n">
-        <v>2602.43</v>
+        <v>2806.95</v>
       </c>
       <c r="Z10" t="n">
-        <v>2693.28</v>
+        <v>2900.35</v>
       </c>
       <c r="AA10" t="n">
-        <v>2785.01</v>
+        <v>2994.9</v>
       </c>
       <c r="AB10" t="n">
-        <v>2876.24</v>
+        <v>3088.85</v>
       </c>
       <c r="AC10" t="n">
-        <v>2967.58</v>
+        <v>3182.7</v>
       </c>
       <c r="AD10" t="n">
-        <v>3059.09</v>
+        <v>3276.83</v>
       </c>
       <c r="AE10" t="n">
-        <v>3150.37</v>
+        <v>3370.7</v>
       </c>
       <c r="AF10" t="n">
-        <v>3241.7</v>
+        <v>3464.62</v>
       </c>
       <c r="AG10" t="n">
-        <v>3333.01</v>
+        <v>3558.48</v>
       </c>
       <c r="AH10" t="n">
-        <v>3424.18</v>
+        <v>3652.22</v>
       </c>
       <c r="AI10" t="n">
-        <v>3515.32</v>
+        <v>3745.95</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Williamstown</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>2126.98</v>
       </c>
       <c r="C11" t="n">
-        <v>1340.64</v>
+        <v>1326.01</v>
       </c>
       <c r="D11" t="n">
-        <v>971.59</v>
+        <v>973.0599999999999</v>
       </c>
       <c r="E11" t="n">
-        <v>1074.87</v>
+        <v>1086.67</v>
       </c>
       <c r="F11" t="n">
-        <v>2029.61</v>
+        <v>973.78</v>
       </c>
       <c r="G11" t="n">
-        <v>2007.4</v>
+        <v>2022.95</v>
       </c>
       <c r="H11" t="n">
-        <v>1986.72</v>
+        <v>1999.98</v>
       </c>
       <c r="I11" t="n">
-        <v>1978.09</v>
+        <v>1989.66</v>
       </c>
       <c r="J11" t="n">
-        <v>1972.05</v>
+        <v>1985.47</v>
       </c>
       <c r="K11" t="n">
-        <v>1964.94</v>
+        <v>1980.17</v>
       </c>
       <c r="L11" t="n">
-        <v>1967.01</v>
+        <v>1984.25</v>
       </c>
       <c r="M11" t="n">
-        <v>1973.19</v>
+        <v>1991.65</v>
       </c>
       <c r="N11" t="n">
-        <v>1980.12</v>
+        <v>1999.57</v>
       </c>
       <c r="O11" t="n">
-        <v>1984.16</v>
+        <v>2005.32</v>
       </c>
       <c r="P11" t="n">
-        <v>1985.92</v>
+        <v>2008.62</v>
       </c>
       <c r="Q11" t="n">
-        <v>1988.45</v>
+        <v>2012.68</v>
       </c>
       <c r="R11" t="n">
-        <v>1992.82</v>
+        <v>2018.84</v>
       </c>
       <c r="S11" t="n">
-        <v>1997.03</v>
+        <v>2025.33</v>
       </c>
       <c r="T11" t="n">
-        <v>2001.46</v>
+        <v>2032.44</v>
       </c>
       <c r="U11" t="n">
-        <v>2006.32</v>
+        <v>2039.86</v>
       </c>
       <c r="V11" t="n">
-        <v>2011.15</v>
+        <v>2047.46</v>
       </c>
       <c r="W11" t="n">
-        <v>2015.33</v>
+        <v>2054.29</v>
       </c>
       <c r="X11" t="n">
-        <v>2018.95</v>
+        <v>2060.34</v>
       </c>
       <c r="Y11" t="n">
-        <v>2022.21</v>
+        <v>2066.12</v>
       </c>
       <c r="Z11" t="n">
-        <v>2025.75</v>
+        <v>2072.09</v>
       </c>
       <c r="AA11" t="n">
-        <v>2029.82</v>
+        <v>2078.62</v>
       </c>
       <c r="AB11" t="n">
-        <v>2033.85</v>
+        <v>2085.09</v>
       </c>
       <c r="AC11" t="n">
-        <v>2038.25</v>
+        <v>2091.85</v>
       </c>
       <c r="AD11" t="n">
-        <v>2042.31</v>
+        <v>2098.42</v>
       </c>
       <c r="AE11" t="n">
-        <v>2046.49</v>
+        <v>2105.04</v>
       </c>
       <c r="AF11" t="n">
-        <v>2050.75</v>
+        <v>2111.65</v>
       </c>
       <c r="AG11" t="n">
-        <v>2054.91</v>
+        <v>2118.27</v>
       </c>
       <c r="AH11" t="n">
-        <v>2058.52</v>
+        <v>2124.36</v>
       </c>
       <c r="AI11" t="n">
-        <v>2062.24</v>
+        <v>2130.48</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Williamstown North - The Rifle Range</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>756.3</v>
       </c>
       <c r="C12" t="n">
-        <v>484.83</v>
+        <v>479.78</v>
       </c>
       <c r="D12" t="n">
-        <v>353.62</v>
+        <v>354.14</v>
       </c>
       <c r="E12" t="n">
-        <v>386.33</v>
+        <v>390.5</v>
       </c>
       <c r="F12" t="n">
-        <v>801.28</v>
+        <v>340.46</v>
       </c>
       <c r="G12" t="n">
-        <v>788.92</v>
+        <v>794.48</v>
       </c>
       <c r="H12" t="n">
-        <v>786.27</v>
+        <v>790.8200000000001</v>
       </c>
       <c r="I12" t="n">
-        <v>785.95</v>
+        <v>782.49</v>
       </c>
       <c r="J12" t="n">
-        <v>786.29</v>
+        <v>785.02</v>
       </c>
       <c r="K12" t="n">
-        <v>782.63</v>
+        <v>780.12</v>
       </c>
       <c r="L12" t="n">
-        <v>781.71</v>
+        <v>779.62</v>
       </c>
       <c r="M12" t="n">
-        <v>779.42</v>
+        <v>777.85</v>
       </c>
       <c r="N12" t="n">
-        <v>778.9400000000001</v>
+        <v>777.75</v>
       </c>
       <c r="O12" t="n">
-        <v>776.04</v>
+        <v>773.6900000000001</v>
       </c>
       <c r="P12" t="n">
-        <v>773.99</v>
+        <v>770.66</v>
       </c>
       <c r="Q12" t="n">
-        <v>774.08</v>
+        <v>769.6900000000001</v>
       </c>
       <c r="R12" t="n">
-        <v>773.83</v>
+        <v>769.11</v>
       </c>
       <c r="S12" t="n">
-        <v>773.71</v>
+        <v>768.7</v>
       </c>
       <c r="T12" t="n">
-        <v>773.98</v>
+        <v>768.92</v>
       </c>
       <c r="U12" t="n">
-        <v>774.03</v>
+        <v>769.01</v>
       </c>
       <c r="V12" t="n">
-        <v>774.21</v>
+        <v>769.14</v>
       </c>
       <c r="W12" t="n">
-        <v>773.7</v>
+        <v>768.4400000000001</v>
       </c>
       <c r="X12" t="n">
-        <v>773.52</v>
+        <v>768</v>
       </c>
       <c r="Y12" t="n">
-        <v>773.4</v>
+        <v>767.5</v>
       </c>
       <c r="Z12" t="n">
-        <v>773.98</v>
+        <v>767.78</v>
       </c>
       <c r="AA12" t="n">
-        <v>774.39</v>
+        <v>767.96</v>
       </c>
       <c r="AB12" t="n">
-        <v>774.97</v>
+        <v>768.4</v>
       </c>
       <c r="AC12" t="n">
-        <v>775.37</v>
+        <v>768.64</v>
       </c>
       <c r="AD12" t="n">
-        <v>775.85</v>
+        <v>768.95</v>
       </c>
       <c r="AE12" t="n">
-        <v>776.41</v>
+        <v>769.3</v>
       </c>
       <c r="AF12" t="n">
-        <v>776.84</v>
+        <v>769.48</v>
       </c>
       <c r="AG12" t="n">
-        <v>777.35</v>
+        <v>769.77</v>
       </c>
       <c r="AH12" t="n">
-        <v>777.8200000000001</v>
+        <v>770.01</v>
       </c>
       <c r="AI12" t="n">
-        <v>778.4</v>
+        <v>770.37</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>16138.57</v>
       </c>
       <c r="C13" t="n">
-        <v>12373.8</v>
+        <v>12254.08</v>
       </c>
       <c r="D13" t="n">
-        <v>8490.66</v>
+        <v>8522.52</v>
       </c>
       <c r="E13" t="n">
-        <v>9213.84</v>
+        <v>9300.290000000001</v>
       </c>
       <c r="F13" t="n">
-        <v>15733.84</v>
+        <v>8475.92</v>
       </c>
       <c r="G13" t="n">
-        <v>15798.82</v>
+        <v>15783.6</v>
       </c>
       <c r="H13" t="n">
-        <v>15845.29</v>
+        <v>15854.36</v>
       </c>
       <c r="I13" t="n">
-        <v>16044.44</v>
+        <v>16169.11</v>
       </c>
       <c r="J13" t="n">
-        <v>16377.31</v>
+        <v>16651.35</v>
       </c>
       <c r="K13" t="n">
-        <v>16624.37</v>
+        <v>16900.58</v>
       </c>
       <c r="L13" t="n">
-        <v>16693.27</v>
+        <v>16950.25</v>
       </c>
       <c r="M13" t="n">
-        <v>17039.97</v>
+        <v>17301.94</v>
       </c>
       <c r="N13" t="n">
-        <v>17091.94</v>
+        <v>17357.94</v>
       </c>
       <c r="O13" t="n">
-        <v>17198.81</v>
+        <v>17471.51</v>
       </c>
       <c r="P13" t="n">
-        <v>17345.59</v>
+        <v>17626</v>
       </c>
       <c r="Q13" t="n">
-        <v>17430.97</v>
+        <v>17721.09</v>
       </c>
       <c r="R13" t="n">
-        <v>17524.91</v>
+        <v>17826.27</v>
       </c>
       <c r="S13" t="n">
-        <v>17625.21</v>
+        <v>17939.56</v>
       </c>
       <c r="T13" t="n">
-        <v>17726.13</v>
+        <v>18052.03</v>
       </c>
       <c r="U13" t="n">
-        <v>17828.28</v>
+        <v>18166.07</v>
       </c>
       <c r="V13" t="n">
-        <v>17931.55</v>
+        <v>18281.39</v>
       </c>
       <c r="W13" t="n">
-        <v>18035.61</v>
+        <v>18397.38</v>
       </c>
       <c r="X13" t="n">
-        <v>18142.12</v>
+        <v>18514.77</v>
       </c>
       <c r="Y13" t="n">
-        <v>18252.39</v>
+        <v>18636.46</v>
       </c>
       <c r="Z13" t="n">
-        <v>18362.49</v>
+        <v>18757.75</v>
       </c>
       <c r="AA13" t="n">
-        <v>18477.05</v>
+        <v>18884.06</v>
       </c>
       <c r="AB13" t="n">
-        <v>18589.27</v>
+        <v>19008.03</v>
       </c>
       <c r="AC13" t="n">
-        <v>18701.55</v>
+        <v>19131.9</v>
       </c>
       <c r="AD13" t="n">
-        <v>18814.89</v>
+        <v>19256.77</v>
       </c>
       <c r="AE13" t="n">
-        <v>18929.38</v>
+        <v>19382.68</v>
       </c>
       <c r="AF13" t="n">
-        <v>19043.43</v>
+        <v>19507.99</v>
       </c>
       <c r="AG13" t="n">
-        <v>19157.99</v>
+        <v>19634.21</v>
       </c>
       <c r="AH13" t="n">
-        <v>19271.18</v>
+        <v>19758.87</v>
       </c>
       <c r="AI13" t="n">
-        <v>19384.34</v>
+        <v>19883.44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A13" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>