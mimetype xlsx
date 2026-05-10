--- v0 (2026-01-23)
+++ v1 (2026-05-10)
@@ -11,96 +11,82 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -434,653 +420,653 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AI13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="inlineStr">
+      <c r="A1" t="inlineStr">
         <is>
           <t>Small Area</t>
         </is>
       </c>
-      <c r="B1" s="1" t="n">
+      <c r="B1" t="n">
         <v>2021</v>
       </c>
-      <c r="C1" s="1" t="n">
+      <c r="C1" t="n">
         <v>2022</v>
       </c>
-      <c r="D1" s="1" t="n">
+      <c r="D1" t="n">
         <v>2023</v>
       </c>
-      <c r="E1" s="1" t="n">
+      <c r="E1" t="n">
         <v>2024</v>
       </c>
-      <c r="F1" s="1" t="n">
+      <c r="F1" t="n">
         <v>2025</v>
       </c>
-      <c r="G1" s="1" t="n">
+      <c r="G1" t="n">
         <v>2026</v>
       </c>
-      <c r="H1" s="1" t="n">
+      <c r="H1" t="n">
         <v>2027</v>
       </c>
-      <c r="I1" s="1" t="n">
+      <c r="I1" t="n">
         <v>2028</v>
       </c>
-      <c r="J1" s="1" t="n">
+      <c r="J1" t="n">
         <v>2029</v>
       </c>
-      <c r="K1" s="1" t="n">
+      <c r="K1" t="n">
         <v>2030</v>
       </c>
-      <c r="L1" s="1" t="n">
+      <c r="L1" t="n">
         <v>2031</v>
       </c>
-      <c r="M1" s="1" t="n">
+      <c r="M1" t="n">
         <v>2032</v>
       </c>
-      <c r="N1" s="1" t="n">
+      <c r="N1" t="n">
         <v>2033</v>
       </c>
-      <c r="O1" s="1" t="n">
+      <c r="O1" t="n">
         <v>2034</v>
       </c>
-      <c r="P1" s="1" t="n">
+      <c r="P1" t="n">
         <v>2035</v>
       </c>
-      <c r="Q1" s="1" t="n">
+      <c r="Q1" t="n">
         <v>2036</v>
       </c>
-      <c r="R1" s="1" t="n">
+      <c r="R1" t="n">
         <v>2037</v>
       </c>
-      <c r="S1" s="1" t="n">
+      <c r="S1" t="n">
         <v>2038</v>
       </c>
-      <c r="T1" s="1" t="n">
+      <c r="T1" t="n">
         <v>2039</v>
       </c>
-      <c r="U1" s="1" t="n">
+      <c r="U1" t="n">
         <v>2040</v>
       </c>
-      <c r="V1" s="1" t="n">
+      <c r="V1" t="n">
         <v>2041</v>
       </c>
-      <c r="W1" s="1" t="n">
+      <c r="W1" t="n">
         <v>2042</v>
       </c>
-      <c r="X1" s="1" t="n">
+      <c r="X1" t="n">
         <v>2043</v>
       </c>
-      <c r="Y1" s="1" t="n">
+      <c r="Y1" t="n">
         <v>2044</v>
       </c>
-      <c r="Z1" s="1" t="n">
+      <c r="Z1" t="n">
         <v>2045</v>
       </c>
-      <c r="AA1" s="1" t="n">
+      <c r="AA1" t="n">
         <v>2046</v>
       </c>
-      <c r="AB1" s="1" t="n">
+      <c r="AB1" t="n">
         <v>2047</v>
       </c>
-      <c r="AC1" s="1" t="n">
+      <c r="AC1" t="n">
         <v>2048</v>
       </c>
-      <c r="AD1" s="1" t="n">
+      <c r="AD1" t="n">
         <v>2049</v>
       </c>
-      <c r="AE1" s="1" t="n">
+      <c r="AE1" t="n">
         <v>2050</v>
       </c>
-      <c r="AF1" s="1" t="n">
+      <c r="AF1" t="n">
         <v>2051</v>
       </c>
-      <c r="AG1" s="1" t="n">
+      <c r="AG1" t="n">
         <v>2052</v>
       </c>
-      <c r="AH1" s="1" t="n">
+      <c r="AH1" t="n">
         <v>2053</v>
       </c>
-      <c r="AI1" s="1" t="n">
+      <c r="AI1" t="n">
         <v>2054</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2" t="inlineStr">
+      <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Altona - Seaholme</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0.0231</v>
       </c>
       <c r="C2" t="n">
         <v>0.0208</v>
       </c>
       <c r="D2" t="n">
         <v>0.0193</v>
       </c>
       <c r="E2" t="n">
         <v>0.0229</v>
       </c>
       <c r="F2" t="n">
         <v>0.0231</v>
       </c>
       <c r="G2" t="n">
         <v>0.0224</v>
       </c>
       <c r="H2" t="n">
         <v>0.0221</v>
       </c>
       <c r="I2" t="n">
-        <v>0.0218</v>
+        <v>0.0219</v>
       </c>
       <c r="J2" t="n">
-        <v>0.0221</v>
+        <v>0.0222</v>
       </c>
       <c r="K2" t="n">
-        <v>0.0219</v>
+        <v>0.022</v>
       </c>
       <c r="L2" t="n">
         <v>0.0204</v>
       </c>
       <c r="M2" t="n">
         <v>0.0204</v>
       </c>
       <c r="N2" t="n">
         <v>0.0205</v>
       </c>
       <c r="O2" t="n">
         <v>0.0205</v>
       </c>
       <c r="P2" t="n">
         <v>0.0206</v>
       </c>
       <c r="Q2" t="n">
         <v>0.0206</v>
       </c>
       <c r="R2" t="n">
-        <v>0.0206</v>
+        <v>0.0207</v>
       </c>
       <c r="S2" t="n">
-        <v>0.0206</v>
+        <v>0.0207</v>
       </c>
       <c r="T2" t="n">
-        <v>0.0206</v>
+        <v>0.0207</v>
       </c>
       <c r="U2" t="n">
-        <v>0.0206</v>
+        <v>0.0207</v>
       </c>
       <c r="V2" t="n">
-        <v>0.0206</v>
+        <v>0.0207</v>
       </c>
       <c r="W2" t="n">
         <v>0.0206</v>
       </c>
       <c r="X2" t="n">
         <v>0.0206</v>
       </c>
       <c r="Y2" t="n">
-        <v>0.0205</v>
+        <v>0.0206</v>
       </c>
       <c r="Z2" t="n">
-        <v>0.0205</v>
+        <v>0.0206</v>
       </c>
       <c r="AA2" t="n">
         <v>0.0205</v>
       </c>
       <c r="AB2" t="n">
         <v>0.0205</v>
       </c>
       <c r="AC2" t="n">
         <v>0.0205</v>
       </c>
       <c r="AD2" t="n">
-        <v>0.0204</v>
+        <v>0.0205</v>
       </c>
       <c r="AE2" t="n">
-        <v>0.0204</v>
+        <v>0.0205</v>
       </c>
       <c r="AF2" t="n">
-        <v>0.0204</v>
+        <v>0.0205</v>
       </c>
       <c r="AG2" t="n">
         <v>0.0204</v>
       </c>
       <c r="AH2" t="n">
         <v>0.0204</v>
       </c>
       <c r="AI2" t="n">
         <v>0.0204</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Altona Meadows</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0.0185</v>
       </c>
       <c r="C3" t="n">
         <v>0.0258</v>
       </c>
       <c r="D3" t="n">
         <v>0.0203</v>
       </c>
       <c r="E3" t="n">
         <v>0.0209</v>
       </c>
       <c r="F3" t="n">
         <v>0.021</v>
       </c>
       <c r="G3" t="n">
         <v>0.0207</v>
       </c>
       <c r="H3" t="n">
         <v>0.0205</v>
       </c>
       <c r="I3" t="n">
         <v>0.0203</v>
       </c>
       <c r="J3" t="n">
         <v>0.0202</v>
       </c>
       <c r="K3" t="n">
         <v>0.02</v>
       </c>
       <c r="L3" t="n">
         <v>0.0199</v>
       </c>
       <c r="M3" t="n">
         <v>0.0198</v>
       </c>
       <c r="N3" t="n">
-        <v>0.0197</v>
+        <v>0.0198</v>
       </c>
       <c r="O3" t="n">
         <v>0.0197</v>
       </c>
       <c r="P3" t="n">
         <v>0.0196</v>
       </c>
       <c r="Q3" t="n">
         <v>0.0196</v>
       </c>
       <c r="R3" t="n">
         <v>0.0195</v>
       </c>
       <c r="S3" t="n">
         <v>0.0195</v>
       </c>
       <c r="T3" t="n">
-        <v>0.0194</v>
+        <v>0.0195</v>
       </c>
       <c r="U3" t="n">
         <v>0.0194</v>
       </c>
       <c r="V3" t="n">
         <v>0.0194</v>
       </c>
       <c r="W3" t="n">
-        <v>0.0193</v>
+        <v>0.0194</v>
       </c>
       <c r="X3" t="n">
         <v>0.0193</v>
       </c>
       <c r="Y3" t="n">
         <v>0.0193</v>
       </c>
       <c r="Z3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AA3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AB3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AC3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AD3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AE3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AF3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AG3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AH3" t="n">
         <v>0.0193</v>
       </c>
       <c r="AI3" t="n">
         <v>0.0193</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Altona North</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0.0272</v>
       </c>
       <c r="C4" t="n">
         <v>0.0288</v>
       </c>
       <c r="D4" t="n">
         <v>0.0312</v>
       </c>
       <c r="E4" t="n">
         <v>0.0324</v>
       </c>
       <c r="F4" t="n">
         <v>0.0321</v>
       </c>
       <c r="G4" t="n">
         <v>0.032</v>
       </c>
       <c r="H4" t="n">
-        <v>0.0326</v>
+        <v>0.0327</v>
       </c>
       <c r="I4" t="n">
-        <v>0.0334</v>
+        <v>0.0336</v>
       </c>
       <c r="J4" t="n">
-        <v>0.034</v>
+        <v>0.0342</v>
       </c>
       <c r="K4" t="n">
-        <v>0.0344</v>
+        <v>0.0346</v>
       </c>
       <c r="L4" t="n">
-        <v>0.0344</v>
+        <v>0.0345</v>
       </c>
       <c r="M4" t="n">
-        <v>0.0352</v>
+        <v>0.0353</v>
       </c>
       <c r="N4" t="n">
-        <v>0.034</v>
+        <v>0.0341</v>
       </c>
       <c r="O4" t="n">
         <v>0.0334</v>
       </c>
       <c r="P4" t="n">
-        <v>0.033</v>
+        <v>0.0331</v>
       </c>
       <c r="Q4" t="n">
-        <v>0.0323</v>
+        <v>0.0324</v>
       </c>
       <c r="R4" t="n">
-        <v>0.0318</v>
+        <v>0.0319</v>
       </c>
       <c r="S4" t="n">
-        <v>0.0314</v>
+        <v>0.0316</v>
       </c>
       <c r="T4" t="n">
+        <v>0.0313</v>
+      </c>
+      <c r="U4" t="n">
         <v>0.0311</v>
       </c>
-      <c r="U4" t="n">
+      <c r="V4" t="n">
         <v>0.0309</v>
       </c>
-      <c r="V4" t="n">
+      <c r="W4" t="n">
         <v>0.0308</v>
       </c>
-      <c r="W4" t="n">
+      <c r="X4" t="n">
+        <v>0.0308</v>
+      </c>
+      <c r="Y4" t="n">
+        <v>0.0307</v>
+      </c>
+      <c r="Z4" t="n">
+        <v>0.0307</v>
+      </c>
+      <c r="AA4" t="n">
         <v>0.0306</v>
       </c>
-      <c r="X4" t="n">
+      <c r="AB4" t="n">
         <v>0.0306</v>
       </c>
-      <c r="Y4" t="n">
+      <c r="AC4" t="n">
+        <v>0.0306</v>
+      </c>
+      <c r="AD4" t="n">
         <v>0.0305</v>
       </c>
-      <c r="Z4" t="n">
+      <c r="AE4" t="n">
+        <v>0.0305</v>
+      </c>
+      <c r="AF4" t="n">
+        <v>0.0305</v>
+      </c>
+      <c r="AG4" t="n">
         <v>0.0304</v>
       </c>
-      <c r="AA4" t="n">
+      <c r="AH4" t="n">
         <v>0.0304</v>
       </c>
-      <c r="AB4" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="AI4" t="n">
-        <v>0.0301</v>
+        <v>0.0304</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Averton Industrial</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0.0529</v>
       </c>
       <c r="C5" t="n">
         <v>0.0532</v>
       </c>
       <c r="D5" t="n">
         <v>0.0521</v>
       </c>
       <c r="E5" t="n">
         <v>0.0539</v>
       </c>
       <c r="F5" t="n">
         <v>0.06900000000000001</v>
       </c>
       <c r="G5" t="n">
         <v>0.08840000000000001</v>
       </c>
       <c r="H5" t="n">
-        <v>0.0864</v>
+        <v>0.08649999999999999</v>
       </c>
       <c r="I5" t="n">
+        <v>0.0862</v>
+      </c>
+      <c r="J5" t="n">
+        <v>0.0851</v>
+      </c>
+      <c r="K5" t="n">
+        <v>0.0861</v>
+      </c>
+      <c r="L5" t="n">
+        <v>0.0866</v>
+      </c>
+      <c r="M5" t="n">
+        <v>0.0867</v>
+      </c>
+      <c r="N5" t="n">
+        <v>0.0862</v>
+      </c>
+      <c r="O5" t="n">
         <v>0.08599999999999999</v>
       </c>
-      <c r="J5" t="n">
-[...2 lines deleted...]
-      <c r="K5" t="n">
+      <c r="P5" t="n">
         <v>0.0859</v>
       </c>
-      <c r="L5" t="n">
-[...8 lines deleted...]
-      <c r="O5" t="n">
+      <c r="Q5" t="n">
         <v>0.0858</v>
       </c>
-      <c r="P5" t="n">
-[...2 lines deleted...]
-      <c r="Q5" t="n">
+      <c r="R5" t="n">
         <v>0.0856</v>
       </c>
-      <c r="R5" t="n">
+      <c r="S5" t="n">
         <v>0.0854</v>
       </c>
-      <c r="S5" t="n">
+      <c r="T5" t="n">
         <v>0.0852</v>
       </c>
-      <c r="T5" t="n">
+      <c r="U5" t="n">
         <v>0.08500000000000001</v>
       </c>
-      <c r="U5" t="n">
+      <c r="V5" t="n">
         <v>0.0848</v>
       </c>
-      <c r="V5" t="n">
+      <c r="W5" t="n">
+        <v>0.0847</v>
+      </c>
+      <c r="X5" t="n">
         <v>0.08459999999999999</v>
       </c>
-      <c r="W5" t="n">
+      <c r="Y5" t="n">
+        <v>0.08459999999999999</v>
+      </c>
+      <c r="Z5" t="n">
         <v>0.08450000000000001</v>
       </c>
-      <c r="X5" t="n">
-[...2 lines deleted...]
-      <c r="Y5" t="n">
+      <c r="AA5" t="n">
         <v>0.0844</v>
       </c>
-      <c r="Z5" t="n">
+      <c r="AB5" t="n">
+        <v>0.0844</v>
+      </c>
+      <c r="AC5" t="n">
+        <v>0.0844</v>
+      </c>
+      <c r="AD5" t="n">
         <v>0.0843</v>
       </c>
-      <c r="AA5" t="n">
+      <c r="AE5" t="n">
+        <v>0.0843</v>
+      </c>
+      <c r="AF5" t="n">
+        <v>0.0843</v>
+      </c>
+      <c r="AG5" t="n">
         <v>0.0842</v>
       </c>
-      <c r="AB5" t="n">
+      <c r="AH5" t="n">
         <v>0.0842</v>
       </c>
-      <c r="AC5" t="n">
+      <c r="AI5" t="n">
         <v>0.0842</v>
-      </c>
-[...16 lines deleted...]
-        <v>0.08400000000000001</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Brooklyn</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0.0362</v>
       </c>
       <c r="C6" t="n">
         <v>0.0389</v>
       </c>
       <c r="D6" t="n">
         <v>0.0415</v>
       </c>
       <c r="E6" t="n">
         <v>0.0431</v>
       </c>
       <c r="F6" t="n">
         <v>0.0424</v>
       </c>
       <c r="G6" t="n">
         <v>0.0426</v>
       </c>
       <c r="H6" t="n">
         <v>0.0415</v>
       </c>
       <c r="I6" t="n">
-        <v>0.0412</v>
+        <v>0.0414</v>
       </c>
       <c r="J6" t="n">
-        <v>0.0412</v>
+        <v>0.0413</v>
       </c>
       <c r="K6" t="n">
-        <v>0.0416</v>
+        <v>0.0417</v>
       </c>
       <c r="L6" t="n">
-        <v>0.0419</v>
+        <v>0.0418</v>
       </c>
       <c r="M6" t="n">
-        <v>0.0422</v>
+        <v>0.0421</v>
       </c>
       <c r="N6" t="n">
         <v>0.0424</v>
       </c>
       <c r="O6" t="n">
         <v>0.0427</v>
       </c>
       <c r="P6" t="n">
         <v>0.0429</v>
       </c>
       <c r="Q6" t="n">
         <v>0.0431</v>
       </c>
       <c r="R6" t="n">
         <v>0.0432</v>
       </c>
       <c r="S6" t="n">
-        <v>0.0434</v>
+        <v>0.0433</v>
       </c>
       <c r="T6" t="n">
         <v>0.0435</v>
       </c>
       <c r="U6" t="n">
         <v>0.0435</v>
       </c>
       <c r="V6" t="n">
         <v>0.0436</v>
       </c>
       <c r="W6" t="n">
         <v>0.0437</v>
       </c>
       <c r="X6" t="n">
         <v>0.0438</v>
       </c>
       <c r="Y6" t="n">
         <v>0.0439</v>
       </c>
       <c r="Z6" t="n">
         <v>0.0439</v>
       </c>
       <c r="AA6" t="n">
         <v>0.044</v>
       </c>
@@ -1088,596 +1074,596 @@
         <v>0.044</v>
       </c>
       <c r="AC6" t="n">
         <v>0.044</v>
       </c>
       <c r="AD6" t="n">
         <v>0.0441</v>
       </c>
       <c r="AE6" t="n">
         <v>0.0441</v>
       </c>
       <c r="AF6" t="n">
         <v>0.0441</v>
       </c>
       <c r="AG6" t="n">
         <v>0.0441</v>
       </c>
       <c r="AH6" t="n">
         <v>0.0441</v>
       </c>
       <c r="AI6" t="n">
         <v>0.0441</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Laverton</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>0.033</v>
       </c>
       <c r="C7" t="n">
         <v>0.0403</v>
       </c>
       <c r="D7" t="n">
         <v>0.0445</v>
       </c>
       <c r="E7" t="n">
         <v>0.04</v>
       </c>
       <c r="F7" t="n">
         <v>0.0407</v>
       </c>
       <c r="G7" t="n">
         <v>0.0414</v>
       </c>
       <c r="H7" t="n">
         <v>0.0409</v>
       </c>
       <c r="I7" t="n">
-        <v>0.0406</v>
+        <v>0.0407</v>
       </c>
       <c r="J7" t="n">
-        <v>0.0406</v>
+        <v>0.0407</v>
       </c>
       <c r="K7" t="n">
-        <v>0.0408</v>
+        <v>0.0409</v>
       </c>
       <c r="L7" t="n">
-        <v>0.0411</v>
+        <v>0.0412</v>
       </c>
       <c r="M7" t="n">
-        <v>0.0411</v>
+        <v>0.0413</v>
       </c>
       <c r="N7" t="n">
-        <v>0.0412</v>
+        <v>0.0413</v>
       </c>
       <c r="O7" t="n">
-        <v>0.0412</v>
+        <v>0.0413</v>
       </c>
       <c r="P7" t="n">
-        <v>0.0413</v>
+        <v>0.0414</v>
       </c>
       <c r="Q7" t="n">
-        <v>0.0413</v>
+        <v>0.0414</v>
       </c>
       <c r="R7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="S7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="T7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="U7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="V7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="W7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="X7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="Y7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="Z7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="AA7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="AB7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="AC7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="AD7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="AE7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="AF7" t="n">
-        <v>0.0414</v>
+        <v>0.0415</v>
       </c>
       <c r="AG7" t="n">
         <v>0.0414</v>
       </c>
       <c r="AH7" t="n">
         <v>0.0414</v>
       </c>
       <c r="AI7" t="n">
         <v>0.0414</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Newport</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0.0296</v>
       </c>
       <c r="C8" t="n">
         <v>0.0274</v>
       </c>
       <c r="D8" t="n">
         <v>0.0261</v>
       </c>
       <c r="E8" t="n">
         <v>0.0251</v>
       </c>
       <c r="F8" t="n">
         <v>0.0245</v>
       </c>
       <c r="G8" t="n">
         <v>0.0244</v>
       </c>
       <c r="H8" t="n">
         <v>0.0244</v>
       </c>
       <c r="I8" t="n">
         <v>0.0243</v>
       </c>
       <c r="J8" t="n">
         <v>0.0242</v>
       </c>
       <c r="K8" t="n">
-        <v>0.024</v>
+        <v>0.0241</v>
       </c>
       <c r="L8" t="n">
         <v>0.0239</v>
       </c>
       <c r="M8" t="n">
         <v>0.0238</v>
       </c>
       <c r="N8" t="n">
         <v>0.0237</v>
       </c>
       <c r="O8" t="n">
         <v>0.0236</v>
       </c>
       <c r="P8" t="n">
         <v>0.0235</v>
       </c>
       <c r="Q8" t="n">
         <v>0.0234</v>
       </c>
       <c r="R8" t="n">
         <v>0.0234</v>
       </c>
       <c r="S8" t="n">
-        <v>0.0234</v>
+        <v>0.0233</v>
       </c>
       <c r="T8" t="n">
         <v>0.0233</v>
       </c>
       <c r="U8" t="n">
         <v>0.0233</v>
       </c>
       <c r="V8" t="n">
-        <v>0.0233</v>
+        <v>0.0232</v>
       </c>
       <c r="W8" t="n">
-        <v>0.0233</v>
+        <v>0.0232</v>
       </c>
       <c r="X8" t="n">
-        <v>0.0233</v>
+        <v>0.0232</v>
       </c>
       <c r="Y8" t="n">
         <v>0.0232</v>
       </c>
       <c r="Z8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AA8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AB8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AC8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AD8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AE8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AF8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AG8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AH8" t="n">
         <v>0.0232</v>
       </c>
       <c r="AI8" t="n">
         <v>0.0232</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Seabrook</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0.0199</v>
       </c>
       <c r="C9" t="n">
         <v>0.0202</v>
       </c>
       <c r="D9" t="n">
         <v>0.0254</v>
       </c>
       <c r="E9" t="n">
         <v>0.0231</v>
       </c>
       <c r="F9" t="n">
         <v>0.0224</v>
       </c>
       <c r="G9" t="n">
         <v>0.024</v>
       </c>
       <c r="H9" t="n">
         <v>0.025</v>
       </c>
       <c r="I9" t="n">
         <v>0.0253</v>
       </c>
       <c r="J9" t="n">
-        <v>0.0254</v>
+        <v>0.0253</v>
       </c>
       <c r="K9" t="n">
         <v>0.0253</v>
       </c>
       <c r="L9" t="n">
         <v>0.0253</v>
       </c>
       <c r="M9" t="n">
-        <v>0.0255</v>
+        <v>0.0254</v>
       </c>
       <c r="N9" t="n">
-        <v>0.0255</v>
+        <v>0.0254</v>
       </c>
       <c r="O9" t="n">
-        <v>0.0254</v>
+        <v>0.0253</v>
       </c>
       <c r="P9" t="n">
-        <v>0.0253</v>
+        <v>0.0252</v>
       </c>
       <c r="Q9" t="n">
+        <v>0.0251</v>
+      </c>
+      <c r="R9" t="n">
         <v>0.0252</v>
       </c>
-      <c r="R9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="S9" t="n">
-        <v>0.0253</v>
+        <v>0.0252</v>
       </c>
       <c r="T9" t="n">
-        <v>0.0253</v>
+        <v>0.0251</v>
       </c>
       <c r="U9" t="n">
-        <v>0.0253</v>
+        <v>0.0251</v>
       </c>
       <c r="V9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="W9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="X9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="Y9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="Z9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AA9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AB9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AC9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AD9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AE9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AF9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AG9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AH9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="AI9" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Spotswood - South Kingsville</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>0.0345</v>
       </c>
       <c r="C10" t="n">
         <v>0.0318</v>
       </c>
       <c r="D10" t="n">
         <v>0.0304</v>
       </c>
       <c r="E10" t="n">
         <v>0.0293</v>
       </c>
       <c r="F10" t="n">
         <v>0.0282</v>
       </c>
       <c r="G10" t="n">
         <v>0.0303</v>
       </c>
       <c r="H10" t="n">
         <v>0.0308</v>
       </c>
       <c r="I10" t="n">
-        <v>0.0308</v>
+        <v>0.0321</v>
       </c>
       <c r="J10" t="n">
-        <v>0.0319</v>
+        <v>0.0339</v>
       </c>
       <c r="K10" t="n">
-        <v>0.0327</v>
+        <v>0.0341</v>
       </c>
       <c r="L10" t="n">
-        <v>0.0332</v>
+        <v>0.0342</v>
       </c>
       <c r="M10" t="n">
-        <v>0.0337</v>
+        <v>0.0343</v>
       </c>
       <c r="N10" t="n">
-        <v>0.0339</v>
+        <v>0.0342</v>
       </c>
       <c r="O10" t="n">
-        <v>0.0341</v>
+        <v>0.0342</v>
       </c>
       <c r="P10" t="n">
         <v>0.0341</v>
       </c>
       <c r="Q10" t="n">
-        <v>0.034</v>
+        <v>0.0339</v>
       </c>
       <c r="R10" t="n">
-        <v>0.0339</v>
+        <v>0.0338</v>
       </c>
       <c r="S10" t="n">
-        <v>0.0338</v>
+        <v>0.0336</v>
       </c>
       <c r="T10" t="n">
-        <v>0.0337</v>
+        <v>0.0335</v>
       </c>
       <c r="U10" t="n">
-        <v>0.0336</v>
+        <v>0.0334</v>
       </c>
       <c r="V10" t="n">
-        <v>0.0334</v>
+        <v>0.0333</v>
       </c>
       <c r="W10" t="n">
-        <v>0.0333</v>
+        <v>0.0332</v>
       </c>
       <c r="X10" t="n">
-        <v>0.0332</v>
+        <v>0.0331</v>
       </c>
       <c r="Y10" t="n">
-        <v>0.0331</v>
+        <v>0.0329</v>
       </c>
       <c r="Z10" t="n">
-        <v>0.033</v>
+        <v>0.0329</v>
       </c>
       <c r="AA10" t="n">
-        <v>0.0329</v>
+        <v>0.0328</v>
       </c>
       <c r="AB10" t="n">
-        <v>0.0328</v>
+        <v>0.0327</v>
       </c>
       <c r="AC10" t="n">
-        <v>0.0327</v>
+        <v>0.0326</v>
       </c>
       <c r="AD10" t="n">
-        <v>0.0327</v>
+        <v>0.0326</v>
       </c>
       <c r="AE10" t="n">
-        <v>0.0326</v>
+        <v>0.0325</v>
       </c>
       <c r="AF10" t="n">
-        <v>0.0325</v>
+        <v>0.0324</v>
       </c>
       <c r="AG10" t="n">
-        <v>0.0325</v>
+        <v>0.0324</v>
       </c>
       <c r="AH10" t="n">
-        <v>0.0324</v>
+        <v>0.0323</v>
       </c>
       <c r="AI10" t="n">
         <v>0.0323</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+      <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Williamstown</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>0.0153</v>
       </c>
       <c r="C11" t="n">
         <v>0.0129</v>
       </c>
       <c r="D11" t="n">
         <v>0.0148</v>
       </c>
       <c r="E11" t="n">
         <v>0.0146</v>
       </c>
       <c r="F11" t="n">
         <v>0.0144</v>
       </c>
       <c r="G11" t="n">
         <v>0.0147</v>
       </c>
       <c r="H11" t="n">
-        <v>0.0148</v>
+        <v>0.0149</v>
       </c>
       <c r="I11" t="n">
         <v>0.0148</v>
       </c>
       <c r="J11" t="n">
         <v>0.0147</v>
       </c>
       <c r="K11" t="n">
         <v>0.0146</v>
       </c>
       <c r="L11" t="n">
-        <v>0.0145</v>
+        <v>0.0146</v>
       </c>
       <c r="M11" t="n">
         <v>0.0145</v>
       </c>
       <c r="N11" t="n">
-        <v>0.0144</v>
+        <v>0.0145</v>
       </c>
       <c r="O11" t="n">
-        <v>0.0144</v>
+        <v>0.0145</v>
       </c>
       <c r="P11" t="n">
-        <v>0.0144</v>
+        <v>0.0145</v>
       </c>
       <c r="Q11" t="n">
         <v>0.0144</v>
       </c>
       <c r="R11" t="n">
         <v>0.0144</v>
       </c>
       <c r="S11" t="n">
-        <v>0.0143</v>
+        <v>0.0144</v>
       </c>
       <c r="T11" t="n">
-        <v>0.0143</v>
+        <v>0.0144</v>
       </c>
       <c r="U11" t="n">
-        <v>0.0143</v>
+        <v>0.0144</v>
       </c>
       <c r="V11" t="n">
-        <v>0.0143</v>
+        <v>0.0144</v>
       </c>
       <c r="W11" t="n">
-        <v>0.0143</v>
+        <v>0.0144</v>
       </c>
       <c r="X11" t="n">
         <v>0.0143</v>
       </c>
       <c r="Y11" t="n">
         <v>0.0143</v>
       </c>
       <c r="Z11" t="n">
         <v>0.0143</v>
       </c>
       <c r="AA11" t="n">
         <v>0.0143</v>
       </c>
       <c r="AB11" t="n">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
       <c r="AC11" t="n">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
       <c r="AD11" t="n">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
       <c r="AE11" t="n">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
       <c r="AF11" t="n">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
       <c r="AG11" t="n">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
       <c r="AH11" t="n">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
       <c r="AI11" t="n">
-        <v>0.0142</v>
+        <v>0.0143</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Williamstown North - The Rifle Range</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>0.0139</v>
       </c>
       <c r="C12" t="n">
         <v>0.0117</v>
       </c>
       <c r="D12" t="n">
         <v>0.0136</v>
       </c>
       <c r="E12" t="n">
         <v>0.0134</v>
       </c>
       <c r="F12" t="n">
         <v>0.0134</v>
       </c>
       <c r="G12" t="n">
         <v>0.0141</v>
       </c>
       <c r="H12" t="n">
         <v>0.0143</v>
       </c>
@@ -1711,186 +1697,186 @@
       <c r="R12" t="n">
         <v>0.0134</v>
       </c>
       <c r="S12" t="n">
         <v>0.0133</v>
       </c>
       <c r="T12" t="n">
         <v>0.0132</v>
       </c>
       <c r="U12" t="n">
         <v>0.0132</v>
       </c>
       <c r="V12" t="n">
         <v>0.0131</v>
       </c>
       <c r="W12" t="n">
         <v>0.0131</v>
       </c>
       <c r="X12" t="n">
         <v>0.013</v>
       </c>
       <c r="Y12" t="n">
         <v>0.013</v>
       </c>
       <c r="Z12" t="n">
-        <v>0.013</v>
+        <v>0.0129</v>
       </c>
       <c r="AA12" t="n">
         <v>0.0129</v>
       </c>
       <c r="AB12" t="n">
-        <v>0.0129</v>
+        <v>0.0128</v>
       </c>
       <c r="AC12" t="n">
         <v>0.0128</v>
       </c>
       <c r="AD12" t="n">
         <v>0.0128</v>
       </c>
       <c r="AE12" t="n">
-        <v>0.0128</v>
+        <v>0.0127</v>
       </c>
       <c r="AF12" t="n">
         <v>0.0127</v>
       </c>
       <c r="AG12" t="n">
         <v>0.0127</v>
       </c>
       <c r="AH12" t="n">
         <v>0.0127</v>
       </c>
       <c r="AI12" t="n">
         <v>0.0126</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>0.0235</v>
       </c>
       <c r="C13" t="n">
         <v>0.0244</v>
       </c>
       <c r="D13" t="n">
         <v>0.024</v>
       </c>
       <c r="E13" t="n">
         <v>0.0243</v>
       </c>
       <c r="F13" t="n">
         <v>0.0242</v>
       </c>
       <c r="G13" t="n">
         <v>0.0243</v>
       </c>
       <c r="H13" t="n">
         <v>0.0244</v>
       </c>
       <c r="I13" t="n">
+        <v>0.0246</v>
+      </c>
+      <c r="J13" t="n">
+        <v>0.0249</v>
+      </c>
+      <c r="K13" t="n">
+        <v>0.0249</v>
+      </c>
+      <c r="L13" t="n">
+        <v>0.0247</v>
+      </c>
+      <c r="M13" t="n">
+        <v>0.0249</v>
+      </c>
+      <c r="N13" t="n">
+        <v>0.0247</v>
+      </c>
+      <c r="O13" t="n">
+        <v>0.0246</v>
+      </c>
+      <c r="P13" t="n">
+        <v>0.0245</v>
+      </c>
+      <c r="Q13" t="n">
         <v>0.0244</v>
       </c>
-      <c r="J13" t="n">
-[...17 lines deleted...]
-      <c r="P13" t="n">
+      <c r="R13" t="n">
         <v>0.0244</v>
       </c>
-      <c r="Q13" t="n">
+      <c r="S13" t="n">
         <v>0.0243</v>
       </c>
-      <c r="R13" t="n">
+      <c r="T13" t="n">
         <v>0.0242</v>
       </c>
-      <c r="S13" t="n">
+      <c r="U13" t="n">
         <v>0.0242</v>
       </c>
-      <c r="T13" t="n">
+      <c r="V13" t="n">
+        <v>0.0242</v>
+      </c>
+      <c r="W13" t="n">
+        <v>0.0242</v>
+      </c>
+      <c r="X13" t="n">
+        <v>0.0242</v>
+      </c>
+      <c r="Y13" t="n">
         <v>0.0241</v>
       </c>
-      <c r="U13" t="n">
+      <c r="Z13" t="n">
         <v>0.0241</v>
       </c>
-      <c r="V13" t="n">
+      <c r="AA13" t="n">
         <v>0.0241</v>
       </c>
-      <c r="W13" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AB13" t="n">
-        <v>0.024</v>
+        <v>0.0241</v>
       </c>
       <c r="AC13" t="n">
-        <v>0.024</v>
+        <v>0.0241</v>
       </c>
       <c r="AD13" t="n">
-        <v>0.024</v>
+        <v>0.0241</v>
       </c>
       <c r="AE13" t="n">
-        <v>0.024</v>
+        <v>0.0242</v>
       </c>
       <c r="AF13" t="n">
-        <v>0.024</v>
+        <v>0.0242</v>
       </c>
       <c r="AG13" t="n">
-        <v>0.024</v>
+        <v>0.0242</v>
       </c>
       <c r="AH13" t="n">
-        <v>0.024</v>
+        <v>0.0242</v>
       </c>
       <c r="AI13" t="n">
-        <v>0.024</v>
+        <v>0.0242</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A13" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>