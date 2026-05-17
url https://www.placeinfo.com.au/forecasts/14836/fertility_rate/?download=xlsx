--- v0 (2026-04-01)
+++ v1 (2026-05-17)
@@ -701,57 +701,57 @@
       <c r="M3" t="n">
         <v>0.005</v>
       </c>
       <c r="N3" t="n">
         <v>0.005</v>
       </c>
       <c r="O3" t="n">
         <v>0.005</v>
       </c>
       <c r="P3" t="n">
         <v>0.005</v>
       </c>
       <c r="Q3" t="n">
         <v>0.005</v>
       </c>
       <c r="R3" t="n">
         <v>0.005</v>
       </c>
       <c r="S3" t="n">
         <v>0.005</v>
       </c>
       <c r="T3" t="n">
         <v>0.005</v>
       </c>
       <c r="U3" t="n">
-        <v>0.0051</v>
+        <v>0.005</v>
       </c>
       <c r="V3" t="n">
-        <v>0.0051</v>
+        <v>0.005</v>
       </c>
       <c r="W3" t="n">
-        <v>0.0051</v>
+        <v>0.005</v>
       </c>
       <c r="X3" t="n">
         <v>0.0051</v>
       </c>
       <c r="Y3" t="n">
         <v>0.0051</v>
       </c>
       <c r="Z3" t="n">
         <v>0.0051</v>
       </c>
       <c r="AA3" t="n">
         <v>0.0051</v>
       </c>
       <c r="AB3" t="n">
         <v>0.0051</v>
       </c>
       <c r="AC3" t="n">
         <v>0.0051</v>
       </c>
       <c r="AD3" t="n">
         <v>0.0051</v>
       </c>
       <c r="AE3" t="n">
         <v>0.0051</v>
       </c>
@@ -768,105 +768,105 @@
         <v>0.0051</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>20-24</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0.0338</v>
       </c>
       <c r="C4" t="n">
         <v>0.0359</v>
       </c>
       <c r="D4" t="n">
         <v>0.027</v>
       </c>
       <c r="E4" t="n">
         <v>0.0249</v>
       </c>
       <c r="F4" t="n">
         <v>0.0249</v>
       </c>
       <c r="G4" t="n">
-        <v>0.0252</v>
+        <v>0.0251</v>
       </c>
       <c r="H4" t="n">
         <v>0.0252</v>
       </c>
       <c r="I4" t="n">
         <v>0.0252</v>
       </c>
       <c r="J4" t="n">
         <v>0.0254</v>
       </c>
       <c r="K4" t="n">
         <v>0.0255</v>
       </c>
       <c r="L4" t="n">
-        <v>0.0255</v>
+        <v>0.0256</v>
       </c>
       <c r="M4" t="n">
         <v>0.0256</v>
       </c>
       <c r="N4" t="n">
         <v>0.0256</v>
       </c>
       <c r="O4" t="n">
         <v>0.0256</v>
       </c>
       <c r="P4" t="n">
         <v>0.0257</v>
       </c>
       <c r="Q4" t="n">
         <v>0.0257</v>
       </c>
       <c r="R4" t="n">
         <v>0.0257</v>
       </c>
       <c r="S4" t="n">
         <v>0.0257</v>
       </c>
       <c r="T4" t="n">
         <v>0.0258</v>
       </c>
       <c r="U4" t="n">
         <v>0.0258</v>
       </c>
       <c r="V4" t="n">
         <v>0.0258</v>
       </c>
       <c r="W4" t="n">
         <v>0.0259</v>
       </c>
       <c r="X4" t="n">
         <v>0.0259</v>
       </c>
       <c r="Y4" t="n">
-        <v>0.0259</v>
+        <v>0.026</v>
       </c>
       <c r="Z4" t="n">
         <v>0.026</v>
       </c>
       <c r="AA4" t="n">
         <v>0.026</v>
       </c>
       <c r="AB4" t="n">
         <v>0.026</v>
       </c>
       <c r="AC4" t="n">
         <v>0.0261</v>
       </c>
       <c r="AD4" t="n">
         <v>0.0261</v>
       </c>
       <c r="AE4" t="n">
         <v>0.0261</v>
       </c>
       <c r="AF4" t="n">
         <v>0.0262</v>
       </c>
       <c r="AG4" t="n">
         <v>0.0262</v>
       </c>
@@ -877,232 +877,232 @@
         <v>0.0262</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>25-29</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0.0863</v>
       </c>
       <c r="C5" t="n">
         <v>0.08450000000000001</v>
       </c>
       <c r="D5" t="n">
         <v>0.0891</v>
       </c>
       <c r="E5" t="n">
         <v>0.06909999999999999</v>
       </c>
       <c r="F5" t="n">
         <v>0.0694</v>
       </c>
       <c r="G5" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.0699</v>
       </c>
       <c r="H5" t="n">
+        <v>0.0702</v>
+      </c>
+      <c r="I5" t="n">
+        <v>0.0702</v>
+      </c>
+      <c r="J5" t="n">
         <v>0.0701</v>
       </c>
-      <c r="I5" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="K5" t="n">
-        <v>0.0702</v>
+        <v>0.0703</v>
       </c>
       <c r="L5" t="n">
         <v>0.0704</v>
       </c>
       <c r="M5" t="n">
         <v>0.0706</v>
       </c>
       <c r="N5" t="n">
-        <v>0.0706</v>
+        <v>0.0707</v>
       </c>
       <c r="O5" t="n">
-        <v>0.0707</v>
+        <v>0.0708</v>
       </c>
       <c r="P5" t="n">
-        <v>0.0708</v>
+        <v>0.0709</v>
       </c>
       <c r="Q5" t="n">
-        <v>0.0709</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="R5" t="n">
         <v>0.0709</v>
       </c>
       <c r="S5" t="n">
-        <v>0.0709</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="T5" t="n">
-        <v>0.0709</v>
+        <v>0.07099999999999999</v>
       </c>
       <c r="U5" t="n">
-        <v>0.07099999999999999</v>
+        <v>0.0711</v>
       </c>
       <c r="V5" t="n">
-        <v>0.0711</v>
+        <v>0.0712</v>
       </c>
       <c r="W5" t="n">
-        <v>0.0711</v>
+        <v>0.0712</v>
       </c>
       <c r="X5" t="n">
-        <v>0.0712</v>
+        <v>0.0713</v>
       </c>
       <c r="Y5" t="n">
-        <v>0.0712</v>
+        <v>0.0713</v>
       </c>
       <c r="Z5" t="n">
-        <v>0.0712</v>
+        <v>0.07140000000000001</v>
       </c>
       <c r="AA5" t="n">
-        <v>0.0713</v>
+        <v>0.07140000000000001</v>
       </c>
       <c r="AB5" t="n">
-        <v>0.0713</v>
+        <v>0.07140000000000001</v>
       </c>
       <c r="AC5" t="n">
-        <v>0.0713</v>
+        <v>0.07149999999999999</v>
       </c>
       <c r="AD5" t="n">
-        <v>0.07140000000000001</v>
+        <v>0.07149999999999999</v>
       </c>
       <c r="AE5" t="n">
-        <v>0.07140000000000001</v>
+        <v>0.07149999999999999</v>
       </c>
       <c r="AF5" t="n">
-        <v>0.07140000000000001</v>
+        <v>0.0716</v>
       </c>
       <c r="AG5" t="n">
-        <v>0.07140000000000001</v>
+        <v>0.0716</v>
       </c>
       <c r="AH5" t="n">
-        <v>0.07149999999999999</v>
+        <v>0.0716</v>
       </c>
       <c r="AI5" t="n">
-        <v>0.07149999999999999</v>
+        <v>0.0717</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>30-34</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0.103</v>
       </c>
       <c r="C6" t="n">
         <v>0.1048</v>
       </c>
       <c r="D6" t="n">
         <v>0.1096</v>
       </c>
       <c r="E6" t="n">
         <v>0.1077</v>
       </c>
       <c r="F6" t="n">
         <v>0.106</v>
       </c>
       <c r="G6" t="n">
-        <v>0.1071</v>
+        <v>0.1069</v>
       </c>
       <c r="H6" t="n">
         <v>0.1071</v>
       </c>
       <c r="I6" t="n">
-        <v>0.1073</v>
+        <v>0.1074</v>
       </c>
       <c r="J6" t="n">
         <v>0.1073</v>
       </c>
       <c r="K6" t="n">
         <v>0.1072</v>
       </c>
       <c r="L6" t="n">
         <v>0.1072</v>
       </c>
       <c r="M6" t="n">
         <v>0.1074</v>
       </c>
       <c r="N6" t="n">
         <v>0.1074</v>
       </c>
       <c r="O6" t="n">
         <v>0.1074</v>
       </c>
       <c r="P6" t="n">
         <v>0.1073</v>
       </c>
       <c r="Q6" t="n">
         <v>0.1073</v>
       </c>
       <c r="R6" t="n">
         <v>0.1073</v>
       </c>
       <c r="S6" t="n">
         <v>0.1074</v>
       </c>
       <c r="T6" t="n">
         <v>0.1074</v>
       </c>
       <c r="U6" t="n">
         <v>0.1074</v>
       </c>
       <c r="V6" t="n">
         <v>0.1074</v>
       </c>
       <c r="W6" t="n">
         <v>0.1074</v>
       </c>
       <c r="X6" t="n">
-        <v>0.1074</v>
+        <v>0.1075</v>
       </c>
       <c r="Y6" t="n">
         <v>0.1075</v>
       </c>
       <c r="Z6" t="n">
         <v>0.1075</v>
       </c>
       <c r="AA6" t="n">
         <v>0.1075</v>
       </c>
       <c r="AB6" t="n">
         <v>0.1075</v>
       </c>
       <c r="AC6" t="n">
         <v>0.1075</v>
       </c>
       <c r="AD6" t="n">
         <v>0.1075</v>
       </c>
       <c r="AE6" t="n">
-        <v>0.1075</v>
+        <v>0.1076</v>
       </c>
       <c r="AF6" t="n">
         <v>0.1076</v>
       </c>
       <c r="AG6" t="n">
         <v>0.1076</v>
       </c>
       <c r="AH6" t="n">
         <v>0.1076</v>
       </c>
       <c r="AI6" t="n">
         <v>0.1076</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>35-39</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>0.0588</v>
       </c>
       <c r="C7" t="n">
         <v>0.064</v>
@@ -1113,117 +1113,117 @@
       <c r="E7" t="n">
         <v>0.0607</v>
       </c>
       <c r="F7" t="n">
         <v>0.0616</v>
       </c>
       <c r="G7" t="n">
         <v>0.0622</v>
       </c>
       <c r="H7" t="n">
         <v>0.0624</v>
       </c>
       <c r="I7" t="n">
         <v>0.0622</v>
       </c>
       <c r="J7" t="n">
         <v>0.0623</v>
       </c>
       <c r="K7" t="n">
         <v>0.0622</v>
       </c>
       <c r="L7" t="n">
         <v>0.0623</v>
       </c>
       <c r="M7" t="n">
-        <v>0.0623</v>
+        <v>0.0622</v>
       </c>
       <c r="N7" t="n">
-        <v>0.0623</v>
+        <v>0.0622</v>
       </c>
       <c r="O7" t="n">
-        <v>0.0623</v>
+        <v>0.0622</v>
       </c>
       <c r="P7" t="n">
         <v>0.0622</v>
       </c>
       <c r="Q7" t="n">
-        <v>0.0622</v>
+        <v>0.0621</v>
       </c>
       <c r="R7" t="n">
         <v>0.0622</v>
       </c>
       <c r="S7" t="n">
         <v>0.0622</v>
       </c>
       <c r="T7" t="n">
         <v>0.0622</v>
       </c>
       <c r="U7" t="n">
-        <v>0.0623</v>
+        <v>0.0622</v>
       </c>
       <c r="V7" t="n">
-        <v>0.0623</v>
+        <v>0.0622</v>
       </c>
       <c r="W7" t="n">
-        <v>0.0623</v>
+        <v>0.0622</v>
       </c>
       <c r="X7" t="n">
         <v>0.0623</v>
       </c>
       <c r="Y7" t="n">
-        <v>0.0624</v>
+        <v>0.0623</v>
       </c>
       <c r="Z7" t="n">
-        <v>0.0624</v>
+        <v>0.0623</v>
       </c>
       <c r="AA7" t="n">
-        <v>0.0624</v>
+        <v>0.0623</v>
       </c>
       <c r="AB7" t="n">
-        <v>0.0624</v>
+        <v>0.0623</v>
       </c>
       <c r="AC7" t="n">
-        <v>0.0624</v>
+        <v>0.0623</v>
       </c>
       <c r="AD7" t="n">
-        <v>0.0624</v>
+        <v>0.0623</v>
       </c>
       <c r="AE7" t="n">
-        <v>0.0624</v>
+        <v>0.0623</v>
       </c>
       <c r="AF7" t="n">
         <v>0.0624</v>
       </c>
       <c r="AG7" t="n">
-        <v>0.0625</v>
+        <v>0.0624</v>
       </c>
       <c r="AH7" t="n">
-        <v>0.0625</v>
+        <v>0.0624</v>
       </c>
       <c r="AI7" t="n">
-        <v>0.0625</v>
+        <v>0.0624</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>40-44</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0.0134</v>
       </c>
       <c r="C8" t="n">
         <v>0.0172</v>
       </c>
       <c r="D8" t="n">
         <v>0.0191</v>
       </c>
       <c r="E8" t="n">
         <v>0.0167</v>
       </c>
       <c r="F8" t="n">
         <v>0.0169</v>
       </c>
       <c r="G8" t="n">
         <v>0.0171</v>
@@ -1285,54 +1285,54 @@
       <c r="Z8" t="n">
         <v>0.0171</v>
       </c>
       <c r="AA8" t="n">
         <v>0.0171</v>
       </c>
       <c r="AB8" t="n">
         <v>0.0171</v>
       </c>
       <c r="AC8" t="n">
         <v>0.0171</v>
       </c>
       <c r="AD8" t="n">
         <v>0.0171</v>
       </c>
       <c r="AE8" t="n">
         <v>0.0171</v>
       </c>
       <c r="AF8" t="n">
         <v>0.0171</v>
       </c>
       <c r="AG8" t="n">
         <v>0.0171</v>
       </c>
       <c r="AH8" t="n">
-        <v>0.0172</v>
+        <v>0.0171</v>
       </c>
       <c r="AI8" t="n">
-        <v>0.0172</v>
+        <v>0.0171</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>45-49+</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0.0001</v>
       </c>
       <c r="C9" t="n">
         <v>0.0002</v>
       </c>
       <c r="D9" t="n">
         <v>0.0002</v>
       </c>
       <c r="E9" t="n">
         <v>0.0003</v>
       </c>
       <c r="F9" t="n">
         <v>0.0003</v>
       </c>
       <c r="G9" t="n">
         <v>0.0003</v>
@@ -1422,96 +1422,96 @@
         <v>0.0002</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>0.0201</v>
       </c>
       <c r="C10" t="n">
         <v>0.0201</v>
       </c>
       <c r="D10" t="n">
         <v>0.0196</v>
       </c>
       <c r="E10" t="n">
         <v>0.0184</v>
       </c>
       <c r="F10" t="n">
         <v>0.0186</v>
       </c>
       <c r="G10" t="n">
-        <v>0.0186</v>
+        <v>0.0187</v>
       </c>
       <c r="H10" t="n">
-        <v>0.0184</v>
+        <v>0.0185</v>
       </c>
       <c r="I10" t="n">
-        <v>0.0182</v>
+        <v>0.0183</v>
       </c>
       <c r="J10" t="n">
+        <v>0.0181</v>
+      </c>
+      <c r="K10" t="n">
         <v>0.018</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0179</v>
       </c>
       <c r="L10" t="n">
         <v>0.0178</v>
       </c>
       <c r="M10" t="n">
         <v>0.0177</v>
       </c>
       <c r="N10" t="n">
         <v>0.0176</v>
       </c>
       <c r="O10" t="n">
         <v>0.0175</v>
       </c>
       <c r="P10" t="n">
-        <v>0.0174</v>
+        <v>0.0175</v>
       </c>
       <c r="Q10" t="n">
         <v>0.0174</v>
       </c>
       <c r="R10" t="n">
         <v>0.0173</v>
       </c>
       <c r="S10" t="n">
         <v>0.0173</v>
       </c>
       <c r="T10" t="n">
         <v>0.0173</v>
       </c>
       <c r="U10" t="n">
-        <v>0.0172</v>
+        <v>0.0173</v>
       </c>
       <c r="V10" t="n">
-        <v>0.0172</v>
+        <v>0.0173</v>
       </c>
       <c r="W10" t="n">
         <v>0.0172</v>
       </c>
       <c r="X10" t="n">
         <v>0.0172</v>
       </c>
       <c r="Y10" t="n">
         <v>0.0172</v>
       </c>
       <c r="Z10" t="n">
         <v>0.0172</v>
       </c>
       <c r="AA10" t="n">
         <v>0.0172</v>
       </c>
       <c r="AB10" t="n">
         <v>0.0172</v>
       </c>
       <c r="AC10" t="n">
         <v>0.0172</v>
       </c>
       <c r="AD10" t="n">
         <v>0.0172</v>
       </c>