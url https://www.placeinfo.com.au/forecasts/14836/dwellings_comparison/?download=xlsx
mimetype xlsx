--- v0 (2026-04-01)
+++ v1 (2026-05-17)
@@ -553,2094 +553,2094 @@
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Abbotsbury</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1286.3</v>
       </c>
       <c r="C2" t="n">
         <v>1297.76</v>
       </c>
       <c r="D2" t="n">
         <v>1303.42</v>
       </c>
       <c r="E2" t="n">
         <v>1310.81</v>
       </c>
       <c r="F2" t="n">
         <v>1318.18</v>
       </c>
       <c r="G2" t="n">
         <v>1324.71</v>
       </c>
       <c r="H2" t="n">
-        <v>1328.42</v>
+        <v>1330.32</v>
       </c>
       <c r="I2" t="n">
-        <v>1333.07</v>
+        <v>1336.86</v>
       </c>
       <c r="J2" t="n">
-        <v>1337.72</v>
+        <v>1343.4</v>
       </c>
       <c r="K2" t="n">
-        <v>1342.37</v>
+        <v>1349.94</v>
       </c>
       <c r="L2" t="n">
-        <v>1347.02</v>
+        <v>1356.48</v>
       </c>
       <c r="M2" t="n">
-        <v>1351.67</v>
+        <v>1363.02</v>
       </c>
       <c r="N2" t="n">
-        <v>1356.31</v>
+        <v>1369.56</v>
       </c>
       <c r="O2" t="n">
-        <v>1360.96</v>
+        <v>1376.1</v>
       </c>
       <c r="P2" t="n">
-        <v>1365.61</v>
+        <v>1382.64</v>
       </c>
       <c r="Q2" t="n">
-        <v>1370.26</v>
+        <v>1389.18</v>
       </c>
       <c r="R2" t="n">
-        <v>1374.91</v>
+        <v>1395.72</v>
       </c>
       <c r="S2" t="n">
-        <v>1379.56</v>
+        <v>1402.26</v>
       </c>
       <c r="T2" t="n">
-        <v>1384.2</v>
+        <v>1408.8</v>
       </c>
       <c r="U2" t="n">
-        <v>1388.85</v>
+        <v>1415.35</v>
       </c>
       <c r="V2" t="n">
-        <v>1393.5</v>
+        <v>1421.89</v>
       </c>
       <c r="W2" t="n">
-        <v>1398.15</v>
+        <v>1428.43</v>
       </c>
       <c r="X2" t="n">
-        <v>1402.8</v>
+        <v>1434.97</v>
       </c>
       <c r="Y2" t="n">
-        <v>1407.45</v>
+        <v>1441.51</v>
       </c>
       <c r="Z2" t="n">
-        <v>1412.1</v>
+        <v>1448.05</v>
       </c>
       <c r="AA2" t="n">
-        <v>1416.74</v>
+        <v>1454.59</v>
       </c>
       <c r="AB2" t="n">
-        <v>1421.39</v>
+        <v>1461.13</v>
       </c>
       <c r="AC2" t="n">
-        <v>1426.04</v>
+        <v>1467.67</v>
       </c>
       <c r="AD2" t="n">
-        <v>1430.69</v>
+        <v>1474.21</v>
       </c>
       <c r="AE2" t="n">
-        <v>1435.34</v>
+        <v>1480.75</v>
       </c>
       <c r="AF2" t="n">
-        <v>1439.99</v>
+        <v>1487.29</v>
       </c>
       <c r="AG2" t="n">
-        <v>1444.64</v>
+        <v>1493.83</v>
       </c>
       <c r="AH2" t="n">
-        <v>1449.28</v>
+        <v>1500.38</v>
       </c>
       <c r="AI2" t="n">
-        <v>1453.93</v>
+        <v>1506.92</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Bonnyrigg</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>3189.27</v>
       </c>
       <c r="C3" t="n">
         <v>3311.4</v>
       </c>
       <c r="D3" t="n">
         <v>3344.37</v>
       </c>
       <c r="E3" t="n">
         <v>3367.81</v>
       </c>
       <c r="F3" t="n">
         <v>3383.7</v>
       </c>
       <c r="G3" t="n">
         <v>3410.51</v>
       </c>
       <c r="H3" t="n">
-        <v>3425.49</v>
+        <v>3426.43</v>
       </c>
       <c r="I3" t="n">
-        <v>3445.14</v>
+        <v>3445.16</v>
       </c>
       <c r="J3" t="n">
-        <v>3464.78</v>
+        <v>3463.88</v>
       </c>
       <c r="K3" t="n">
-        <v>3484.43</v>
+        <v>3482.61</v>
       </c>
       <c r="L3" t="n">
-        <v>3504.08</v>
+        <v>3501.33</v>
       </c>
       <c r="M3" t="n">
-        <v>3523.73</v>
+        <v>3520.06</v>
       </c>
       <c r="N3" t="n">
-        <v>3543.37</v>
+        <v>3538.78</v>
       </c>
       <c r="O3" t="n">
-        <v>3563.02</v>
+        <v>3557.51</v>
       </c>
       <c r="P3" t="n">
-        <v>3582.67</v>
+        <v>3576.24</v>
       </c>
       <c r="Q3" t="n">
-        <v>3602.32</v>
+        <v>3594.96</v>
       </c>
       <c r="R3" t="n">
-        <v>3621.96</v>
+        <v>3613.69</v>
       </c>
       <c r="S3" t="n">
-        <v>3641.61</v>
+        <v>3632.41</v>
       </c>
       <c r="T3" t="n">
-        <v>3661.26</v>
+        <v>3651.14</v>
       </c>
       <c r="U3" t="n">
-        <v>3680.9</v>
+        <v>3669.86</v>
       </c>
       <c r="V3" t="n">
-        <v>3700.55</v>
+        <v>3688.59</v>
       </c>
       <c r="W3" t="n">
-        <v>3720.2</v>
+        <v>3707.31</v>
       </c>
       <c r="X3" t="n">
-        <v>3739.85</v>
+        <v>3726.04</v>
       </c>
       <c r="Y3" t="n">
-        <v>3759.49</v>
+        <v>3744.76</v>
       </c>
       <c r="Z3" t="n">
-        <v>3779.14</v>
+        <v>3763.49</v>
       </c>
       <c r="AA3" t="n">
-        <v>3798.79</v>
+        <v>3782.21</v>
       </c>
       <c r="AB3" t="n">
-        <v>3818.44</v>
+        <v>3800.94</v>
       </c>
       <c r="AC3" t="n">
-        <v>3838.08</v>
+        <v>3819.66</v>
       </c>
       <c r="AD3" t="n">
-        <v>3857.73</v>
+        <v>3838.39</v>
       </c>
       <c r="AE3" t="n">
-        <v>3877.38</v>
+        <v>3857.11</v>
       </c>
       <c r="AF3" t="n">
-        <v>3897.03</v>
+        <v>3875.84</v>
       </c>
       <c r="AG3" t="n">
-        <v>3916.67</v>
+        <v>3894.57</v>
       </c>
       <c r="AH3" t="n">
-        <v>3936.32</v>
+        <v>3913.29</v>
       </c>
       <c r="AI3" t="n">
-        <v>3955.97</v>
+        <v>3932.02</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Bonnyrigg Heights</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2116.88</v>
       </c>
       <c r="C4" t="n">
         <v>2132.19</v>
       </c>
       <c r="D4" t="n">
         <v>2144.46</v>
       </c>
       <c r="E4" t="n">
         <v>2151.95</v>
       </c>
       <c r="F4" t="n">
         <v>2162.23</v>
       </c>
       <c r="G4" t="n">
         <v>2175.26</v>
       </c>
       <c r="H4" t="n">
-        <v>2188.15</v>
+        <v>2189.09</v>
       </c>
       <c r="I4" t="n">
-        <v>2202.2</v>
+        <v>2204.08</v>
       </c>
       <c r="J4" t="n">
-        <v>2216.24</v>
+        <v>2219.06</v>
       </c>
       <c r="K4" t="n">
-        <v>2230.28</v>
+        <v>2234.04</v>
       </c>
       <c r="L4" t="n">
-        <v>2244.32</v>
+        <v>2249.02</v>
       </c>
       <c r="M4" t="n">
-        <v>2258.37</v>
+        <v>2264</v>
       </c>
       <c r="N4" t="n">
-        <v>2272.41</v>
+        <v>2278.99</v>
       </c>
       <c r="O4" t="n">
-        <v>2286.45</v>
+        <v>2293.97</v>
       </c>
       <c r="P4" t="n">
-        <v>2300.49</v>
+        <v>2308.95</v>
       </c>
       <c r="Q4" t="n">
-        <v>2314.54</v>
+        <v>2323.93</v>
       </c>
       <c r="R4" t="n">
-        <v>2328.58</v>
+        <v>2338.92</v>
       </c>
       <c r="S4" t="n">
-        <v>2342.62</v>
+        <v>2353.9</v>
       </c>
       <c r="T4" t="n">
-        <v>2356.66</v>
+        <v>2368.88</v>
       </c>
       <c r="U4" t="n">
-        <v>2370.7</v>
+        <v>2383.86</v>
       </c>
       <c r="V4" t="n">
-        <v>2384.75</v>
+        <v>2398.84</v>
       </c>
       <c r="W4" t="n">
-        <v>2398.79</v>
+        <v>2413.83</v>
       </c>
       <c r="X4" t="n">
-        <v>2412.83</v>
+        <v>2428.81</v>
       </c>
       <c r="Y4" t="n">
-        <v>2426.87</v>
+        <v>2443.79</v>
       </c>
       <c r="Z4" t="n">
-        <v>2440.92</v>
+        <v>2458.77</v>
       </c>
       <c r="AA4" t="n">
-        <v>2454.96</v>
+        <v>2473.75</v>
       </c>
       <c r="AB4" t="n">
-        <v>2469</v>
+        <v>2488.74</v>
       </c>
       <c r="AC4" t="n">
-        <v>2483.04</v>
+        <v>2503.72</v>
       </c>
       <c r="AD4" t="n">
-        <v>2497.09</v>
+        <v>2518.7</v>
       </c>
       <c r="AE4" t="n">
-        <v>2511.13</v>
+        <v>2533.68</v>
       </c>
       <c r="AF4" t="n">
-        <v>2525.17</v>
+        <v>2548.66</v>
       </c>
       <c r="AG4" t="n">
-        <v>2539.21</v>
+        <v>2563.65</v>
       </c>
       <c r="AH4" t="n">
-        <v>2553.25</v>
+        <v>2578.63</v>
       </c>
       <c r="AI4" t="n">
-        <v>2567.3</v>
+        <v>2593.61</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Bossley Park</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>4776.25</v>
       </c>
       <c r="C5" t="n">
         <v>4839.81</v>
       </c>
       <c r="D5" t="n">
         <v>4877.48</v>
       </c>
       <c r="E5" t="n">
         <v>5032.97</v>
       </c>
       <c r="F5" t="n">
         <v>5076.45</v>
       </c>
       <c r="G5" t="n">
         <v>5127.08</v>
       </c>
       <c r="H5" t="n">
-        <v>5164.49</v>
+        <v>5161.95</v>
       </c>
       <c r="I5" t="n">
-        <v>5207.49</v>
+        <v>5202.2</v>
       </c>
       <c r="J5" t="n">
-        <v>5250.49</v>
+        <v>5242.46</v>
       </c>
       <c r="K5" t="n">
-        <v>5293.48</v>
+        <v>5282.72</v>
       </c>
       <c r="L5" t="n">
-        <v>5336.48</v>
+        <v>5322.98</v>
       </c>
       <c r="M5" t="n">
-        <v>5379.48</v>
+        <v>5363.24</v>
       </c>
       <c r="N5" t="n">
-        <v>5422.47</v>
+        <v>5403.49</v>
       </c>
       <c r="O5" t="n">
-        <v>5465.47</v>
+        <v>5443.75</v>
       </c>
       <c r="P5" t="n">
-        <v>5508.47</v>
+        <v>5484.01</v>
       </c>
       <c r="Q5" t="n">
-        <v>5551.46</v>
+        <v>5524.27</v>
       </c>
       <c r="R5" t="n">
-        <v>5594.46</v>
+        <v>5564.52</v>
       </c>
       <c r="S5" t="n">
-        <v>5637.46</v>
+        <v>5604.78</v>
       </c>
       <c r="T5" t="n">
-        <v>5680.45</v>
+        <v>5645.04</v>
       </c>
       <c r="U5" t="n">
-        <v>5723.45</v>
+        <v>5685.3</v>
       </c>
       <c r="V5" t="n">
-        <v>5766.45</v>
+        <v>5725.55</v>
       </c>
       <c r="W5" t="n">
-        <v>5809.44</v>
+        <v>5765.81</v>
       </c>
       <c r="X5" t="n">
-        <v>5852.44</v>
+        <v>5806.07</v>
       </c>
       <c r="Y5" t="n">
-        <v>5895.44</v>
+        <v>5846.33</v>
       </c>
       <c r="Z5" t="n">
-        <v>5938.43</v>
+        <v>5886.59</v>
       </c>
       <c r="AA5" t="n">
-        <v>5981.43</v>
+        <v>5926.84</v>
       </c>
       <c r="AB5" t="n">
-        <v>6024.43</v>
+        <v>5967.1</v>
       </c>
       <c r="AC5" t="n">
-        <v>6067.42</v>
+        <v>6007.36</v>
       </c>
       <c r="AD5" t="n">
-        <v>6110.42</v>
+        <v>6047.62</v>
       </c>
       <c r="AE5" t="n">
-        <v>6153.42</v>
+        <v>6087.87</v>
       </c>
       <c r="AF5" t="n">
-        <v>6196.41</v>
+        <v>6128.13</v>
       </c>
       <c r="AG5" t="n">
-        <v>6239.41</v>
+        <v>6168.39</v>
       </c>
       <c r="AH5" t="n">
-        <v>6282.41</v>
+        <v>6208.65</v>
       </c>
       <c r="AI5" t="n">
-        <v>6325.4</v>
+        <v>6248.9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Cabramatta</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7442.23</v>
       </c>
       <c r="C6" t="n">
         <v>7507.7</v>
       </c>
       <c r="D6" t="n">
         <v>7554.2</v>
       </c>
       <c r="E6" t="n">
         <v>7624.53</v>
       </c>
       <c r="F6" t="n">
         <v>7671.3</v>
       </c>
       <c r="G6" t="n">
         <v>7717.8</v>
       </c>
       <c r="H6" t="n">
-        <v>7762.53</v>
+        <v>7769.07</v>
       </c>
       <c r="I6" t="n">
-        <v>7816</v>
+        <v>7825.65</v>
       </c>
       <c r="J6" t="n">
-        <v>7869.47</v>
+        <v>7882.23</v>
       </c>
       <c r="K6" t="n">
-        <v>7922.93</v>
+        <v>7938.82</v>
       </c>
       <c r="L6" t="n">
-        <v>7976.4</v>
+        <v>7995.4</v>
       </c>
       <c r="M6" t="n">
-        <v>8029.86</v>
+        <v>8051.98</v>
       </c>
       <c r="N6" t="n">
-        <v>8083.33</v>
+        <v>8108.57</v>
       </c>
       <c r="O6" t="n">
-        <v>8136.79</v>
+        <v>8165.15</v>
       </c>
       <c r="P6" t="n">
-        <v>8190.26</v>
+        <v>8221.73</v>
       </c>
       <c r="Q6" t="n">
-        <v>8243.719999999999</v>
+        <v>8278.32</v>
       </c>
       <c r="R6" t="n">
-        <v>8297.190000000001</v>
+        <v>8334.9</v>
       </c>
       <c r="S6" t="n">
-        <v>8350.65</v>
+        <v>8391.48</v>
       </c>
       <c r="T6" t="n">
-        <v>8404.120000000001</v>
+        <v>8448.059999999999</v>
       </c>
       <c r="U6" t="n">
-        <v>8457.58</v>
+        <v>8504.65</v>
       </c>
       <c r="V6" t="n">
-        <v>8511.049999999999</v>
+        <v>8561.23</v>
       </c>
       <c r="W6" t="n">
-        <v>8564.52</v>
+        <v>8617.809999999999</v>
       </c>
       <c r="X6" t="n">
-        <v>8617.98</v>
+        <v>8674.4</v>
       </c>
       <c r="Y6" t="n">
-        <v>8671.450000000001</v>
+        <v>8730.98</v>
       </c>
       <c r="Z6" t="n">
-        <v>8724.91</v>
+        <v>8787.559999999999</v>
       </c>
       <c r="AA6" t="n">
-        <v>8778.379999999999</v>
+        <v>8844.139999999999</v>
       </c>
       <c r="AB6" t="n">
-        <v>8831.84</v>
+        <v>8900.73</v>
       </c>
       <c r="AC6" t="n">
-        <v>8885.309999999999</v>
+        <v>8957.309999999999</v>
       </c>
       <c r="AD6" t="n">
-        <v>8938.77</v>
+        <v>9013.889999999999</v>
       </c>
       <c r="AE6" t="n">
-        <v>8992.24</v>
+        <v>9070.48</v>
       </c>
       <c r="AF6" t="n">
-        <v>9045.700000000001</v>
+        <v>9127.059999999999</v>
       </c>
       <c r="AG6" t="n">
-        <v>9099.17</v>
+        <v>9183.639999999999</v>
       </c>
       <c r="AH6" t="n">
-        <v>9152.629999999999</v>
+        <v>9240.219999999999</v>
       </c>
       <c r="AI6" t="n">
-        <v>9206.1</v>
+        <v>9296.809999999999</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Cabramatta West</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2299.31</v>
       </c>
       <c r="C7" t="n">
         <v>2353.43</v>
       </c>
       <c r="D7" t="n">
         <v>2405.55</v>
       </c>
       <c r="E7" t="n">
         <v>2454.36</v>
       </c>
       <c r="F7" t="n">
         <v>2474.42</v>
       </c>
       <c r="G7" t="n">
         <v>2524.33</v>
       </c>
       <c r="H7" t="n">
-        <v>2565.49</v>
+        <v>2565.52</v>
       </c>
       <c r="I7" t="n">
-        <v>2613.89</v>
+        <v>2608.49</v>
       </c>
       <c r="J7" t="n">
-        <v>2662.3</v>
+        <v>2651.46</v>
       </c>
       <c r="K7" t="n">
-        <v>2710.7</v>
+        <v>2694.44</v>
       </c>
       <c r="L7" t="n">
-        <v>2759.11</v>
+        <v>2737.41</v>
       </c>
       <c r="M7" t="n">
-        <v>2807.52</v>
+        <v>2780.38</v>
       </c>
       <c r="N7" t="n">
-        <v>2855.92</v>
+        <v>2823.35</v>
       </c>
       <c r="O7" t="n">
-        <v>2904.33</v>
+        <v>2866.32</v>
       </c>
       <c r="P7" t="n">
-        <v>2952.74</v>
+        <v>2909.29</v>
       </c>
       <c r="Q7" t="n">
-        <v>3001.14</v>
+        <v>2952.26</v>
       </c>
       <c r="R7" t="n">
-        <v>3049.55</v>
+        <v>2995.24</v>
       </c>
       <c r="S7" t="n">
-        <v>3097.95</v>
+        <v>3038.21</v>
       </c>
       <c r="T7" t="n">
-        <v>3146.36</v>
+        <v>3081.18</v>
       </c>
       <c r="U7" t="n">
-        <v>3194.77</v>
+        <v>3124.15</v>
       </c>
       <c r="V7" t="n">
-        <v>3243.17</v>
+        <v>3167.12</v>
       </c>
       <c r="W7" t="n">
-        <v>3291.58</v>
+        <v>3210.09</v>
       </c>
       <c r="X7" t="n">
-        <v>3339.98</v>
+        <v>3253.06</v>
       </c>
       <c r="Y7" t="n">
-        <v>3388.39</v>
+        <v>3296.04</v>
       </c>
       <c r="Z7" t="n">
-        <v>3436.8</v>
+        <v>3339.01</v>
       </c>
       <c r="AA7" t="n">
-        <v>3485.2</v>
+        <v>3381.98</v>
       </c>
       <c r="AB7" t="n">
-        <v>3533.61</v>
+        <v>3424.95</v>
       </c>
       <c r="AC7" t="n">
-        <v>3582.01</v>
+        <v>3467.92</v>
       </c>
       <c r="AD7" t="n">
-        <v>3630.42</v>
+        <v>3510.89</v>
       </c>
       <c r="AE7" t="n">
-        <v>3678.83</v>
+        <v>3553.86</v>
       </c>
       <c r="AF7" t="n">
-        <v>3727.23</v>
+        <v>3596.83</v>
       </c>
       <c r="AG7" t="n">
-        <v>3775.64</v>
+        <v>3639.81</v>
       </c>
       <c r="AH7" t="n">
-        <v>3824.04</v>
+        <v>3682.78</v>
       </c>
       <c r="AI7" t="n">
-        <v>3872.45</v>
+        <v>3725.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Canley Heights</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>3689.34</v>
       </c>
       <c r="C8" t="n">
         <v>3736.17</v>
       </c>
       <c r="D8" t="n">
         <v>3826.32</v>
       </c>
       <c r="E8" t="n">
         <v>3891.07</v>
       </c>
       <c r="F8" t="n">
         <v>3988.8</v>
       </c>
       <c r="G8" t="n">
         <v>4038.54</v>
       </c>
       <c r="H8" t="n">
-        <v>4061.29</v>
+        <v>4065.03</v>
       </c>
       <c r="I8" t="n">
-        <v>4096.59</v>
+        <v>4107.71</v>
       </c>
       <c r="J8" t="n">
-        <v>4131.88</v>
+        <v>4150.38</v>
       </c>
       <c r="K8" t="n">
-        <v>4167.18</v>
+        <v>4193.06</v>
       </c>
       <c r="L8" t="n">
-        <v>4202.47</v>
+        <v>4235.74</v>
       </c>
       <c r="M8" t="n">
-        <v>4237.77</v>
+        <v>4278.42</v>
       </c>
       <c r="N8" t="n">
-        <v>4273.06</v>
+        <v>4321.09</v>
       </c>
       <c r="O8" t="n">
-        <v>4308.36</v>
+        <v>4363.77</v>
       </c>
       <c r="P8" t="n">
-        <v>4343.66</v>
+        <v>4406.45</v>
       </c>
       <c r="Q8" t="n">
-        <v>4378.95</v>
+        <v>4449.12</v>
       </c>
       <c r="R8" t="n">
-        <v>4414.25</v>
+        <v>4491.8</v>
       </c>
       <c r="S8" t="n">
-        <v>4449.54</v>
+        <v>4534.48</v>
       </c>
       <c r="T8" t="n">
-        <v>4484.84</v>
+        <v>4577.16</v>
       </c>
       <c r="U8" t="n">
-        <v>4520.13</v>
+        <v>4619.83</v>
       </c>
       <c r="V8" t="n">
-        <v>4555.43</v>
+        <v>4662.51</v>
       </c>
       <c r="W8" t="n">
-        <v>4590.72</v>
+        <v>4705.19</v>
       </c>
       <c r="X8" t="n">
-        <v>4626.02</v>
+        <v>4747.86</v>
       </c>
       <c r="Y8" t="n">
-        <v>4661.32</v>
+        <v>4790.54</v>
       </c>
       <c r="Z8" t="n">
-        <v>4696.61</v>
+        <v>4833.22</v>
       </c>
       <c r="AA8" t="n">
-        <v>4731.91</v>
+        <v>4875.9</v>
       </c>
       <c r="AB8" t="n">
-        <v>4767.2</v>
+        <v>4918.57</v>
       </c>
       <c r="AC8" t="n">
-        <v>4802.5</v>
+        <v>4961.25</v>
       </c>
       <c r="AD8" t="n">
-        <v>4837.79</v>
+        <v>5003.93</v>
       </c>
       <c r="AE8" t="n">
-        <v>4873.09</v>
+        <v>5046.61</v>
       </c>
       <c r="AF8" t="n">
-        <v>4908.39</v>
+        <v>5089.28</v>
       </c>
       <c r="AG8" t="n">
-        <v>4943.68</v>
+        <v>5131.96</v>
       </c>
       <c r="AH8" t="n">
-        <v>4978.98</v>
+        <v>5174.64</v>
       </c>
       <c r="AI8" t="n">
-        <v>5014.27</v>
+        <v>5217.31</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Canley Vale</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>3446.77</v>
       </c>
       <c r="C9" t="n">
         <v>3490.6</v>
       </c>
       <c r="D9" t="n">
         <v>3524.59</v>
       </c>
       <c r="E9" t="n">
         <v>3568.19</v>
       </c>
       <c r="F9" t="n">
         <v>3597.66</v>
       </c>
       <c r="G9" t="n">
         <v>3615.44</v>
       </c>
       <c r="H9" t="n">
-        <v>3634.57</v>
+        <v>3634.6</v>
       </c>
       <c r="I9" t="n">
-        <v>3661.21</v>
+        <v>3667.37</v>
       </c>
       <c r="J9" t="n">
-        <v>3687.84</v>
+        <v>3700.14</v>
       </c>
       <c r="K9" t="n">
-        <v>3714.48</v>
+        <v>3732.92</v>
       </c>
       <c r="L9" t="n">
-        <v>3741.12</v>
+        <v>3765.69</v>
       </c>
       <c r="M9" t="n">
-        <v>3767.75</v>
+        <v>3798.46</v>
       </c>
       <c r="N9" t="n">
-        <v>3794.39</v>
+        <v>3831.23</v>
       </c>
       <c r="O9" t="n">
-        <v>3821.03</v>
+        <v>3864.01</v>
       </c>
       <c r="P9" t="n">
-        <v>3847.66</v>
+        <v>3896.78</v>
       </c>
       <c r="Q9" t="n">
-        <v>3874.3</v>
+        <v>3929.55</v>
       </c>
       <c r="R9" t="n">
-        <v>3900.94</v>
+        <v>3962.33</v>
       </c>
       <c r="S9" t="n">
-        <v>3927.57</v>
+        <v>3995.1</v>
       </c>
       <c r="T9" t="n">
-        <v>3954.21</v>
+        <v>4027.87</v>
       </c>
       <c r="U9" t="n">
-        <v>3980.85</v>
+        <v>4060.65</v>
       </c>
       <c r="V9" t="n">
-        <v>4007.48</v>
+        <v>4093.42</v>
       </c>
       <c r="W9" t="n">
-        <v>4034.12</v>
+        <v>4126.19</v>
       </c>
       <c r="X9" t="n">
-        <v>4060.76</v>
+        <v>4158.96</v>
       </c>
       <c r="Y9" t="n">
-        <v>4087.39</v>
+        <v>4191.74</v>
       </c>
       <c r="Z9" t="n">
-        <v>4114.03</v>
+        <v>4224.51</v>
       </c>
       <c r="AA9" t="n">
-        <v>4140.67</v>
+        <v>4257.28</v>
       </c>
       <c r="AB9" t="n">
-        <v>4167.3</v>
+        <v>4290.06</v>
       </c>
       <c r="AC9" t="n">
-        <v>4193.94</v>
+        <v>4322.83</v>
       </c>
       <c r="AD9" t="n">
-        <v>4220.58</v>
+        <v>4355.6</v>
       </c>
       <c r="AE9" t="n">
-        <v>4247.22</v>
+        <v>4388.38</v>
       </c>
       <c r="AF9" t="n">
-        <v>4273.85</v>
+        <v>4421.15</v>
       </c>
       <c r="AG9" t="n">
-        <v>4300.49</v>
+        <v>4453.92</v>
       </c>
       <c r="AH9" t="n">
-        <v>4327.13</v>
+        <v>4486.7</v>
       </c>
       <c r="AI9" t="n">
-        <v>4353.76</v>
+        <v>4519.47</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Carramar</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1431.39</v>
       </c>
       <c r="C10" t="n">
         <v>1435.4</v>
       </c>
       <c r="D10" t="n">
         <v>1440.29</v>
       </c>
       <c r="E10" t="n">
         <v>1444.2</v>
       </c>
       <c r="F10" t="n">
         <v>1447.15</v>
       </c>
       <c r="G10" t="n">
         <v>1453.82</v>
       </c>
       <c r="H10" t="n">
-        <v>1456.74</v>
+        <v>1457.67</v>
       </c>
       <c r="I10" t="n">
-        <v>1462.33</v>
+        <v>1464.19</v>
       </c>
       <c r="J10" t="n">
-        <v>1467.92</v>
+        <v>1470.72</v>
       </c>
       <c r="K10" t="n">
-        <v>1473.52</v>
+        <v>1477.24</v>
       </c>
       <c r="L10" t="n">
-        <v>1479.11</v>
+        <v>1483.76</v>
       </c>
       <c r="M10" t="n">
-        <v>1484.7</v>
+        <v>1490.28</v>
       </c>
       <c r="N10" t="n">
-        <v>1490.29</v>
+        <v>1496.8</v>
       </c>
       <c r="O10" t="n">
-        <v>1495.88</v>
+        <v>1503.33</v>
       </c>
       <c r="P10" t="n">
-        <v>1501.47</v>
+        <v>1509.85</v>
       </c>
       <c r="Q10" t="n">
-        <v>1507.06</v>
+        <v>1516.37</v>
       </c>
       <c r="R10" t="n">
-        <v>1512.65</v>
+        <v>1522.89</v>
       </c>
       <c r="S10" t="n">
-        <v>1518.25</v>
+        <v>1529.41</v>
       </c>
       <c r="T10" t="n">
-        <v>1523.84</v>
+        <v>1535.94</v>
       </c>
       <c r="U10" t="n">
-        <v>1529.43</v>
+        <v>1542.46</v>
       </c>
       <c r="V10" t="n">
-        <v>1535.02</v>
+        <v>1548.98</v>
       </c>
       <c r="W10" t="n">
-        <v>1540.61</v>
+        <v>1555.5</v>
       </c>
       <c r="X10" t="n">
-        <v>1546.2</v>
+        <v>1562.02</v>
       </c>
       <c r="Y10" t="n">
-        <v>1551.79</v>
+        <v>1568.55</v>
       </c>
       <c r="Z10" t="n">
-        <v>1557.38</v>
+        <v>1575.07</v>
       </c>
       <c r="AA10" t="n">
-        <v>1562.98</v>
+        <v>1581.59</v>
       </c>
       <c r="AB10" t="n">
-        <v>1568.57</v>
+        <v>1588.11</v>
       </c>
       <c r="AC10" t="n">
-        <v>1574.16</v>
+        <v>1594.63</v>
       </c>
       <c r="AD10" t="n">
-        <v>1579.75</v>
+        <v>1601.15</v>
       </c>
       <c r="AE10" t="n">
-        <v>1585.34</v>
+        <v>1607.68</v>
       </c>
       <c r="AF10" t="n">
-        <v>1590.93</v>
+        <v>1614.2</v>
       </c>
       <c r="AG10" t="n">
-        <v>1596.52</v>
+        <v>1620.72</v>
       </c>
       <c r="AH10" t="n">
-        <v>1602.11</v>
+        <v>1627.24</v>
       </c>
       <c r="AI10" t="n">
-        <v>1607.71</v>
+        <v>1633.76</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Cecil Park</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>248.33</v>
       </c>
       <c r="C11" t="n">
         <v>254.21</v>
       </c>
       <c r="D11" t="n">
         <v>256.17</v>
       </c>
       <c r="E11" t="n">
         <v>260.89</v>
       </c>
       <c r="F11" t="n">
         <v>262.77</v>
       </c>
       <c r="G11" t="n">
         <v>264.6</v>
       </c>
       <c r="H11" t="n">
         <v>264.62</v>
       </c>
       <c r="I11" t="n">
-        <v>264.67</v>
+        <v>266.56</v>
       </c>
       <c r="J11" t="n">
-        <v>264.72</v>
+        <v>268.51</v>
       </c>
       <c r="K11" t="n">
-        <v>264.77</v>
+        <v>270.45</v>
       </c>
       <c r="L11" t="n">
-        <v>264.82</v>
+        <v>272.4</v>
       </c>
       <c r="M11" t="n">
-        <v>264.87</v>
+        <v>274.34</v>
       </c>
       <c r="N11" t="n">
-        <v>264.92</v>
+        <v>276.29</v>
       </c>
       <c r="O11" t="n">
-        <v>264.97</v>
+        <v>278.23</v>
       </c>
       <c r="P11" t="n">
-        <v>265.02</v>
+        <v>280.18</v>
       </c>
       <c r="Q11" t="n">
-        <v>265.07</v>
+        <v>282.12</v>
       </c>
       <c r="R11" t="n">
-        <v>265.12</v>
+        <v>284.07</v>
       </c>
       <c r="S11" t="n">
-        <v>265.17</v>
+        <v>286.01</v>
       </c>
       <c r="T11" t="n">
-        <v>265.22</v>
+        <v>287.96</v>
       </c>
       <c r="U11" t="n">
-        <v>265.27</v>
+        <v>289.9</v>
       </c>
       <c r="V11" t="n">
-        <v>265.32</v>
+        <v>291.85</v>
       </c>
       <c r="W11" t="n">
-        <v>265.37</v>
+        <v>293.79</v>
       </c>
       <c r="X11" t="n">
-        <v>265.42</v>
+        <v>295.74</v>
       </c>
       <c r="Y11" t="n">
-        <v>265.47</v>
+        <v>297.68</v>
       </c>
       <c r="Z11" t="n">
-        <v>265.52</v>
+        <v>299.62</v>
       </c>
       <c r="AA11" t="n">
-        <v>265.57</v>
+        <v>301.57</v>
       </c>
       <c r="AB11" t="n">
-        <v>265.62</v>
+        <v>303.51</v>
       </c>
       <c r="AC11" t="n">
-        <v>265.67</v>
+        <v>305.46</v>
       </c>
       <c r="AD11" t="n">
-        <v>265.72</v>
+        <v>307.4</v>
       </c>
       <c r="AE11" t="n">
-        <v>265.77</v>
+        <v>309.35</v>
       </c>
       <c r="AF11" t="n">
-        <v>265.82</v>
+        <v>311.29</v>
       </c>
       <c r="AG11" t="n">
-        <v>265.87</v>
+        <v>313.24</v>
       </c>
       <c r="AH11" t="n">
-        <v>265.92</v>
+        <v>315.18</v>
       </c>
       <c r="AI11" t="n">
-        <v>265.97</v>
+        <v>317.13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Edensor Park</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>3095.88</v>
       </c>
       <c r="C12" t="n">
         <v>3119.87</v>
       </c>
       <c r="D12" t="n">
         <v>3140.69</v>
       </c>
       <c r="E12" t="n">
         <v>3164.99</v>
       </c>
       <c r="F12" t="n">
         <v>3193.11</v>
       </c>
       <c r="G12" t="n">
         <v>3219.2</v>
       </c>
       <c r="H12" t="n">
-        <v>3234.24</v>
+        <v>3235.19</v>
       </c>
       <c r="I12" t="n">
-        <v>3255.52</v>
+        <v>3256.47</v>
       </c>
       <c r="J12" t="n">
-        <v>3276.8</v>
+        <v>3277.76</v>
       </c>
       <c r="K12" t="n">
-        <v>3298.08</v>
+        <v>3299.04</v>
       </c>
       <c r="L12" t="n">
-        <v>3319.35</v>
+        <v>3320.32</v>
       </c>
       <c r="M12" t="n">
-        <v>3340.63</v>
+        <v>3341.61</v>
       </c>
       <c r="N12" t="n">
-        <v>3361.91</v>
+        <v>3362.89</v>
       </c>
       <c r="O12" t="n">
-        <v>3383.19</v>
+        <v>3384.18</v>
       </c>
       <c r="P12" t="n">
-        <v>3404.46</v>
+        <v>3405.46</v>
       </c>
       <c r="Q12" t="n">
-        <v>3425.74</v>
+        <v>3426.74</v>
       </c>
       <c r="R12" t="n">
-        <v>3447.02</v>
+        <v>3448.03</v>
       </c>
       <c r="S12" t="n">
-        <v>3468.3</v>
+        <v>3469.31</v>
       </c>
       <c r="T12" t="n">
-        <v>3489.57</v>
+        <v>3490.6</v>
       </c>
       <c r="U12" t="n">
-        <v>3510.85</v>
+        <v>3511.88</v>
       </c>
       <c r="V12" t="n">
-        <v>3532.13</v>
+        <v>3533.16</v>
       </c>
       <c r="W12" t="n">
-        <v>3553.41</v>
+        <v>3554.45</v>
       </c>
       <c r="X12" t="n">
-        <v>3574.68</v>
+        <v>3575.73</v>
       </c>
       <c r="Y12" t="n">
-        <v>3595.96</v>
+        <v>3597.02</v>
       </c>
       <c r="Z12" t="n">
-        <v>3617.24</v>
+        <v>3618.3</v>
       </c>
       <c r="AA12" t="n">
-        <v>3638.52</v>
+        <v>3639.58</v>
       </c>
       <c r="AB12" t="n">
-        <v>3659.8</v>
+        <v>3660.87</v>
       </c>
       <c r="AC12" t="n">
-        <v>3681.07</v>
+        <v>3682.15</v>
       </c>
       <c r="AD12" t="n">
-        <v>3702.35</v>
+        <v>3703.44</v>
       </c>
       <c r="AE12" t="n">
-        <v>3723.63</v>
+        <v>3724.72</v>
       </c>
       <c r="AF12" t="n">
-        <v>3744.91</v>
+        <v>3746</v>
       </c>
       <c r="AG12" t="n">
-        <v>3766.18</v>
+        <v>3767.29</v>
       </c>
       <c r="AH12" t="n">
-        <v>3787.46</v>
+        <v>3788.57</v>
       </c>
       <c r="AI12" t="n">
-        <v>3808.74</v>
+        <v>3809.86</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Fairfield</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>6854.21</v>
       </c>
       <c r="C13" t="n">
         <v>6930.69</v>
       </c>
       <c r="D13" t="n">
         <v>7017.63</v>
       </c>
       <c r="E13" t="n">
         <v>7056.12</v>
       </c>
       <c r="F13" t="n">
         <v>7500.39</v>
       </c>
       <c r="G13" t="n">
         <v>7556.44</v>
       </c>
       <c r="H13" t="n">
-        <v>7596.72</v>
+        <v>7592.01</v>
       </c>
       <c r="I13" t="n">
-        <v>7648.73</v>
+        <v>7640.29</v>
       </c>
       <c r="J13" t="n">
-        <v>7700.74</v>
+        <v>7688.57</v>
       </c>
       <c r="K13" t="n">
-        <v>7752.75</v>
+        <v>7736.85</v>
       </c>
       <c r="L13" t="n">
-        <v>7804.76</v>
+        <v>7785.12</v>
       </c>
       <c r="M13" t="n">
-        <v>7856.78</v>
+        <v>7833.4</v>
       </c>
       <c r="N13" t="n">
-        <v>7908.79</v>
+        <v>7881.68</v>
       </c>
       <c r="O13" t="n">
-        <v>7960.8</v>
+        <v>7929.96</v>
       </c>
       <c r="P13" t="n">
-        <v>8012.81</v>
+        <v>7978.24</v>
       </c>
       <c r="Q13" t="n">
-        <v>8064.82</v>
+        <v>8026.52</v>
       </c>
       <c r="R13" t="n">
-        <v>8116.83</v>
+        <v>8074.8</v>
       </c>
       <c r="S13" t="n">
-        <v>8168.84</v>
+        <v>8123.08</v>
       </c>
       <c r="T13" t="n">
-        <v>8220.85</v>
+        <v>8171.35</v>
       </c>
       <c r="U13" t="n">
-        <v>8272.870000000001</v>
+        <v>8219.629999999999</v>
       </c>
       <c r="V13" t="n">
-        <v>8324.879999999999</v>
+        <v>8267.91</v>
       </c>
       <c r="W13" t="n">
-        <v>8376.889999999999</v>
+        <v>8316.190000000001</v>
       </c>
       <c r="X13" t="n">
-        <v>8428.9</v>
+        <v>8364.469999999999</v>
       </c>
       <c r="Y13" t="n">
-        <v>8480.91</v>
+        <v>8412.75</v>
       </c>
       <c r="Z13" t="n">
-        <v>8532.92</v>
+        <v>8461.030000000001</v>
       </c>
       <c r="AA13" t="n">
-        <v>8584.93</v>
+        <v>8509.299999999999</v>
       </c>
       <c r="AB13" t="n">
-        <v>8636.940000000001</v>
+        <v>8557.58</v>
       </c>
       <c r="AC13" t="n">
-        <v>8688.959999999999</v>
+        <v>8605.860000000001</v>
       </c>
       <c r="AD13" t="n">
-        <v>8740.969999999999</v>
+        <v>8654.139999999999</v>
       </c>
       <c r="AE13" t="n">
-        <v>8792.98</v>
+        <v>8702.42</v>
       </c>
       <c r="AF13" t="n">
-        <v>8844.99</v>
+        <v>8750.700000000001</v>
       </c>
       <c r="AG13" t="n">
-        <v>8897</v>
+        <v>8798.98</v>
       </c>
       <c r="AH13" t="n">
-        <v>8949.01</v>
+        <v>8847.26</v>
       </c>
       <c r="AI13" t="n">
-        <v>9001.02</v>
+        <v>8895.530000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Fairfield East</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>1662.99</v>
       </c>
       <c r="C14" t="n">
         <v>1680.92</v>
       </c>
       <c r="D14" t="n">
         <v>1704.07</v>
       </c>
       <c r="E14" t="n">
         <v>1723.86</v>
       </c>
       <c r="F14" t="n">
         <v>1734.15</v>
       </c>
       <c r="G14" t="n">
         <v>1751.7</v>
       </c>
       <c r="H14" t="n">
-        <v>1767.41</v>
+        <v>1771.14</v>
       </c>
       <c r="I14" t="n">
-        <v>1789.11</v>
+        <v>1797.58</v>
       </c>
       <c r="J14" t="n">
-        <v>1810.81</v>
+        <v>1824.02</v>
       </c>
       <c r="K14" t="n">
-        <v>1832.5</v>
+        <v>1850.46</v>
       </c>
       <c r="L14" t="n">
-        <v>1854.2</v>
+        <v>1876.9</v>
       </c>
       <c r="M14" t="n">
-        <v>1875.89</v>
+        <v>1903.35</v>
       </c>
       <c r="N14" t="n">
-        <v>1897.59</v>
+        <v>1929.79</v>
       </c>
       <c r="O14" t="n">
-        <v>1919.29</v>
+        <v>1956.23</v>
       </c>
       <c r="P14" t="n">
-        <v>1940.98</v>
+        <v>1982.67</v>
       </c>
       <c r="Q14" t="n">
-        <v>1962.68</v>
+        <v>2009.11</v>
       </c>
       <c r="R14" t="n">
-        <v>1984.37</v>
+        <v>2035.56</v>
       </c>
       <c r="S14" t="n">
-        <v>2006.07</v>
+        <v>2062</v>
       </c>
       <c r="T14" t="n">
-        <v>2027.77</v>
+        <v>2088.44</v>
       </c>
       <c r="U14" t="n">
-        <v>2049.46</v>
+        <v>2114.88</v>
       </c>
       <c r="V14" t="n">
-        <v>2071.16</v>
+        <v>2141.32</v>
       </c>
       <c r="W14" t="n">
-        <v>2092.85</v>
+        <v>2167.77</v>
       </c>
       <c r="X14" t="n">
-        <v>2114.55</v>
+        <v>2194.21</v>
       </c>
       <c r="Y14" t="n">
-        <v>2136.25</v>
+        <v>2220.65</v>
       </c>
       <c r="Z14" t="n">
-        <v>2157.94</v>
+        <v>2247.09</v>
       </c>
       <c r="AA14" t="n">
-        <v>2179.64</v>
+        <v>2273.53</v>
       </c>
       <c r="AB14" t="n">
-        <v>2201.33</v>
+        <v>2299.98</v>
       </c>
       <c r="AC14" t="n">
-        <v>2223.03</v>
+        <v>2326.42</v>
       </c>
       <c r="AD14" t="n">
-        <v>2244.73</v>
+        <v>2352.86</v>
       </c>
       <c r="AE14" t="n">
-        <v>2266.42</v>
+        <v>2379.3</v>
       </c>
       <c r="AF14" t="n">
-        <v>2288.12</v>
+        <v>2405.74</v>
       </c>
       <c r="AG14" t="n">
-        <v>2309.81</v>
+        <v>2432.19</v>
       </c>
       <c r="AH14" t="n">
-        <v>2331.51</v>
+        <v>2458.63</v>
       </c>
       <c r="AI14" t="n">
-        <v>2353.21</v>
+        <v>2485.07</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Fairfield Heights</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>2534.02</v>
       </c>
       <c r="C15" t="n">
         <v>2576.87</v>
       </c>
       <c r="D15" t="n">
         <v>2661.5</v>
       </c>
       <c r="E15" t="n">
         <v>2747.73</v>
       </c>
       <c r="F15" t="n">
         <v>2788.4</v>
       </c>
       <c r="G15" t="n">
         <v>2821.9</v>
       </c>
       <c r="H15" t="n">
-        <v>2843.26</v>
+        <v>2849.79</v>
       </c>
       <c r="I15" t="n">
-        <v>2880.94</v>
+        <v>2908.12</v>
       </c>
       <c r="J15" t="n">
-        <v>2918.62</v>
+        <v>2966.45</v>
       </c>
       <c r="K15" t="n">
-        <v>2956.29</v>
+        <v>3024.79</v>
       </c>
       <c r="L15" t="n">
-        <v>2993.97</v>
+        <v>3083.12</v>
       </c>
       <c r="M15" t="n">
-        <v>3031.65</v>
+        <v>3141.45</v>
       </c>
       <c r="N15" t="n">
-        <v>3069.32</v>
+        <v>3199.78</v>
       </c>
       <c r="O15" t="n">
-        <v>3107</v>
+        <v>3258.12</v>
       </c>
       <c r="P15" t="n">
-        <v>3144.68</v>
+        <v>3316.45</v>
       </c>
       <c r="Q15" t="n">
-        <v>3182.36</v>
+        <v>3374.78</v>
       </c>
       <c r="R15" t="n">
-        <v>3220.03</v>
+        <v>3433.11</v>
       </c>
       <c r="S15" t="n">
-        <v>3257.71</v>
+        <v>3491.45</v>
       </c>
       <c r="T15" t="n">
-        <v>3295.39</v>
+        <v>3549.78</v>
       </c>
       <c r="U15" t="n">
-        <v>3333.06</v>
+        <v>3608.11</v>
       </c>
       <c r="V15" t="n">
-        <v>3370.74</v>
+        <v>3666.44</v>
       </c>
       <c r="W15" t="n">
-        <v>3408.42</v>
+        <v>3724.78</v>
       </c>
       <c r="X15" t="n">
-        <v>3446.09</v>
+        <v>3783.11</v>
       </c>
       <c r="Y15" t="n">
-        <v>3483.77</v>
+        <v>3841.44</v>
       </c>
       <c r="Z15" t="n">
-        <v>3521.45</v>
+        <v>3899.77</v>
       </c>
       <c r="AA15" t="n">
-        <v>3559.13</v>
+        <v>3958.11</v>
       </c>
       <c r="AB15" t="n">
-        <v>3596.8</v>
+        <v>4016.44</v>
       </c>
       <c r="AC15" t="n">
-        <v>3634.48</v>
+        <v>4074.77</v>
       </c>
       <c r="AD15" t="n">
-        <v>3672.16</v>
+        <v>4133.1</v>
       </c>
       <c r="AE15" t="n">
-        <v>3709.83</v>
+        <v>4191.44</v>
       </c>
       <c r="AF15" t="n">
-        <v>3747.51</v>
+        <v>4249.77</v>
       </c>
       <c r="AG15" t="n">
-        <v>3785.19</v>
+        <v>4308.1</v>
       </c>
       <c r="AH15" t="n">
-        <v>3822.87</v>
+        <v>4366.43</v>
       </c>
       <c r="AI15" t="n">
-        <v>3860.54</v>
+        <v>4424.77</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Fairfield West</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>3961.79</v>
       </c>
       <c r="C16" t="n">
         <v>4032.79</v>
       </c>
       <c r="D16" t="n">
         <v>4090.82</v>
       </c>
       <c r="E16" t="n">
         <v>4157.42</v>
       </c>
       <c r="F16" t="n">
         <v>4204.91</v>
       </c>
       <c r="G16" t="n">
         <v>4271.33</v>
       </c>
       <c r="H16" t="n">
-        <v>4325.32</v>
+        <v>4322.54</v>
       </c>
       <c r="I16" t="n">
-        <v>4389.76</v>
+        <v>4381.27</v>
       </c>
       <c r="J16" t="n">
-        <v>4454.2</v>
+        <v>4439.99</v>
       </c>
       <c r="K16" t="n">
-        <v>4518.63</v>
+        <v>4498.71</v>
       </c>
       <c r="L16" t="n">
-        <v>4583.07</v>
+        <v>4557.43</v>
       </c>
       <c r="M16" t="n">
-        <v>4647.5</v>
+        <v>4616.15</v>
       </c>
       <c r="N16" t="n">
-        <v>4711.94</v>
+        <v>4674.87</v>
       </c>
       <c r="O16" t="n">
-        <v>4776.37</v>
+        <v>4733.59</v>
       </c>
       <c r="P16" t="n">
-        <v>4840.81</v>
+        <v>4792.31</v>
       </c>
       <c r="Q16" t="n">
-        <v>4905.25</v>
+        <v>4851.03</v>
       </c>
       <c r="R16" t="n">
-        <v>4969.68</v>
+        <v>4909.76</v>
       </c>
       <c r="S16" t="n">
-        <v>5034.12</v>
+        <v>4968.48</v>
       </c>
       <c r="T16" t="n">
-        <v>5098.55</v>
+        <v>5027.2</v>
       </c>
       <c r="U16" t="n">
-        <v>5162.99</v>
+        <v>5085.92</v>
       </c>
       <c r="V16" t="n">
-        <v>5227.43</v>
+        <v>5144.64</v>
       </c>
       <c r="W16" t="n">
-        <v>5291.86</v>
+        <v>5203.36</v>
       </c>
       <c r="X16" t="n">
-        <v>5356.3</v>
+        <v>5262.08</v>
       </c>
       <c r="Y16" t="n">
-        <v>5420.73</v>
+        <v>5320.8</v>
       </c>
       <c r="Z16" t="n">
-        <v>5485.17</v>
+        <v>5379.52</v>
       </c>
       <c r="AA16" t="n">
-        <v>5549.6</v>
+        <v>5438.25</v>
       </c>
       <c r="AB16" t="n">
-        <v>5614.04</v>
+        <v>5496.97</v>
       </c>
       <c r="AC16" t="n">
-        <v>5678.48</v>
+        <v>5555.69</v>
       </c>
       <c r="AD16" t="n">
-        <v>5742.91</v>
+        <v>5614.41</v>
       </c>
       <c r="AE16" t="n">
-        <v>5807.35</v>
+        <v>5673.13</v>
       </c>
       <c r="AF16" t="n">
-        <v>5871.78</v>
+        <v>5731.85</v>
       </c>
       <c r="AG16" t="n">
-        <v>5936.22</v>
+        <v>5790.57</v>
       </c>
       <c r="AH16" t="n">
-        <v>6000.65</v>
+        <v>5849.29</v>
       </c>
       <c r="AI16" t="n">
-        <v>6065.09</v>
+        <v>5908.02</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Greenfield Park</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>1572.96</v>
       </c>
       <c r="C17" t="n">
         <v>1595.86</v>
       </c>
       <c r="D17" t="n">
         <v>1607.24</v>
       </c>
       <c r="E17" t="n">
         <v>1618.52</v>
       </c>
       <c r="F17" t="n">
         <v>1630.55</v>
       </c>
       <c r="G17" t="n">
         <v>1644.59</v>
       </c>
       <c r="H17" t="n">
-        <v>1663.09</v>
+        <v>1660.28</v>
       </c>
       <c r="I17" t="n">
-        <v>1687.21</v>
+        <v>1679.82</v>
       </c>
       <c r="J17" t="n">
-        <v>1711.33</v>
+        <v>1699.36</v>
       </c>
       <c r="K17" t="n">
-        <v>1735.44</v>
+        <v>1718.9</v>
       </c>
       <c r="L17" t="n">
-        <v>1759.56</v>
+        <v>1738.44</v>
       </c>
       <c r="M17" t="n">
-        <v>1783.68</v>
+        <v>1757.98</v>
       </c>
       <c r="N17" t="n">
-        <v>1807.8</v>
+        <v>1777.52</v>
       </c>
       <c r="O17" t="n">
-        <v>1831.92</v>
+        <v>1797.06</v>
       </c>
       <c r="P17" t="n">
-        <v>1856.04</v>
+        <v>1816.6</v>
       </c>
       <c r="Q17" t="n">
-        <v>1880.15</v>
+        <v>1836.14</v>
       </c>
       <c r="R17" t="n">
-        <v>1904.27</v>
+        <v>1855.68</v>
       </c>
       <c r="S17" t="n">
-        <v>1928.39</v>
+        <v>1875.22</v>
       </c>
       <c r="T17" t="n">
-        <v>1952.51</v>
+        <v>1894.76</v>
       </c>
       <c r="U17" t="n">
-        <v>1976.63</v>
+        <v>1914.3</v>
       </c>
       <c r="V17" t="n">
-        <v>2000.75</v>
+        <v>1933.84</v>
       </c>
       <c r="W17" t="n">
-        <v>2024.87</v>
+        <v>1953.38</v>
       </c>
       <c r="X17" t="n">
-        <v>2048.98</v>
+        <v>1972.92</v>
       </c>
       <c r="Y17" t="n">
-        <v>2073.1</v>
+        <v>1992.46</v>
       </c>
       <c r="Z17" t="n">
-        <v>2097.22</v>
+        <v>2012</v>
       </c>
       <c r="AA17" t="n">
-        <v>2121.34</v>
+        <v>2031.54</v>
       </c>
       <c r="AB17" t="n">
-        <v>2145.46</v>
+        <v>2051.08</v>
       </c>
       <c r="AC17" t="n">
-        <v>2169.58</v>
+        <v>2070.62</v>
       </c>
       <c r="AD17" t="n">
-        <v>2193.69</v>
+        <v>2090.16</v>
       </c>
       <c r="AE17" t="n">
-        <v>2217.81</v>
+        <v>2109.7</v>
       </c>
       <c r="AF17" t="n">
-        <v>2241.93</v>
+        <v>2129.24</v>
       </c>
       <c r="AG17" t="n">
-        <v>2266.05</v>
+        <v>2148.78</v>
       </c>
       <c r="AH17" t="n">
-        <v>2290.17</v>
+        <v>2168.32</v>
       </c>
       <c r="AI17" t="n">
-        <v>2314.29</v>
+        <v>2187.86</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Horsley Park</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>603.89</v>
       </c>
       <c r="C18" t="n">
         <v>617.15</v>
       </c>
       <c r="D18" t="n">
         <v>632.09</v>
       </c>
       <c r="E18" t="n">
         <v>641.21</v>
       </c>
       <c r="F18" t="n">
         <v>644.02</v>
       </c>
       <c r="G18" t="n">
         <v>650.5700000000001</v>
       </c>
       <c r="H18" t="n">
-        <v>656.1799999999999</v>
+        <v>655.24</v>
       </c>
       <c r="I18" t="n">
-        <v>666.33</v>
+        <v>666.3099999999999</v>
       </c>
       <c r="J18" t="n">
-        <v>676.48</v>
+        <v>677.39</v>
       </c>
       <c r="K18" t="n">
-        <v>686.63</v>
+        <v>688.46</v>
       </c>
       <c r="L18" t="n">
-        <v>696.78</v>
+        <v>699.53</v>
       </c>
       <c r="M18" t="n">
-        <v>706.9299999999999</v>
+        <v>710.6</v>
       </c>
       <c r="N18" t="n">
-        <v>717.08</v>
+        <v>721.67</v>
       </c>
       <c r="O18" t="n">
-        <v>727.23</v>
+        <v>732.74</v>
       </c>
       <c r="P18" t="n">
-        <v>737.38</v>
+        <v>743.8099999999999</v>
       </c>
       <c r="Q18" t="n">
-        <v>747.53</v>
+        <v>754.89</v>
       </c>
       <c r="R18" t="n">
-        <v>757.6799999999999</v>
+        <v>765.96</v>
       </c>
       <c r="S18" t="n">
-        <v>767.83</v>
+        <v>777.03</v>
       </c>
       <c r="T18" t="n">
-        <v>777.98</v>
+        <v>788.1</v>
       </c>
       <c r="U18" t="n">
-        <v>788.14</v>
+        <v>799.17</v>
       </c>
       <c r="V18" t="n">
-        <v>798.29</v>
+        <v>810.24</v>
       </c>
       <c r="W18" t="n">
-        <v>808.4400000000001</v>
+        <v>821.3099999999999</v>
       </c>
       <c r="X18" t="n">
-        <v>818.59</v>
+        <v>832.39</v>
       </c>
       <c r="Y18" t="n">
-        <v>828.74</v>
+        <v>843.46</v>
       </c>
       <c r="Z18" t="n">
-        <v>838.89</v>
+        <v>854.53</v>
       </c>
       <c r="AA18" t="n">
-        <v>849.04</v>
+        <v>865.6</v>
       </c>
       <c r="AB18" t="n">
-        <v>859.1900000000001</v>
+        <v>876.67</v>
       </c>
       <c r="AC18" t="n">
-        <v>869.34</v>
+        <v>887.74</v>
       </c>
       <c r="AD18" t="n">
-        <v>879.49</v>
+        <v>898.8099999999999</v>
       </c>
       <c r="AE18" t="n">
-        <v>889.64</v>
+        <v>909.89</v>
       </c>
       <c r="AF18" t="n">
-        <v>899.79</v>
+        <v>920.96</v>
       </c>
       <c r="AG18" t="n">
-        <v>909.9400000000001</v>
+        <v>932.03</v>
       </c>
       <c r="AH18" t="n">
-        <v>920.09</v>
+        <v>943.1</v>
       </c>
       <c r="AI18" t="n">
-        <v>930.24</v>
+        <v>954.17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Lansvale</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>861.01</v>
       </c>
       <c r="C19" t="n">
         <v>872.52</v>
       </c>
       <c r="D19" t="n">
         <v>879.27</v>
       </c>
       <c r="E19" t="n">
         <v>883.0599999999999</v>
       </c>
       <c r="F19" t="n">
         <v>889.5599999999999</v>
       </c>
       <c r="G19" t="n">
         <v>898.9400000000001</v>
       </c>
       <c r="H19" t="n">
-        <v>902.73</v>
+        <v>901.8200000000001</v>
       </c>
       <c r="I19" t="n">
-        <v>908.41</v>
+        <v>906.58</v>
       </c>
       <c r="J19" t="n">
-        <v>914.09</v>
+        <v>911.34</v>
       </c>
       <c r="K19" t="n">
-        <v>919.76</v>
+        <v>916.1</v>
       </c>
       <c r="L19" t="n">
-        <v>925.4400000000001</v>
+        <v>920.86</v>
       </c>
       <c r="M19" t="n">
-        <v>931.11</v>
+        <v>925.62</v>
       </c>
       <c r="N19" t="n">
-        <v>936.79</v>
+        <v>930.38</v>
       </c>
       <c r="O19" t="n">
-        <v>942.47</v>
+        <v>935.14</v>
       </c>
       <c r="P19" t="n">
-        <v>948.14</v>
+        <v>939.9</v>
       </c>
       <c r="Q19" t="n">
-        <v>953.8200000000001</v>
+        <v>944.66</v>
       </c>
       <c r="R19" t="n">
-        <v>959.5</v>
+        <v>949.42</v>
       </c>
       <c r="S19" t="n">
-        <v>965.17</v>
+        <v>954.1799999999999</v>
       </c>
       <c r="T19" t="n">
-        <v>970.85</v>
+        <v>958.9400000000001</v>
       </c>
       <c r="U19" t="n">
-        <v>976.53</v>
+        <v>963.7</v>
       </c>
       <c r="V19" t="n">
-        <v>982.2</v>
+        <v>968.46</v>
       </c>
       <c r="W19" t="n">
-        <v>987.88</v>
+        <v>973.22</v>
       </c>
       <c r="X19" t="n">
-        <v>993.5599999999999</v>
+        <v>977.98</v>
       </c>
       <c r="Y19" t="n">
-        <v>999.23</v>
+        <v>982.74</v>
       </c>
       <c r="Z19" t="n">
-        <v>1004.91</v>
+        <v>987.5</v>
       </c>
       <c r="AA19" t="n">
-        <v>1010.59</v>
+        <v>992.26</v>
       </c>
       <c r="AB19" t="n">
-        <v>1016.26</v>
+        <v>997.02</v>
       </c>
       <c r="AC19" t="n">
-        <v>1021.94</v>
+        <v>1001.77</v>
       </c>
       <c r="AD19" t="n">
-        <v>1027.62</v>
+        <v>1006.53</v>
       </c>
       <c r="AE19" t="n">
-        <v>1033.29</v>
+        <v>1011.29</v>
       </c>
       <c r="AF19" t="n">
-        <v>1038.97</v>
+        <v>1016.05</v>
       </c>
       <c r="AG19" t="n">
-        <v>1044.64</v>
+        <v>1020.81</v>
       </c>
       <c r="AH19" t="n">
-        <v>1050.32</v>
+        <v>1025.57</v>
       </c>
       <c r="AI19" t="n">
-        <v>1056</v>
+        <v>1030.33</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Mount Pritchard</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>3261.26</v>
       </c>
       <c r="C20" t="n">
         <v>3289.02</v>
       </c>
       <c r="D20" t="n">
         <v>3315.48</v>
       </c>
       <c r="E20" t="n">
         <v>3354.17</v>
       </c>
       <c r="F20" t="n">
         <v>3394.3</v>
       </c>
       <c r="G20" t="n">
         <v>3449.72</v>
       </c>
       <c r="H20" t="n">
-        <v>3479.55</v>
+        <v>3484.24</v>
       </c>
       <c r="I20" t="n">
-        <v>3522.89</v>
+        <v>3529.58</v>
       </c>
       <c r="J20" t="n">
-        <v>3566.23</v>
+        <v>3574.92</v>
       </c>
       <c r="K20" t="n">
-        <v>3609.58</v>
+        <v>3620.27</v>
       </c>
       <c r="L20" t="n">
-        <v>3652.92</v>
+        <v>3665.61</v>
       </c>
       <c r="M20" t="n">
-        <v>3696.27</v>
+        <v>3710.95</v>
       </c>
       <c r="N20" t="n">
-        <v>3739.61</v>
+        <v>3756.29</v>
       </c>
       <c r="O20" t="n">
-        <v>3782.96</v>
+        <v>3801.63</v>
       </c>
       <c r="P20" t="n">
-        <v>3826.3</v>
+        <v>3846.97</v>
       </c>
       <c r="Q20" t="n">
-        <v>3869.64</v>
+        <v>3892.32</v>
       </c>
       <c r="R20" t="n">
-        <v>3912.99</v>
+        <v>3937.66</v>
       </c>
       <c r="S20" t="n">
-        <v>3956.33</v>
+        <v>3983</v>
       </c>
       <c r="T20" t="n">
-        <v>3999.68</v>
+        <v>4028.34</v>
       </c>
       <c r="U20" t="n">
-        <v>4043.02</v>
+        <v>4073.68</v>
       </c>
       <c r="V20" t="n">
-        <v>4086.36</v>
+        <v>4119.02</v>
       </c>
       <c r="W20" t="n">
-        <v>4129.71</v>
+        <v>4164.37</v>
       </c>
       <c r="X20" t="n">
-        <v>4173.05</v>
+        <v>4209.71</v>
       </c>
       <c r="Y20" t="n">
-        <v>4216.4</v>
+        <v>4255.05</v>
       </c>
       <c r="Z20" t="n">
-        <v>4259.74</v>
+        <v>4300.39</v>
       </c>
       <c r="AA20" t="n">
-        <v>4303.09</v>
+        <v>4345.73</v>
       </c>
       <c r="AB20" t="n">
-        <v>4346.43</v>
+        <v>4391.08</v>
       </c>
       <c r="AC20" t="n">
-        <v>4389.77</v>
+        <v>4436.42</v>
       </c>
       <c r="AD20" t="n">
-        <v>4433.12</v>
+        <v>4481.76</v>
       </c>
       <c r="AE20" t="n">
-        <v>4476.46</v>
+        <v>4527.1</v>
       </c>
       <c r="AF20" t="n">
-        <v>4519.81</v>
+        <v>4572.44</v>
       </c>
       <c r="AG20" t="n">
-        <v>4563.15</v>
+        <v>4617.78</v>
       </c>
       <c r="AH20" t="n">
-        <v>4606.49</v>
+        <v>4663.13</v>
       </c>
       <c r="AI20" t="n">
-        <v>4649.84</v>
+        <v>4708.47</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>Old Guildford</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>778.3200000000001</v>
       </c>
       <c r="C21" t="n">
         <v>789.98</v>
       </c>
       <c r="D21" t="n">
         <v>799.53</v>
       </c>
       <c r="E21" t="n">
         <v>812.42</v>
       </c>
       <c r="F21" t="n">
         <v>819.8200000000001</v>
       </c>
       <c r="G21" t="n">
         <v>832.05</v>
@@ -2733,894 +2733,894 @@
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>Prairiewood</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>1168.45</v>
       </c>
       <c r="C22" t="n">
         <v>1175.36</v>
       </c>
       <c r="D22" t="n">
         <v>1180.25</v>
       </c>
       <c r="E22" t="n">
         <v>1184.1</v>
       </c>
       <c r="F22" t="n">
         <v>1186.12</v>
       </c>
       <c r="G22" t="n">
         <v>1194.71</v>
       </c>
       <c r="H22" t="n">
-        <v>1203.37</v>
+        <v>1204.31</v>
       </c>
       <c r="I22" t="n">
-        <v>1213.94</v>
+        <v>1214.9</v>
       </c>
       <c r="J22" t="n">
-        <v>1224.51</v>
+        <v>1225.49</v>
       </c>
       <c r="K22" t="n">
-        <v>1235.08</v>
+        <v>1236.08</v>
       </c>
       <c r="L22" t="n">
-        <v>1245.65</v>
+        <v>1246.66</v>
       </c>
       <c r="M22" t="n">
-        <v>1256.22</v>
+        <v>1257.25</v>
       </c>
       <c r="N22" t="n">
-        <v>1266.79</v>
+        <v>1267.84</v>
       </c>
       <c r="O22" t="n">
-        <v>1277.36</v>
+        <v>1278.43</v>
       </c>
       <c r="P22" t="n">
-        <v>1287.93</v>
+        <v>1289.02</v>
       </c>
       <c r="Q22" t="n">
-        <v>1298.5</v>
+        <v>1299.6</v>
       </c>
       <c r="R22" t="n">
-        <v>1309.07</v>
+        <v>1310.19</v>
       </c>
       <c r="S22" t="n">
-        <v>1319.64</v>
+        <v>1320.78</v>
       </c>
       <c r="T22" t="n">
-        <v>1330.21</v>
+        <v>1331.37</v>
       </c>
       <c r="U22" t="n">
-        <v>1340.78</v>
+        <v>1341.96</v>
       </c>
       <c r="V22" t="n">
-        <v>1351.35</v>
+        <v>1352.54</v>
       </c>
       <c r="W22" t="n">
-        <v>1361.92</v>
+        <v>1363.13</v>
       </c>
       <c r="X22" t="n">
-        <v>1372.49</v>
+        <v>1373.72</v>
       </c>
       <c r="Y22" t="n">
-        <v>1383.06</v>
+        <v>1384.31</v>
       </c>
       <c r="Z22" t="n">
-        <v>1393.63</v>
+        <v>1394.89</v>
       </c>
       <c r="AA22" t="n">
-        <v>1404.21</v>
+        <v>1405.48</v>
       </c>
       <c r="AB22" t="n">
-        <v>1414.78</v>
+        <v>1416.07</v>
       </c>
       <c r="AC22" t="n">
-        <v>1425.35</v>
+        <v>1426.66</v>
       </c>
       <c r="AD22" t="n">
-        <v>1435.92</v>
+        <v>1437.25</v>
       </c>
       <c r="AE22" t="n">
-        <v>1446.49</v>
+        <v>1447.83</v>
       </c>
       <c r="AF22" t="n">
-        <v>1457.06</v>
+        <v>1458.42</v>
       </c>
       <c r="AG22" t="n">
-        <v>1467.63</v>
+        <v>1469.01</v>
       </c>
       <c r="AH22" t="n">
-        <v>1478.2</v>
+        <v>1479.6</v>
       </c>
       <c r="AI22" t="n">
-        <v>1488.77</v>
+        <v>1490.19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>Smithfield</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>4518.5</v>
       </c>
       <c r="C23" t="n">
         <v>4585.16</v>
       </c>
       <c r="D23" t="n">
         <v>4675.48</v>
       </c>
       <c r="E23" t="n">
         <v>4777.18</v>
       </c>
       <c r="F23" t="n">
         <v>4825.13</v>
       </c>
       <c r="G23" t="n">
         <v>4931.23</v>
       </c>
       <c r="H23" t="n">
-        <v>4995.45</v>
+        <v>5002.97</v>
       </c>
       <c r="I23" t="n">
-        <v>5094.02</v>
+        <v>5111.79</v>
       </c>
       <c r="J23" t="n">
-        <v>5192.59</v>
+        <v>5220.62</v>
       </c>
       <c r="K23" t="n">
-        <v>5291.16</v>
+        <v>5329.45</v>
       </c>
       <c r="L23" t="n">
-        <v>5389.73</v>
+        <v>5438.27</v>
       </c>
       <c r="M23" t="n">
-        <v>5488.3</v>
+        <v>5547.1</v>
       </c>
       <c r="N23" t="n">
-        <v>5586.87</v>
+        <v>5655.93</v>
       </c>
       <c r="O23" t="n">
-        <v>5685.44</v>
+        <v>5764.75</v>
       </c>
       <c r="P23" t="n">
-        <v>5784.01</v>
+        <v>5873.58</v>
       </c>
       <c r="Q23" t="n">
-        <v>5882.58</v>
+        <v>5982.41</v>
       </c>
       <c r="R23" t="n">
-        <v>5981.15</v>
+        <v>6091.24</v>
       </c>
       <c r="S23" t="n">
-        <v>6079.72</v>
+        <v>6200.06</v>
       </c>
       <c r="T23" t="n">
-        <v>6178.29</v>
+        <v>6308.89</v>
       </c>
       <c r="U23" t="n">
-        <v>6276.86</v>
+        <v>6417.72</v>
       </c>
       <c r="V23" t="n">
-        <v>6375.43</v>
+        <v>6526.54</v>
       </c>
       <c r="W23" t="n">
-        <v>6474</v>
+        <v>6635.37</v>
       </c>
       <c r="X23" t="n">
-        <v>6572.57</v>
+        <v>6744.2</v>
       </c>
       <c r="Y23" t="n">
-        <v>6671.14</v>
+        <v>6853.02</v>
       </c>
       <c r="Z23" t="n">
-        <v>6769.71</v>
+        <v>6961.85</v>
       </c>
       <c r="AA23" t="n">
-        <v>6868.28</v>
+        <v>7070.68</v>
       </c>
       <c r="AB23" t="n">
-        <v>6966.85</v>
+        <v>7179.5</v>
       </c>
       <c r="AC23" t="n">
-        <v>7065.42</v>
+        <v>7288.33</v>
       </c>
       <c r="AD23" t="n">
-        <v>7163.99</v>
+        <v>7397.16</v>
       </c>
       <c r="AE23" t="n">
-        <v>7262.56</v>
+        <v>7505.98</v>
       </c>
       <c r="AF23" t="n">
-        <v>7361.13</v>
+        <v>7614.81</v>
       </c>
       <c r="AG23" t="n">
-        <v>7459.7</v>
+        <v>7723.64</v>
       </c>
       <c r="AH23" t="n">
-        <v>7558.27</v>
+        <v>7832.46</v>
       </c>
       <c r="AI23" t="n">
-        <v>7656.84</v>
+        <v>7941.29</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>St Johns Park</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>1916.1</v>
       </c>
       <c r="C24" t="n">
         <v>1937.18</v>
       </c>
       <c r="D24" t="n">
         <v>1950.42</v>
       </c>
       <c r="E24" t="n">
         <v>1959.7</v>
       </c>
       <c r="F24" t="n">
         <v>1970.06</v>
       </c>
       <c r="G24" t="n">
         <v>1980.25</v>
       </c>
       <c r="H24" t="n">
-        <v>1987.77</v>
+        <v>1987.8</v>
       </c>
       <c r="I24" t="n">
-        <v>2003.62</v>
+        <v>2003.66</v>
       </c>
       <c r="J24" t="n">
-        <v>2019.46</v>
+        <v>2019.53</v>
       </c>
       <c r="K24" t="n">
-        <v>2035.31</v>
+        <v>2035.39</v>
       </c>
       <c r="L24" t="n">
-        <v>2051.15</v>
+        <v>2051.26</v>
       </c>
       <c r="M24" t="n">
-        <v>2066.99</v>
+        <v>2067.13</v>
       </c>
       <c r="N24" t="n">
-        <v>2082.84</v>
+        <v>2082.99</v>
       </c>
       <c r="O24" t="n">
-        <v>2098.68</v>
+        <v>2098.86</v>
       </c>
       <c r="P24" t="n">
-        <v>2114.53</v>
+        <v>2114.72</v>
       </c>
       <c r="Q24" t="n">
-        <v>2130.37</v>
+        <v>2130.59</v>
       </c>
       <c r="R24" t="n">
-        <v>2146.21</v>
+        <v>2146.46</v>
       </c>
       <c r="S24" t="n">
-        <v>2162.06</v>
+        <v>2162.32</v>
       </c>
       <c r="T24" t="n">
-        <v>2177.9</v>
+        <v>2178.19</v>
       </c>
       <c r="U24" t="n">
-        <v>2193.74</v>
+        <v>2194.05</v>
       </c>
       <c r="V24" t="n">
-        <v>2209.59</v>
+        <v>2209.92</v>
       </c>
       <c r="W24" t="n">
-        <v>2225.43</v>
+        <v>2225.78</v>
       </c>
       <c r="X24" t="n">
-        <v>2241.28</v>
+        <v>2241.65</v>
       </c>
       <c r="Y24" t="n">
-        <v>2257.12</v>
+        <v>2257.52</v>
       </c>
       <c r="Z24" t="n">
-        <v>2272.96</v>
+        <v>2273.38</v>
       </c>
       <c r="AA24" t="n">
-        <v>2288.81</v>
+        <v>2289.25</v>
       </c>
       <c r="AB24" t="n">
-        <v>2304.65</v>
+        <v>2305.11</v>
       </c>
       <c r="AC24" t="n">
-        <v>2320.5</v>
+        <v>2320.98</v>
       </c>
       <c r="AD24" t="n">
-        <v>2336.34</v>
+        <v>2336.85</v>
       </c>
       <c r="AE24" t="n">
-        <v>2352.18</v>
+        <v>2352.71</v>
       </c>
       <c r="AF24" t="n">
-        <v>2368.03</v>
+        <v>2368.58</v>
       </c>
       <c r="AG24" t="n">
-        <v>2383.87</v>
+        <v>2384.44</v>
       </c>
       <c r="AH24" t="n">
-        <v>2399.71</v>
+        <v>2400.31</v>
       </c>
       <c r="AI24" t="n">
-        <v>2415.56</v>
+        <v>2416.17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Villawood</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>780.66</v>
       </c>
       <c r="C25" t="n">
         <v>785.73</v>
       </c>
       <c r="D25" t="n">
         <v>828.92</v>
       </c>
       <c r="E25" t="n">
         <v>837.5599999999999</v>
       </c>
       <c r="F25" t="n">
         <v>839.7</v>
       </c>
       <c r="G25" t="n">
         <v>846.6</v>
       </c>
       <c r="H25" t="n">
-        <v>851.0700000000001</v>
+        <v>850.17</v>
       </c>
       <c r="I25" t="n">
-        <v>952.37</v>
+        <v>950.58</v>
       </c>
       <c r="J25" t="n">
-        <v>1053.68</v>
+        <v>1050.98</v>
       </c>
       <c r="K25" t="n">
-        <v>1154.98</v>
+        <v>1151.39</v>
       </c>
       <c r="L25" t="n">
-        <v>1256.29</v>
+        <v>1251.8</v>
       </c>
       <c r="M25" t="n">
-        <v>1357.59</v>
+        <v>1352.2</v>
       </c>
       <c r="N25" t="n">
-        <v>1458.9</v>
+        <v>1452.61</v>
       </c>
       <c r="O25" t="n">
-        <v>1560.2</v>
+        <v>1553.02</v>
       </c>
       <c r="P25" t="n">
-        <v>1661.51</v>
+        <v>1653.43</v>
       </c>
       <c r="Q25" t="n">
-        <v>1762.81</v>
+        <v>1753.83</v>
       </c>
       <c r="R25" t="n">
-        <v>1864.12</v>
+        <v>1854.24</v>
       </c>
       <c r="S25" t="n">
-        <v>1965.42</v>
+        <v>1954.65</v>
       </c>
       <c r="T25" t="n">
-        <v>2066.73</v>
+        <v>2055.06</v>
       </c>
       <c r="U25" t="n">
-        <v>2168.04</v>
+        <v>2155.46</v>
       </c>
       <c r="V25" t="n">
-        <v>2269.34</v>
+        <v>2255.87</v>
       </c>
       <c r="W25" t="n">
-        <v>2370.65</v>
+        <v>2356.28</v>
       </c>
       <c r="X25" t="n">
-        <v>2471.95</v>
+        <v>2456.68</v>
       </c>
       <c r="Y25" t="n">
-        <v>2573.26</v>
+        <v>2557.09</v>
       </c>
       <c r="Z25" t="n">
-        <v>2674.56</v>
+        <v>2657.5</v>
       </c>
       <c r="AA25" t="n">
-        <v>2775.87</v>
+        <v>2757.91</v>
       </c>
       <c r="AB25" t="n">
-        <v>2877.17</v>
+        <v>2858.31</v>
       </c>
       <c r="AC25" t="n">
-        <v>2978.48</v>
+        <v>2958.72</v>
       </c>
       <c r="AD25" t="n">
-        <v>3079.78</v>
+        <v>3059.13</v>
       </c>
       <c r="AE25" t="n">
-        <v>3181.09</v>
+        <v>3159.53</v>
       </c>
       <c r="AF25" t="n">
-        <v>3282.39</v>
+        <v>3259.94</v>
       </c>
       <c r="AG25" t="n">
-        <v>3383.7</v>
+        <v>3360.35</v>
       </c>
       <c r="AH25" t="n">
-        <v>3485</v>
+        <v>3460.76</v>
       </c>
       <c r="AI25" t="n">
-        <v>3586.31</v>
+        <v>3561.16</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>Wakeley</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>1535.84</v>
       </c>
       <c r="C26" t="n">
         <v>1552.9</v>
       </c>
       <c r="D26" t="n">
         <v>1565.13</v>
       </c>
       <c r="E26" t="n">
         <v>1573.5</v>
       </c>
       <c r="F26" t="n">
         <v>1582.81</v>
       </c>
       <c r="G26" t="n">
         <v>1591.22</v>
       </c>
       <c r="H26" t="n">
-        <v>1597.69</v>
+        <v>1598.63</v>
       </c>
       <c r="I26" t="n">
-        <v>1606.04</v>
+        <v>1608.86</v>
       </c>
       <c r="J26" t="n">
-        <v>1614.39</v>
+        <v>1619.09</v>
       </c>
       <c r="K26" t="n">
-        <v>1622.73</v>
+        <v>1629.31</v>
       </c>
       <c r="L26" t="n">
-        <v>1631.08</v>
+        <v>1639.54</v>
       </c>
       <c r="M26" t="n">
-        <v>1639.43</v>
+        <v>1649.76</v>
       </c>
       <c r="N26" t="n">
-        <v>1647.77</v>
+        <v>1659.99</v>
       </c>
       <c r="O26" t="n">
-        <v>1656.12</v>
+        <v>1670.22</v>
       </c>
       <c r="P26" t="n">
-        <v>1664.47</v>
+        <v>1680.44</v>
       </c>
       <c r="Q26" t="n">
-        <v>1672.81</v>
+        <v>1690.67</v>
       </c>
       <c r="R26" t="n">
-        <v>1681.16</v>
+        <v>1700.89</v>
       </c>
       <c r="S26" t="n">
-        <v>1689.51</v>
+        <v>1711.12</v>
       </c>
       <c r="T26" t="n">
-        <v>1697.85</v>
+        <v>1721.35</v>
       </c>
       <c r="U26" t="n">
-        <v>1706.2</v>
+        <v>1731.57</v>
       </c>
       <c r="V26" t="n">
-        <v>1714.54</v>
+        <v>1741.8</v>
       </c>
       <c r="W26" t="n">
-        <v>1722.89</v>
+        <v>1752.02</v>
       </c>
       <c r="X26" t="n">
-        <v>1731.24</v>
+        <v>1762.25</v>
       </c>
       <c r="Y26" t="n">
-        <v>1739.58</v>
+        <v>1772.48</v>
       </c>
       <c r="Z26" t="n">
-        <v>1747.93</v>
+        <v>1782.7</v>
       </c>
       <c r="AA26" t="n">
-        <v>1756.28</v>
+        <v>1792.93</v>
       </c>
       <c r="AB26" t="n">
-        <v>1764.62</v>
+        <v>1803.15</v>
       </c>
       <c r="AC26" t="n">
-        <v>1772.97</v>
+        <v>1813.38</v>
       </c>
       <c r="AD26" t="n">
-        <v>1781.32</v>
+        <v>1823.61</v>
       </c>
       <c r="AE26" t="n">
-        <v>1789.66</v>
+        <v>1833.83</v>
       </c>
       <c r="AF26" t="n">
-        <v>1798.01</v>
+        <v>1844.06</v>
       </c>
       <c r="AG26" t="n">
-        <v>1806.36</v>
+        <v>1854.28</v>
       </c>
       <c r="AH26" t="n">
-        <v>1814.7</v>
+        <v>1864.51</v>
       </c>
       <c r="AI26" t="n">
-        <v>1823.05</v>
+        <v>1874.74</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>Wetherill Park</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>2148.29</v>
       </c>
       <c r="C27" t="n">
         <v>2168.09</v>
       </c>
       <c r="D27" t="n">
         <v>2183.32</v>
       </c>
       <c r="E27" t="n">
         <v>2201.95</v>
       </c>
       <c r="F27" t="n">
         <v>2219.67</v>
       </c>
       <c r="G27" t="n">
         <v>2241.85</v>
       </c>
       <c r="H27" t="n">
-        <v>2259.49</v>
+        <v>2262.94</v>
       </c>
       <c r="I27" t="n">
-        <v>2282.93</v>
+        <v>2290.88</v>
       </c>
       <c r="J27" t="n">
-        <v>2306.38</v>
+        <v>2318.83</v>
       </c>
       <c r="K27" t="n">
-        <v>2329.82</v>
+        <v>2346.77</v>
       </c>
       <c r="L27" t="n">
-        <v>2353.26</v>
+        <v>2374.71</v>
       </c>
       <c r="M27" t="n">
-        <v>2376.71</v>
+        <v>2402.65</v>
       </c>
       <c r="N27" t="n">
-        <v>2400.15</v>
+        <v>2430.6</v>
       </c>
       <c r="O27" t="n">
-        <v>2423.6</v>
+        <v>2458.54</v>
       </c>
       <c r="P27" t="n">
-        <v>2447.04</v>
+        <v>2486.48</v>
       </c>
       <c r="Q27" t="n">
-        <v>2470.48</v>
+        <v>2514.43</v>
       </c>
       <c r="R27" t="n">
-        <v>2493.93</v>
+        <v>2542.37</v>
       </c>
       <c r="S27" t="n">
-        <v>2517.37</v>
+        <v>2570.31</v>
       </c>
       <c r="T27" t="n">
-        <v>2540.82</v>
+        <v>2598.25</v>
       </c>
       <c r="U27" t="n">
-        <v>2564.26</v>
+        <v>2626.2</v>
       </c>
       <c r="V27" t="n">
-        <v>2587.7</v>
+        <v>2654.14</v>
       </c>
       <c r="W27" t="n">
-        <v>2611.15</v>
+        <v>2682.08</v>
       </c>
       <c r="X27" t="n">
-        <v>2634.59</v>
+        <v>2710.03</v>
       </c>
       <c r="Y27" t="n">
-        <v>2658.03</v>
+        <v>2737.97</v>
       </c>
       <c r="Z27" t="n">
-        <v>2681.48</v>
+        <v>2765.91</v>
       </c>
       <c r="AA27" t="n">
-        <v>2704.92</v>
+        <v>2793.85</v>
       </c>
       <c r="AB27" t="n">
-        <v>2728.37</v>
+        <v>2821.8</v>
       </c>
       <c r="AC27" t="n">
-        <v>2751.81</v>
+        <v>2849.74</v>
       </c>
       <c r="AD27" t="n">
-        <v>2775.25</v>
+        <v>2877.68</v>
       </c>
       <c r="AE27" t="n">
-        <v>2798.7</v>
+        <v>2905.63</v>
       </c>
       <c r="AF27" t="n">
-        <v>2822.14</v>
+        <v>2933.57</v>
       </c>
       <c r="AG27" t="n">
-        <v>2845.59</v>
+        <v>2961.51</v>
       </c>
       <c r="AH27" t="n">
-        <v>2869.03</v>
+        <v>2989.45</v>
       </c>
       <c r="AI27" t="n">
-        <v>2892.47</v>
+        <v>3017.4</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>Yennora</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>594.4299999999999</v>
       </c>
       <c r="C28" t="n">
         <v>600</v>
       </c>
       <c r="D28" t="n">
         <v>605.49</v>
       </c>
       <c r="E28" t="n">
         <v>612.62</v>
       </c>
       <c r="F28" t="n">
         <v>615.42</v>
       </c>
       <c r="G28" t="n">
         <v>618.17</v>
       </c>
       <c r="H28" t="n">
-        <v>623.63</v>
+        <v>622.7</v>
       </c>
       <c r="I28" t="n">
-        <v>629.12</v>
+        <v>627.26</v>
       </c>
       <c r="J28" t="n">
-        <v>634.61</v>
+        <v>631.8200000000001</v>
       </c>
       <c r="K28" t="n">
-        <v>640.09</v>
+        <v>636.37</v>
       </c>
       <c r="L28" t="n">
-        <v>645.58</v>
+        <v>640.9299999999999</v>
       </c>
       <c r="M28" t="n">
-        <v>651.0700000000001</v>
+        <v>645.49</v>
       </c>
       <c r="N28" t="n">
-        <v>656.55</v>
+        <v>650.04</v>
       </c>
       <c r="O28" t="n">
-        <v>662.04</v>
+        <v>654.6</v>
       </c>
       <c r="P28" t="n">
-        <v>667.53</v>
+        <v>659.16</v>
       </c>
       <c r="Q28" t="n">
-        <v>673.01</v>
+        <v>663.72</v>
       </c>
       <c r="R28" t="n">
-        <v>678.5</v>
+        <v>668.27</v>
       </c>
       <c r="S28" t="n">
-        <v>683.99</v>
+        <v>672.83</v>
       </c>
       <c r="T28" t="n">
-        <v>689.47</v>
+        <v>677.39</v>
       </c>
       <c r="U28" t="n">
-        <v>694.96</v>
+        <v>681.9400000000001</v>
       </c>
       <c r="V28" t="n">
-        <v>700.45</v>
+        <v>686.5</v>
       </c>
       <c r="W28" t="n">
-        <v>705.9299999999999</v>
+        <v>691.0599999999999</v>
       </c>
       <c r="X28" t="n">
-        <v>711.42</v>
+        <v>695.62</v>
       </c>
       <c r="Y28" t="n">
-        <v>716.91</v>
+        <v>700.17</v>
       </c>
       <c r="Z28" t="n">
-        <v>722.39</v>
+        <v>704.73</v>
       </c>
       <c r="AA28" t="n">
-        <v>727.88</v>
+        <v>709.29</v>
       </c>
       <c r="AB28" t="n">
-        <v>733.37</v>
+        <v>713.84</v>
       </c>
       <c r="AC28" t="n">
-        <v>738.85</v>
+        <v>718.4</v>
       </c>
       <c r="AD28" t="n">
-        <v>744.34</v>
+        <v>722.96</v>
       </c>
       <c r="AE28" t="n">
-        <v>749.83</v>
+        <v>727.51</v>
       </c>
       <c r="AF28" t="n">
-        <v>755.3099999999999</v>
+        <v>732.0700000000001</v>
       </c>
       <c r="AG28" t="n">
-        <v>760.8</v>
+        <v>736.63</v>
       </c>
       <c r="AH28" t="n">
-        <v>766.29</v>
+        <v>741.1900000000001</v>
       </c>
       <c r="AI28" t="n">
-        <v>771.77</v>
+        <v>745.74</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>67774.67</v>
       </c>
       <c r="C29" t="n">
         <v>68668.75999999999</v>
       </c>
       <c r="D29" t="n">
         <v>69514.17999999999</v>
       </c>
       <c r="E29" t="n">
         <v>70412.89</v>
       </c>
       <c r="F29" t="n">
         <v>71420.78</v>
       </c>
       <c r="G29" t="n">
         <v>72152.56</v>
       </c>
       <c r="H29" t="n">
-        <v>72680.03999999999</v>
+        <v>72707.35000000001</v>
       </c>
       <c r="I29" t="n">
-        <v>73488.53</v>
+        <v>73557.22</v>
       </c>
       <c r="J29" t="n">
-        <v>74297</v>
+        <v>74407.12</v>
       </c>
       <c r="K29" t="n">
-        <v>75105.41</v>
+        <v>75257.02</v>
       </c>
       <c r="L29" t="n">
-        <v>75913.88</v>
+        <v>76106.87</v>
       </c>
       <c r="M29" t="n">
-        <v>76722.35000000001</v>
+        <v>76956.75</v>
       </c>
       <c r="N29" t="n">
-        <v>77530.77</v>
+        <v>77806.62</v>
       </c>
       <c r="O29" t="n">
-        <v>78339.25999999999</v>
+        <v>78656.53999999999</v>
       </c>
       <c r="P29" t="n">
-        <v>79147.72</v>
+        <v>79506.41</v>
       </c>
       <c r="Q29" t="n">
-        <v>79956.14</v>
+        <v>80356.28999999999</v>
       </c>
       <c r="R29" t="n">
-        <v>80764.61</v>
+        <v>81206.21000000001</v>
       </c>
       <c r="S29" t="n">
-        <v>81573.06</v>
+        <v>82056.07000000001</v>
       </c>
       <c r="T29" t="n">
-        <v>82381.50999999999</v>
+        <v>82905.97</v>
       </c>
       <c r="U29" t="n">
-        <v>83189.97</v>
+        <v>83755.83</v>
       </c>
       <c r="V29" t="n">
-        <v>83998.44</v>
+        <v>84605.7</v>
       </c>
       <c r="W29" t="n">
-        <v>84806.89999999999</v>
+        <v>85455.60000000001</v>
       </c>
       <c r="X29" t="n">
-        <v>85615.34</v>
+        <v>86305.5</v>
       </c>
       <c r="Y29" t="n">
-        <v>86423.78999999999</v>
+        <v>87155.39</v>
       </c>
       <c r="Z29" t="n">
-        <v>87232.24000000001</v>
+        <v>88005.24000000001</v>
       </c>
       <c r="AA29" t="n">
-        <v>88040.74000000001</v>
+        <v>88855.12</v>
       </c>
       <c r="AB29" t="n">
-        <v>88849.16</v>
+        <v>89705.00999999999</v>
       </c>
       <c r="AC29" t="n">
-        <v>89657.63</v>
+        <v>90554.89</v>
       </c>
       <c r="AD29" t="n">
-        <v>90466.09</v>
+        <v>91404.78</v>
       </c>
       <c r="AE29" t="n">
-        <v>91274.55</v>
+        <v>92254.64999999999</v>
       </c>
       <c r="AF29" t="n">
-        <v>92082.99000000001</v>
+        <v>93104.52</v>
       </c>
       <c r="AG29" t="n">
-        <v>92891.44</v>
+        <v>93954.42999999999</v>
       </c>
       <c r="AH29" t="n">
-        <v>93699.87</v>
+        <v>94804.32000000001</v>
       </c>
       <c r="AI29" t="n">
-        <v>94508.35000000001</v>
+        <v>95654.2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A29" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>