--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -2076,308 +2076,308 @@
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0.0014</v>
       </c>
       <c r="C16" t="n">
         <v>0.01</v>
       </c>
       <c r="D16" t="n">
         <v>0.0046</v>
       </c>
       <c r="E16" t="n">
         <v>0.0039</v>
       </c>
       <c r="F16" t="n">
         <v>0.0035</v>
       </c>
       <c r="G16" t="n">
-        <v>0.004</v>
+        <v>0.0039</v>
       </c>
       <c r="H16" t="n">
         <v>0.0039</v>
       </c>
       <c r="I16" t="n">
         <v>0.0041</v>
       </c>
       <c r="J16" t="n">
         <v>0.0039</v>
       </c>
       <c r="K16" t="n">
         <v>0.004</v>
       </c>
       <c r="L16" t="n">
         <v>0.0039</v>
       </c>
       <c r="M16" t="n">
         <v>0.0039</v>
       </c>
       <c r="N16" t="n">
-        <v>0.0039</v>
+        <v>0.0038</v>
       </c>
       <c r="O16" t="n">
         <v>0.0039</v>
       </c>
       <c r="P16" t="n">
         <v>0.0039</v>
       </c>
       <c r="Q16" t="n">
-        <v>0.0039</v>
+        <v>0.004</v>
       </c>
       <c r="R16" t="n">
-        <v>0.0039</v>
+        <v>0.004</v>
       </c>
       <c r="S16" t="n">
         <v>0.0039</v>
       </c>
       <c r="T16" t="n">
         <v>0.0039</v>
       </c>
       <c r="U16" t="n">
         <v>0.0039</v>
       </c>
       <c r="V16" t="n">
         <v>0.0039</v>
       </c>
       <c r="W16" t="n">
         <v>0.0039</v>
       </c>
       <c r="X16" t="n">
         <v>0.0039</v>
       </c>
       <c r="Y16" t="n">
         <v>0.0039</v>
       </c>
       <c r="Z16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AA16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AB16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AC16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AD16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AE16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AF16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AG16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AH16" t="n">
         <v>0.0039</v>
       </c>
       <c r="AI16" t="n">
-        <v>0.0038</v>
+        <v>0.0039</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>0.0015</v>
       </c>
       <c r="C17" t="n">
         <v>0.008999999999999999</v>
       </c>
       <c r="D17" t="n">
         <v>0.0048</v>
       </c>
       <c r="E17" t="n">
         <v>0.0045</v>
       </c>
       <c r="F17" t="n">
         <v>0.0043</v>
       </c>
       <c r="G17" t="n">
-        <v>0.0041</v>
+        <v>0.004</v>
       </c>
       <c r="H17" t="n">
         <v>0.0045</v>
       </c>
       <c r="I17" t="n">
-        <v>0.0045</v>
+        <v>0.0044</v>
       </c>
       <c r="J17" t="n">
+        <v>0.0047</v>
+      </c>
+      <c r="K17" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="L17" t="n">
         <v>0.0046</v>
       </c>
-      <c r="K17" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="M17" t="n">
         <v>0.0045</v>
       </c>
       <c r="N17" t="n">
+        <v>0.0045</v>
+      </c>
+      <c r="O17" t="n">
         <v>0.0044</v>
       </c>
-      <c r="O17" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="P17" t="n">
         <v>0.0045</v>
       </c>
       <c r="Q17" t="n">
         <v>0.0045</v>
       </c>
       <c r="R17" t="n">
-        <v>0.0045</v>
+        <v>0.0046</v>
       </c>
       <c r="S17" t="n">
         <v>0.0045</v>
       </c>
       <c r="T17" t="n">
         <v>0.0045</v>
       </c>
       <c r="U17" t="n">
         <v>0.0045</v>
       </c>
       <c r="V17" t="n">
         <v>0.0045</v>
       </c>
       <c r="W17" t="n">
         <v>0.0045</v>
       </c>
       <c r="X17" t="n">
         <v>0.0045</v>
       </c>
       <c r="Y17" t="n">
         <v>0.0045</v>
       </c>
       <c r="Z17" t="n">
         <v>0.0045</v>
       </c>
       <c r="AA17" t="n">
         <v>0.0045</v>
       </c>
       <c r="AB17" t="n">
         <v>0.0045</v>
       </c>
       <c r="AC17" t="n">
         <v>0.0045</v>
       </c>
       <c r="AD17" t="n">
         <v>0.0045</v>
       </c>
       <c r="AE17" t="n">
         <v>0.0045</v>
       </c>
       <c r="AF17" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AG17" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AH17" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AI17" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>0.0018</v>
       </c>
       <c r="C18" t="n">
         <v>0.0101</v>
       </c>
       <c r="D18" t="n">
         <v>0.0042</v>
       </c>
       <c r="E18" t="n">
         <v>0.0047</v>
       </c>
       <c r="F18" t="n">
         <v>0.0045</v>
       </c>
       <c r="G18" t="n">
         <v>0.0044</v>
       </c>
       <c r="H18" t="n">
-        <v>0.0042</v>
+        <v>0.0041</v>
       </c>
       <c r="I18" t="n">
         <v>0.0046</v>
       </c>
       <c r="J18" t="n">
         <v>0.0045</v>
       </c>
       <c r="K18" t="n">
-        <v>0.0046</v>
+        <v>0.0047</v>
       </c>
       <c r="L18" t="n">
         <v>0.0045</v>
       </c>
       <c r="M18" t="n">
         <v>0.0046</v>
       </c>
       <c r="N18" t="n">
         <v>0.0045</v>
       </c>
       <c r="O18" t="n">
         <v>0.0045</v>
       </c>
       <c r="P18" t="n">
         <v>0.0045</v>
       </c>
       <c r="Q18" t="n">
-        <v>0.0045</v>
+        <v>0.0046</v>
       </c>
       <c r="R18" t="n">
-        <v>0.0045</v>
+        <v>0.0046</v>
       </c>
       <c r="S18" t="n">
-        <v>0.0045</v>
+        <v>0.0046</v>
       </c>
       <c r="T18" t="n">
-        <v>0.0045</v>
+        <v>0.0046</v>
       </c>
       <c r="U18" t="n">
         <v>0.0045</v>
       </c>
       <c r="V18" t="n">
         <v>0.0045</v>
       </c>
       <c r="W18" t="n">
         <v>0.0045</v>
       </c>
       <c r="X18" t="n">
         <v>0.0045</v>
       </c>
       <c r="Y18" t="n">
         <v>0.0045</v>
       </c>
       <c r="Z18" t="n">
         <v>0.0045</v>
       </c>
       <c r="AA18" t="n">
         <v>0.0045</v>
       </c>
       <c r="AB18" t="n">
         <v>0.0045</v>
       </c>
@@ -2403,102 +2403,102 @@
         <v>0.0045</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>0.002</v>
       </c>
       <c r="C19" t="n">
         <v>0.0119</v>
       </c>
       <c r="D19" t="n">
         <v>0.0043</v>
       </c>
       <c r="E19" t="n">
         <v>0.0042</v>
       </c>
       <c r="F19" t="n">
         <v>0.0046</v>
       </c>
       <c r="G19" t="n">
-        <v>0.0043</v>
+        <v>0.0044</v>
       </c>
       <c r="H19" t="n">
         <v>0.0042</v>
       </c>
       <c r="I19" t="n">
         <v>0.004</v>
       </c>
       <c r="J19" t="n">
         <v>0.0044</v>
       </c>
       <c r="K19" t="n">
         <v>0.0043</v>
       </c>
       <c r="L19" t="n">
         <v>0.0045</v>
       </c>
       <c r="M19" t="n">
         <v>0.0043</v>
       </c>
       <c r="N19" t="n">
         <v>0.0044</v>
       </c>
       <c r="O19" t="n">
         <v>0.0043</v>
       </c>
       <c r="P19" t="n">
         <v>0.0043</v>
       </c>
       <c r="Q19" t="n">
         <v>0.0043</v>
       </c>
       <c r="R19" t="n">
-        <v>0.0043</v>
+        <v>0.0044</v>
       </c>
       <c r="S19" t="n">
         <v>0.0044</v>
       </c>
       <c r="T19" t="n">
         <v>0.0044</v>
       </c>
       <c r="U19" t="n">
-        <v>0.0043</v>
+        <v>0.0044</v>
       </c>
       <c r="V19" t="n">
-        <v>0.0043</v>
+        <v>0.0044</v>
       </c>
       <c r="W19" t="n">
-        <v>0.0043</v>
+        <v>0.0044</v>
       </c>
       <c r="X19" t="n">
-        <v>0.0043</v>
+        <v>0.0044</v>
       </c>
       <c r="Y19" t="n">
         <v>0.0043</v>
       </c>
       <c r="Z19" t="n">
         <v>0.0043</v>
       </c>
       <c r="AA19" t="n">
         <v>0.0043</v>
       </c>
       <c r="AB19" t="n">
         <v>0.0043</v>
       </c>
       <c r="AC19" t="n">
         <v>0.0043</v>
       </c>
       <c r="AD19" t="n">
         <v>0.0043</v>
       </c>
       <c r="AE19" t="n">
         <v>0.0043</v>
       </c>
       <c r="AF19" t="n">
         <v>0.0043</v>
       </c>
@@ -2521,2237 +2521,2237 @@
       <c r="B20" t="n">
         <v>0.0016</v>
       </c>
       <c r="C20" t="n">
         <v>0.0127</v>
       </c>
       <c r="D20" t="n">
         <v>0.0063</v>
       </c>
       <c r="E20" t="n">
         <v>0.0046</v>
       </c>
       <c r="F20" t="n">
         <v>0.0044</v>
       </c>
       <c r="G20" t="n">
         <v>0.0047</v>
       </c>
       <c r="H20" t="n">
         <v>0.0045</v>
       </c>
       <c r="I20" t="n">
         <v>0.0044</v>
       </c>
       <c r="J20" t="n">
-        <v>0.0043</v>
+        <v>0.0042</v>
       </c>
       <c r="K20" t="n">
         <v>0.0045</v>
       </c>
       <c r="L20" t="n">
         <v>0.0045</v>
       </c>
       <c r="M20" t="n">
         <v>0.0046</v>
       </c>
       <c r="N20" t="n">
         <v>0.0045</v>
       </c>
       <c r="O20" t="n">
-        <v>0.0045</v>
+        <v>0.0046</v>
       </c>
       <c r="P20" t="n">
         <v>0.0045</v>
       </c>
       <c r="Q20" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="R20" t="n">
         <v>0.0045</v>
       </c>
       <c r="S20" t="n">
         <v>0.0045</v>
       </c>
       <c r="T20" t="n">
         <v>0.0045</v>
       </c>
       <c r="U20" t="n">
         <v>0.0045</v>
       </c>
       <c r="V20" t="n">
         <v>0.0045</v>
       </c>
       <c r="W20" t="n">
         <v>0.0045</v>
       </c>
       <c r="X20" t="n">
         <v>0.0045</v>
       </c>
       <c r="Y20" t="n">
         <v>0.0045</v>
       </c>
       <c r="Z20" t="n">
         <v>0.0045</v>
       </c>
       <c r="AA20" t="n">
         <v>0.0045</v>
       </c>
       <c r="AB20" t="n">
         <v>0.0045</v>
       </c>
       <c r="AC20" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AD20" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AE20" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AF20" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AG20" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AH20" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
       <c r="AI20" t="n">
-        <v>0.0044</v>
+        <v>0.0045</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>0.0364</v>
       </c>
       <c r="C21" t="n">
         <v>0.0422</v>
       </c>
       <c r="D21" t="n">
         <v>0.0436</v>
       </c>
       <c r="E21" t="n">
         <v>0.0633</v>
       </c>
       <c r="F21" t="n">
         <v>0.0517</v>
       </c>
       <c r="G21" t="n">
         <v>0.0506</v>
       </c>
       <c r="H21" t="n">
-        <v>0.0513</v>
+        <v>0.0514</v>
       </c>
       <c r="I21" t="n">
-        <v>0.0507</v>
+        <v>0.0509</v>
       </c>
       <c r="J21" t="n">
         <v>0.0505</v>
       </c>
       <c r="K21" t="n">
-        <v>0.05</v>
+        <v>0.0499</v>
       </c>
       <c r="L21" t="n">
-        <v>0.0509</v>
+        <v>0.0508</v>
       </c>
       <c r="M21" t="n">
         <v>0.0507</v>
       </c>
       <c r="N21" t="n">
         <v>0.0509</v>
       </c>
       <c r="O21" t="n">
         <v>0.0508</v>
       </c>
       <c r="P21" t="n">
+        <v>0.0508</v>
+      </c>
+      <c r="Q21" t="n">
         <v>0.0507</v>
       </c>
-      <c r="Q21" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="R21" t="n">
-        <v>0.0506</v>
+        <v>0.0507</v>
       </c>
       <c r="S21" t="n">
-        <v>0.0506</v>
+        <v>0.0505</v>
       </c>
       <c r="T21" t="n">
         <v>0.0507</v>
       </c>
       <c r="U21" t="n">
         <v>0.0507</v>
       </c>
       <c r="V21" t="n">
         <v>0.0507</v>
       </c>
       <c r="W21" t="n">
-        <v>0.0506</v>
+        <v>0.0507</v>
       </c>
       <c r="X21" t="n">
-        <v>0.0506</v>
+        <v>0.0507</v>
       </c>
       <c r="Y21" t="n">
-        <v>0.0506</v>
+        <v>0.0507</v>
       </c>
       <c r="Z21" t="n">
         <v>0.0506</v>
       </c>
       <c r="AA21" t="n">
         <v>0.0506</v>
       </c>
       <c r="AB21" t="n">
-        <v>0.0505</v>
+        <v>0.0506</v>
       </c>
       <c r="AC21" t="n">
-        <v>0.0505</v>
+        <v>0.0506</v>
       </c>
       <c r="AD21" t="n">
-        <v>0.0505</v>
+        <v>0.0506</v>
       </c>
       <c r="AE21" t="n">
-        <v>0.0505</v>
+        <v>0.0506</v>
       </c>
       <c r="AF21" t="n">
-        <v>0.0505</v>
+        <v>0.0506</v>
       </c>
       <c r="AG21" t="n">
-        <v>0.0505</v>
+        <v>0.0506</v>
       </c>
       <c r="AH21" t="n">
-        <v>0.0505</v>
+        <v>0.0506</v>
       </c>
       <c r="AI21" t="n">
-        <v>0.0505</v>
+        <v>0.0506</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>0.0411</v>
       </c>
       <c r="C22" t="n">
         <v>0.0438</v>
       </c>
       <c r="D22" t="n">
         <v>0.0366</v>
       </c>
       <c r="E22" t="n">
         <v>0.0527</v>
       </c>
       <c r="F22" t="n">
         <v>0.0585</v>
       </c>
       <c r="G22" t="n">
-        <v>0.0599</v>
+        <v>0.0601</v>
       </c>
       <c r="H22" t="n">
-        <v>0.0593</v>
+        <v>0.0592</v>
       </c>
       <c r="I22" t="n">
-        <v>0.0596</v>
+        <v>0.0597</v>
       </c>
       <c r="J22" t="n">
-        <v>0.0593</v>
+        <v>0.0595</v>
       </c>
       <c r="K22" t="n">
         <v>0.0591</v>
       </c>
       <c r="L22" t="n">
         <v>0.0589</v>
       </c>
       <c r="M22" t="n">
-        <v>0.0593</v>
+        <v>0.0594</v>
       </c>
       <c r="N22" t="n">
-        <v>0.0591</v>
+        <v>0.0592</v>
       </c>
       <c r="O22" t="n">
         <v>0.0595</v>
       </c>
       <c r="P22" t="n">
         <v>0.0592</v>
       </c>
       <c r="Q22" t="n">
+        <v>0.0595</v>
+      </c>
+      <c r="R22" t="n">
+        <v>0.0592</v>
+      </c>
+      <c r="S22" t="n">
         <v>0.0593</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0591</v>
       </c>
       <c r="T22" t="n">
         <v>0.0592</v>
       </c>
       <c r="U22" t="n">
-        <v>0.0592</v>
+        <v>0.0593</v>
       </c>
       <c r="V22" t="n">
-        <v>0.0592</v>
+        <v>0.0593</v>
       </c>
       <c r="W22" t="n">
-        <v>0.0592</v>
+        <v>0.0593</v>
       </c>
       <c r="X22" t="n">
-        <v>0.0592</v>
+        <v>0.0593</v>
       </c>
       <c r="Y22" t="n">
-        <v>0.0591</v>
+        <v>0.0593</v>
       </c>
       <c r="Z22" t="n">
-        <v>0.0591</v>
+        <v>0.0593</v>
       </c>
       <c r="AA22" t="n">
-        <v>0.0591</v>
+        <v>0.0593</v>
       </c>
       <c r="AB22" t="n">
-        <v>0.0591</v>
+        <v>0.0593</v>
       </c>
       <c r="AC22" t="n">
-        <v>0.0591</v>
+        <v>0.0593</v>
       </c>
       <c r="AD22" t="n">
-        <v>0.0591</v>
+        <v>0.0593</v>
       </c>
       <c r="AE22" t="n">
-        <v>0.059</v>
+        <v>0.0593</v>
       </c>
       <c r="AF22" t="n">
-        <v>0.059</v>
+        <v>0.0593</v>
       </c>
       <c r="AG22" t="n">
-        <v>0.059</v>
+        <v>0.0593</v>
       </c>
       <c r="AH22" t="n">
-        <v>0.059</v>
+        <v>0.0593</v>
       </c>
       <c r="AI22" t="n">
-        <v>0.059</v>
+        <v>0.0593</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>0.0396</v>
       </c>
       <c r="C23" t="n">
         <v>0.0463</v>
       </c>
       <c r="D23" t="n">
         <v>0.0396</v>
       </c>
       <c r="E23" t="n">
         <v>0.0559</v>
       </c>
       <c r="F23" t="n">
         <v>0.0537</v>
       </c>
       <c r="G23" t="n">
+        <v>0.0537</v>
+      </c>
+      <c r="H23" t="n">
+        <v>0.054</v>
+      </c>
+      <c r="I23" t="n">
         <v>0.0536</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0534</v>
       </c>
       <c r="J23" t="n">
         <v>0.0534</v>
       </c>
       <c r="K23" t="n">
-        <v>0.0534</v>
+        <v>0.0535</v>
       </c>
       <c r="L23" t="n">
         <v>0.0532</v>
       </c>
       <c r="M23" t="n">
-        <v>0.0532</v>
+        <v>0.0531</v>
       </c>
       <c r="N23" t="n">
-        <v>0.0534</v>
+        <v>0.0533</v>
       </c>
       <c r="O23" t="n">
         <v>0.0532</v>
       </c>
       <c r="P23" t="n">
-        <v>0.0535</v>
+        <v>0.0534</v>
       </c>
       <c r="Q23" t="n">
         <v>0.0533</v>
       </c>
       <c r="R23" t="n">
-        <v>0.0534</v>
+        <v>0.0533</v>
       </c>
       <c r="S23" t="n">
+        <v>0.0532</v>
+      </c>
+      <c r="T23" t="n">
         <v>0.0533</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0534</v>
       </c>
       <c r="U23" t="n">
         <v>0.0533</v>
       </c>
       <c r="V23" t="n">
         <v>0.0533</v>
       </c>
       <c r="W23" t="n">
-        <v>0.0534</v>
+        <v>0.0533</v>
       </c>
       <c r="X23" t="n">
         <v>0.0533</v>
       </c>
       <c r="Y23" t="n">
         <v>0.0533</v>
       </c>
       <c r="Z23" t="n">
         <v>0.0533</v>
       </c>
       <c r="AA23" t="n">
         <v>0.0533</v>
       </c>
       <c r="AB23" t="n">
         <v>0.0533</v>
       </c>
       <c r="AC23" t="n">
         <v>0.0533</v>
       </c>
       <c r="AD23" t="n">
-        <v>0.0533</v>
+        <v>0.0532</v>
       </c>
       <c r="AE23" t="n">
-        <v>0.0533</v>
+        <v>0.0532</v>
       </c>
       <c r="AF23" t="n">
-        <v>0.0533</v>
+        <v>0.0532</v>
       </c>
       <c r="AG23" t="n">
-        <v>0.0533</v>
+        <v>0.0532</v>
       </c>
       <c r="AH23" t="n">
-        <v>0.0533</v>
+        <v>0.0532</v>
       </c>
       <c r="AI23" t="n">
-        <v>0.0533</v>
+        <v>0.0532</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>0.035</v>
       </c>
       <c r="C24" t="n">
         <v>0.0445</v>
       </c>
       <c r="D24" t="n">
         <v>0.0343</v>
       </c>
       <c r="E24" t="n">
         <v>0.0511</v>
       </c>
       <c r="F24" t="n">
         <v>0.0525</v>
       </c>
       <c r="G24" t="n">
-        <v>0.0512</v>
+        <v>0.0515</v>
       </c>
       <c r="H24" t="n">
-        <v>0.0513</v>
+        <v>0.0515</v>
       </c>
       <c r="I24" t="n">
         <v>0.0511</v>
       </c>
       <c r="J24" t="n">
+        <v>0.051</v>
+      </c>
+      <c r="K24" t="n">
+        <v>0.0508</v>
+      </c>
+      <c r="L24" t="n">
         <v>0.0509</v>
       </c>
-      <c r="K24" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="M24" t="n">
-        <v>0.0509</v>
+        <v>0.0508</v>
       </c>
       <c r="N24" t="n">
-        <v>0.0509</v>
+        <v>0.0507</v>
       </c>
       <c r="O24" t="n">
-        <v>0.051</v>
+        <v>0.0508</v>
       </c>
       <c r="P24" t="n">
-        <v>0.0509</v>
+        <v>0.0507</v>
       </c>
       <c r="Q24" t="n">
-        <v>0.051</v>
+        <v>0.0508</v>
       </c>
       <c r="R24" t="n">
-        <v>0.0509</v>
+        <v>0.0507</v>
       </c>
       <c r="S24" t="n">
-        <v>0.051</v>
+        <v>0.0508</v>
       </c>
       <c r="T24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="U24" t="n">
-        <v>0.051</v>
+        <v>0.0508</v>
       </c>
       <c r="V24" t="n">
-        <v>0.051</v>
+        <v>0.0508</v>
       </c>
       <c r="W24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="X24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="Y24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="Z24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AA24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AB24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AC24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AD24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AE24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AF24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AG24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AH24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
       <c r="AI24" t="n">
-        <v>0.051</v>
+        <v>0.0507</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>0.0308</v>
       </c>
       <c r="C25" t="n">
         <v>0.0386</v>
       </c>
       <c r="D25" t="n">
         <v>0.0373</v>
       </c>
       <c r="E25" t="n">
         <v>0.0502</v>
       </c>
       <c r="F25" t="n">
         <v>0.0575</v>
       </c>
       <c r="G25" t="n">
-        <v>0.0554</v>
+        <v>0.0578</v>
       </c>
       <c r="H25" t="n">
         <v>0.0547</v>
       </c>
       <c r="I25" t="n">
-        <v>0.0542</v>
+        <v>0.0545</v>
       </c>
       <c r="J25" t="n">
-        <v>0.0536</v>
+        <v>0.0535</v>
       </c>
       <c r="K25" t="n">
+        <v>0.0537</v>
+      </c>
+      <c r="L25" t="n">
         <v>0.0538</v>
       </c>
-      <c r="L25" t="n">
+      <c r="M25" t="n">
+        <v>0.0539</v>
+      </c>
+      <c r="N25" t="n">
         <v>0.054</v>
       </c>
-      <c r="M25" t="n">
+      <c r="O25" t="n">
+        <v>0.054</v>
+      </c>
+      <c r="P25" t="n">
+        <v>0.054</v>
+      </c>
+      <c r="Q25" t="n">
+        <v>0.0539</v>
+      </c>
+      <c r="R25" t="n">
+        <v>0.0539</v>
+      </c>
+      <c r="S25" t="n">
+        <v>0.0539</v>
+      </c>
+      <c r="T25" t="n">
+        <v>0.054</v>
+      </c>
+      <c r="U25" t="n">
         <v>0.0541</v>
       </c>
-      <c r="N25" t="n">
-[...8 lines deleted...]
-      <c r="Q25" t="n">
+      <c r="V25" t="n">
+        <v>0.054</v>
+      </c>
+      <c r="W25" t="n">
         <v>0.0541</v>
       </c>
-      <c r="R25" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="X25" t="n">
-        <v>0.0544</v>
+        <v>0.0541</v>
       </c>
       <c r="Y25" t="n">
-        <v>0.0545</v>
+        <v>0.054</v>
       </c>
       <c r="Z25" t="n">
-        <v>0.0545</v>
+        <v>0.054</v>
       </c>
       <c r="AA25" t="n">
-        <v>0.0545</v>
+        <v>0.054</v>
       </c>
       <c r="AB25" t="n">
-        <v>0.0545</v>
+        <v>0.0541</v>
       </c>
       <c r="AC25" t="n">
-        <v>0.0545</v>
+        <v>0.0541</v>
       </c>
       <c r="AD25" t="n">
-        <v>0.0546</v>
+        <v>0.0541</v>
       </c>
       <c r="AE25" t="n">
-        <v>0.0546</v>
+        <v>0.0541</v>
       </c>
       <c r="AF25" t="n">
-        <v>0.0546</v>
+        <v>0.0541</v>
       </c>
       <c r="AG25" t="n">
-        <v>0.0546</v>
+        <v>0.0541</v>
       </c>
       <c r="AH25" t="n">
-        <v>0.0546</v>
+        <v>0.0541</v>
       </c>
       <c r="AI25" t="n">
-        <v>0.0546</v>
+        <v>0.0541</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>0.0733</v>
       </c>
       <c r="C26" t="n">
         <v>0.0536</v>
       </c>
       <c r="D26" t="n">
         <v>0.0664</v>
       </c>
       <c r="E26" t="n">
         <v>0.0645</v>
       </c>
       <c r="F26" t="n">
         <v>0.0602</v>
       </c>
       <c r="G26" t="n">
-        <v>0.06759999999999999</v>
+        <v>0.0683</v>
       </c>
       <c r="H26" t="n">
-        <v>0.064</v>
+        <v>0.067</v>
       </c>
       <c r="I26" t="n">
         <v>0.06370000000000001</v>
       </c>
       <c r="J26" t="n">
+        <v>0.0633</v>
+      </c>
+      <c r="K26" t="n">
+        <v>0.0615</v>
+      </c>
+      <c r="L26" t="n">
+        <v>0.0622</v>
+      </c>
+      <c r="M26" t="n">
+        <v>0.0622</v>
+      </c>
+      <c r="N26" t="n">
+        <v>0.0624</v>
+      </c>
+      <c r="O26" t="n">
+        <v>0.06279999999999999</v>
+      </c>
+      <c r="P26" t="n">
+        <v>0.06279999999999999</v>
+      </c>
+      <c r="Q26" t="n">
+        <v>0.0626</v>
+      </c>
+      <c r="R26" t="n">
+        <v>0.0626</v>
+      </c>
+      <c r="S26" t="n">
+        <v>0.0625</v>
+      </c>
+      <c r="T26" t="n">
+        <v>0.0626</v>
+      </c>
+      <c r="U26" t="n">
+        <v>0.06270000000000001</v>
+      </c>
+      <c r="V26" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="W26" t="n">
+        <v>0.06279999999999999</v>
+      </c>
+      <c r="X26" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="Y26" t="n">
         <v>0.0629</v>
       </c>
-      <c r="K26" t="n">
-[...11 lines deleted...]
-      <c r="O26" t="n">
+      <c r="Z26" t="n">
+        <v>0.0629</v>
+      </c>
+      <c r="AA26" t="n">
+        <v>0.0629</v>
+      </c>
+      <c r="AB26" t="n">
+        <v>0.0629</v>
+      </c>
+      <c r="AC26" t="n">
+        <v>0.0629</v>
+      </c>
+      <c r="AD26" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="AE26" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="AF26" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="AG26" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="AH26" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="AI26" t="n">
         <v>0.0631</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.0638</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>0.0668</v>
       </c>
       <c r="C27" t="n">
         <v>0.06710000000000001</v>
       </c>
       <c r="D27" t="n">
         <v>0.0603</v>
       </c>
       <c r="E27" t="n">
         <v>0.0615</v>
       </c>
       <c r="F27" t="n">
         <v>0.0554</v>
       </c>
       <c r="G27" t="n">
-        <v>0.068</v>
+        <v>0.065</v>
       </c>
       <c r="H27" t="n">
-        <v>0.0766</v>
+        <v>0.0762</v>
       </c>
       <c r="I27" t="n">
-        <v>0.06909999999999999</v>
+        <v>0.07389999999999999</v>
       </c>
       <c r="J27" t="n">
-        <v>0.0698</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="K27" t="n">
-        <v>0.0688</v>
+        <v>0.0694</v>
       </c>
       <c r="L27" t="n">
-        <v>0.0678</v>
+        <v>0.0679</v>
       </c>
       <c r="M27" t="n">
-        <v>0.06850000000000001</v>
+        <v>0.0684</v>
       </c>
       <c r="N27" t="n">
         <v>0.0687</v>
       </c>
       <c r="O27" t="n">
         <v>0.0689</v>
       </c>
       <c r="P27" t="n">
-        <v>0.06909999999999999</v>
+        <v>0.0692</v>
       </c>
       <c r="Q27" t="n">
+        <v>0.0693</v>
+      </c>
+      <c r="R27" t="n">
+        <v>0.0693</v>
+      </c>
+      <c r="S27" t="n">
         <v>0.0692</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.06909999999999999</v>
       </c>
       <c r="T27" t="n">
         <v>0.0693</v>
       </c>
       <c r="U27" t="n">
         <v>0.0692</v>
       </c>
       <c r="V27" t="n">
+        <v>0.06950000000000001</v>
+      </c>
+      <c r="W27" t="n">
         <v>0.0696</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0697</v>
       </c>
       <c r="X27" t="n">
         <v>0.06950000000000001</v>
       </c>
       <c r="Y27" t="n">
         <v>0.0697</v>
       </c>
       <c r="Z27" t="n">
+        <v>0.0697</v>
+      </c>
+      <c r="AA27" t="n">
+        <v>0.0697</v>
+      </c>
+      <c r="AB27" t="n">
+        <v>0.0697</v>
+      </c>
+      <c r="AC27" t="n">
+        <v>0.0697</v>
+      </c>
+      <c r="AD27" t="n">
         <v>0.0698</v>
       </c>
-      <c r="AA27" t="n">
+      <c r="AE27" t="n">
         <v>0.0698</v>
       </c>
-      <c r="AB27" t="n">
-[...2 lines deleted...]
-      <c r="AC27" t="n">
+      <c r="AF27" t="n">
         <v>0.0699</v>
       </c>
-      <c r="AD27" t="n">
+      <c r="AG27" t="n">
+        <v>0.0699</v>
+      </c>
+      <c r="AH27" t="n">
+        <v>0.0699</v>
+      </c>
+      <c r="AI27" t="n">
         <v>0.07000000000000001</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.0702</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>0.0602</v>
       </c>
       <c r="C28" t="n">
         <v>0.0583</v>
       </c>
       <c r="D28" t="n">
         <v>0.0723</v>
       </c>
       <c r="E28" t="n">
         <v>0.0518</v>
       </c>
       <c r="F28" t="n">
         <v>0.0578</v>
       </c>
       <c r="G28" t="n">
-        <v>0.0603</v>
+        <v>0.0582</v>
       </c>
       <c r="H28" t="n">
-        <v>0.0621</v>
+        <v>0.0615</v>
       </c>
       <c r="I28" t="n">
-        <v>0.0643</v>
+        <v>0.0644</v>
       </c>
       <c r="J28" t="n">
-        <v>0.0634</v>
+        <v>0.0644</v>
       </c>
       <c r="K28" t="n">
         <v>0.0636</v>
       </c>
       <c r="L28" t="n">
-        <v>0.063</v>
+        <v>0.06320000000000001</v>
       </c>
       <c r="M28" t="n">
         <v>0.0626</v>
       </c>
       <c r="N28" t="n">
-        <v>0.0629</v>
+        <v>0.06279999999999999</v>
       </c>
       <c r="O28" t="n">
         <v>0.063</v>
       </c>
       <c r="P28" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="Q28" t="n">
         <v>0.06320000000000001</v>
       </c>
-      <c r="Q28" t="n">
+      <c r="R28" t="n">
+        <v>0.06320000000000001</v>
+      </c>
+      <c r="S28" t="n">
+        <v>0.06320000000000001</v>
+      </c>
+      <c r="T28" t="n">
+        <v>0.06320000000000001</v>
+      </c>
+      <c r="U28" t="n">
+        <v>0.06320000000000001</v>
+      </c>
+      <c r="V28" t="n">
+        <v>0.06320000000000001</v>
+      </c>
+      <c r="W28" t="n">
         <v>0.0633</v>
       </c>
-      <c r="R28" t="n">
+      <c r="X28" t="n">
+        <v>0.0634</v>
+      </c>
+      <c r="Y28" t="n">
         <v>0.0633</v>
       </c>
-      <c r="S28" t="n">
-[...5 lines deleted...]
-      <c r="U28" t="n">
+      <c r="Z28" t="n">
         <v>0.0634</v>
       </c>
-      <c r="V28" t="n">
+      <c r="AA28" t="n">
         <v>0.0634</v>
       </c>
-      <c r="W28" t="n">
+      <c r="AB28" t="n">
+        <v>0.0634</v>
+      </c>
+      <c r="AC28" t="n">
+        <v>0.0634</v>
+      </c>
+      <c r="AD28" t="n">
+        <v>0.0634</v>
+      </c>
+      <c r="AE28" t="n">
         <v>0.0635</v>
       </c>
-      <c r="X28" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AF28" t="n">
-        <v>0.0638</v>
+        <v>0.0635</v>
       </c>
       <c r="AG28" t="n">
-        <v>0.0638</v>
+        <v>0.0635</v>
       </c>
       <c r="AH28" t="n">
-        <v>0.0639</v>
+        <v>0.0635</v>
       </c>
       <c r="AI28" t="n">
-        <v>0.0639</v>
+        <v>0.0635</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>0.06279999999999999</v>
       </c>
       <c r="C29" t="n">
         <v>0.0575</v>
       </c>
       <c r="D29" t="n">
         <v>0.0605</v>
       </c>
       <c r="E29" t="n">
         <v>0.0638</v>
       </c>
       <c r="F29" t="n">
         <v>0.0612</v>
       </c>
       <c r="G29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="H29" t="n">
-        <v>0.0611</v>
+        <v>0.0609</v>
       </c>
       <c r="I29" t="n">
         <v>0.0612</v>
       </c>
       <c r="J29" t="n">
-        <v>0.0611</v>
+        <v>0.061</v>
       </c>
       <c r="K29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="L29" t="n">
         <v>0.0614</v>
       </c>
       <c r="M29" t="n">
         <v>0.0613</v>
       </c>
       <c r="N29" t="n">
-        <v>0.0613</v>
+        <v>0.0612</v>
       </c>
       <c r="O29" t="n">
-        <v>0.0613</v>
+        <v>0.0612</v>
       </c>
       <c r="P29" t="n">
         <v>0.0613</v>
       </c>
       <c r="Q29" t="n">
         <v>0.0613</v>
       </c>
       <c r="R29" t="n">
         <v>0.0613</v>
       </c>
       <c r="S29" t="n">
         <v>0.0613</v>
       </c>
       <c r="T29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="U29" t="n">
         <v>0.0613</v>
       </c>
       <c r="V29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="W29" t="n">
         <v>0.0613</v>
       </c>
       <c r="X29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="Y29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="Z29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AA29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AB29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AC29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AD29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AE29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AF29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AG29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AH29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
       <c r="AI29" t="n">
-        <v>0.0614</v>
+        <v>0.0613</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>0.0618</v>
       </c>
       <c r="C30" t="n">
         <v>0.0574</v>
       </c>
       <c r="D30" t="n">
         <v>0.0613</v>
       </c>
       <c r="E30" t="n">
         <v>0.056</v>
       </c>
       <c r="F30" t="n">
         <v>0.0602</v>
       </c>
       <c r="G30" t="n">
         <v>0.061</v>
       </c>
       <c r="H30" t="n">
         <v>0.0611</v>
       </c>
       <c r="I30" t="n">
         <v>0.0608</v>
       </c>
       <c r="J30" t="n">
         <v>0.0608</v>
       </c>
       <c r="K30" t="n">
-        <v>0.0607</v>
+        <v>0.0606</v>
       </c>
       <c r="L30" t="n">
         <v>0.0608</v>
       </c>
       <c r="M30" t="n">
         <v>0.0608</v>
       </c>
       <c r="N30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="O30" t="n">
         <v>0.0608</v>
       </c>
       <c r="P30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="Q30" t="n">
         <v>0.0608</v>
       </c>
       <c r="R30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="S30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="T30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="U30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="V30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="W30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="X30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="Y30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="Z30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="AA30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="AB30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="AC30" t="n">
-        <v>0.0608</v>
+        <v>0.0607</v>
       </c>
       <c r="AD30" t="n">
         <v>0.0607</v>
       </c>
       <c r="AE30" t="n">
         <v>0.0607</v>
       </c>
       <c r="AF30" t="n">
         <v>0.0607</v>
       </c>
       <c r="AG30" t="n">
         <v>0.0607</v>
       </c>
       <c r="AH30" t="n">
         <v>0.0607</v>
       </c>
       <c r="AI30" t="n">
         <v>0.0607</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>0.06759999999999999</v>
       </c>
       <c r="C31" t="n">
         <v>0.0539</v>
       </c>
       <c r="D31" t="n">
         <v>0.0406</v>
       </c>
       <c r="E31" t="n">
         <v>0.0382</v>
       </c>
       <c r="F31" t="n">
         <v>0.0431</v>
       </c>
       <c r="G31" t="n">
-        <v>0.0403</v>
+        <v>0.0406</v>
       </c>
       <c r="H31" t="n">
-        <v>0.0409</v>
+        <v>0.0407</v>
       </c>
       <c r="I31" t="n">
-        <v>0.0409</v>
+        <v>0.0406</v>
       </c>
       <c r="J31" t="n">
-        <v>0.0422</v>
+        <v>0.0421</v>
       </c>
       <c r="K31" t="n">
+        <v>0.0413</v>
+      </c>
+      <c r="L31" t="n">
+        <v>0.0417</v>
+      </c>
+      <c r="M31" t="n">
+        <v>0.0419</v>
+      </c>
+      <c r="N31" t="n">
         <v>0.0416</v>
       </c>
-      <c r="L31" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="O31" t="n">
-        <v>0.0419</v>
+        <v>0.0416</v>
       </c>
       <c r="P31" t="n">
-        <v>0.0418</v>
+        <v>0.0415</v>
       </c>
       <c r="Q31" t="n">
-        <v>0.0418</v>
+        <v>0.0415</v>
       </c>
       <c r="R31" t="n">
-        <v>0.0418</v>
+        <v>0.0414</v>
       </c>
       <c r="S31" t="n">
-        <v>0.0419</v>
+        <v>0.0414</v>
       </c>
       <c r="T31" t="n">
-        <v>0.0419</v>
+        <v>0.0414</v>
       </c>
       <c r="U31" t="n">
-        <v>0.0419</v>
+        <v>0.0414</v>
       </c>
       <c r="V31" t="n">
-        <v>0.0419</v>
+        <v>0.0413</v>
       </c>
       <c r="W31" t="n">
-        <v>0.0419</v>
+        <v>0.0413</v>
       </c>
       <c r="X31" t="n">
-        <v>0.0419</v>
+        <v>0.0413</v>
       </c>
       <c r="Y31" t="n">
-        <v>0.0419</v>
+        <v>0.0413</v>
       </c>
       <c r="Z31" t="n">
-        <v>0.0419</v>
+        <v>0.0412</v>
       </c>
       <c r="AA31" t="n">
-        <v>0.0419</v>
+        <v>0.0412</v>
       </c>
       <c r="AB31" t="n">
-        <v>0.0419</v>
+        <v>0.0412</v>
       </c>
       <c r="AC31" t="n">
-        <v>0.0419</v>
+        <v>0.0412</v>
       </c>
       <c r="AD31" t="n">
-        <v>0.0419</v>
+        <v>0.0412</v>
       </c>
       <c r="AE31" t="n">
-        <v>0.0419</v>
+        <v>0.0412</v>
       </c>
       <c r="AF31" t="n">
-        <v>0.0419</v>
+        <v>0.0411</v>
       </c>
       <c r="AG31" t="n">
-        <v>0.0419</v>
+        <v>0.0411</v>
       </c>
       <c r="AH31" t="n">
-        <v>0.0419</v>
+        <v>0.0411</v>
       </c>
       <c r="AI31" t="n">
-        <v>0.0419</v>
+        <v>0.0411</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>0.0631</v>
       </c>
       <c r="C32" t="n">
         <v>0.0613</v>
       </c>
       <c r="D32" t="n">
         <v>0.0376</v>
       </c>
       <c r="E32" t="n">
         <v>0.0437</v>
       </c>
       <c r="F32" t="n">
         <v>0.0406</v>
       </c>
       <c r="G32" t="n">
-        <v>0.0416</v>
+        <v>0.042</v>
       </c>
       <c r="H32" t="n">
-        <v>0.0394</v>
+        <v>0.0398</v>
       </c>
       <c r="I32" t="n">
-        <v>0.0388</v>
+        <v>0.0387</v>
       </c>
       <c r="J32" t="n">
-        <v>0.0388</v>
+        <v>0.0386</v>
       </c>
       <c r="K32" t="n">
         <v>0.0399</v>
       </c>
       <c r="L32" t="n">
-        <v>0.0395</v>
+        <v>0.0394</v>
       </c>
       <c r="M32" t="n">
         <v>0.0398</v>
       </c>
       <c r="N32" t="n">
         <v>0.0397</v>
       </c>
       <c r="O32" t="n">
         <v>0.0396</v>
       </c>
       <c r="P32" t="n">
-        <v>0.0397</v>
+        <v>0.0396</v>
       </c>
       <c r="Q32" t="n">
-        <v>0.0396</v>
+        <v>0.0395</v>
       </c>
       <c r="R32" t="n">
-        <v>0.0396</v>
+        <v>0.0395</v>
       </c>
       <c r="S32" t="n">
-        <v>0.0396</v>
+        <v>0.0395</v>
       </c>
       <c r="T32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="U32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="V32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="W32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="X32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="Y32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="Z32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="AA32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="AB32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="AC32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="AD32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="AE32" t="n">
-        <v>0.0397</v>
+        <v>0.0395</v>
       </c>
       <c r="AF32" t="n">
-        <v>0.0398</v>
+        <v>0.0395</v>
       </c>
       <c r="AG32" t="n">
-        <v>0.0398</v>
+        <v>0.0395</v>
       </c>
       <c r="AH32" t="n">
-        <v>0.0398</v>
+        <v>0.0395</v>
       </c>
       <c r="AI32" t="n">
-        <v>0.0398</v>
+        <v>0.0395</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>0.0572</v>
       </c>
       <c r="C33" t="n">
         <v>0.0604</v>
       </c>
       <c r="D33" t="n">
         <v>0.0408</v>
       </c>
       <c r="E33" t="n">
         <v>0.0356</v>
       </c>
       <c r="F33" t="n">
         <v>0.0391</v>
       </c>
       <c r="G33" t="n">
-        <v>0.0409</v>
+        <v>0.0404</v>
       </c>
       <c r="H33" t="n">
-        <v>0.0419</v>
+        <v>0.0422</v>
       </c>
       <c r="I33" t="n">
-        <v>0.0398</v>
+        <v>0.0403</v>
       </c>
       <c r="J33" t="n">
-        <v>0.0391</v>
+        <v>0.0389</v>
       </c>
       <c r="K33" t="n">
-        <v>0.0392</v>
+        <v>0.039</v>
       </c>
       <c r="L33" t="n">
         <v>0.0403</v>
       </c>
       <c r="M33" t="n">
-        <v>0.04</v>
+        <v>0.0399</v>
       </c>
       <c r="N33" t="n">
         <v>0.0403</v>
       </c>
       <c r="O33" t="n">
         <v>0.0402</v>
       </c>
       <c r="P33" t="n">
-        <v>0.0401</v>
+        <v>0.04</v>
       </c>
       <c r="Q33" t="n">
-        <v>0.0401</v>
+        <v>0.04</v>
       </c>
       <c r="R33" t="n">
-        <v>0.0401</v>
+        <v>0.04</v>
       </c>
       <c r="S33" t="n">
-        <v>0.0401</v>
+        <v>0.04</v>
       </c>
       <c r="T33" t="n">
-        <v>0.0401</v>
+        <v>0.04</v>
       </c>
       <c r="U33" t="n">
-        <v>0.0402</v>
+        <v>0.04</v>
       </c>
       <c r="V33" t="n">
-        <v>0.0402</v>
+        <v>0.04</v>
       </c>
       <c r="W33" t="n">
-        <v>0.0402</v>
+        <v>0.04</v>
       </c>
       <c r="X33" t="n">
-        <v>0.0402</v>
+        <v>0.04</v>
       </c>
       <c r="Y33" t="n">
-        <v>0.0402</v>
+        <v>0.04</v>
       </c>
       <c r="Z33" t="n">
-        <v>0.0402</v>
+        <v>0.04</v>
       </c>
       <c r="AA33" t="n">
-        <v>0.0402</v>
+        <v>0.04</v>
       </c>
       <c r="AB33" t="n">
-        <v>0.0402</v>
+        <v>0.04</v>
       </c>
       <c r="AC33" t="n">
-        <v>0.0403</v>
+        <v>0.04</v>
       </c>
       <c r="AD33" t="n">
-        <v>0.0403</v>
+        <v>0.04</v>
       </c>
       <c r="AE33" t="n">
-        <v>0.0403</v>
+        <v>0.04</v>
       </c>
       <c r="AF33" t="n">
-        <v>0.0403</v>
+        <v>0.04</v>
       </c>
       <c r="AG33" t="n">
-        <v>0.0403</v>
+        <v>0.04</v>
       </c>
       <c r="AH33" t="n">
-        <v>0.0403</v>
+        <v>0.04</v>
       </c>
       <c r="AI33" t="n">
-        <v>0.0403</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>0.0688</v>
       </c>
       <c r="C34" t="n">
         <v>0.0525</v>
       </c>
       <c r="D34" t="n">
         <v>0.0425</v>
       </c>
       <c r="E34" t="n">
         <v>0.0384</v>
       </c>
       <c r="F34" t="n">
         <v>0.0381</v>
       </c>
       <c r="G34" t="n">
-        <v>0.0387</v>
+        <v>0.0388</v>
       </c>
       <c r="H34" t="n">
-        <v>0.0401</v>
+        <v>0.0396</v>
       </c>
       <c r="I34" t="n">
-        <v>0.0413</v>
+        <v>0.0417</v>
       </c>
       <c r="J34" t="n">
-        <v>0.0391</v>
+        <v>0.0395</v>
       </c>
       <c r="K34" t="n">
-        <v>0.0385</v>
+        <v>0.0384</v>
       </c>
       <c r="L34" t="n">
-        <v>0.0387</v>
+        <v>0.0386</v>
       </c>
       <c r="M34" t="n">
         <v>0.0394</v>
       </c>
       <c r="N34" t="n">
-        <v>0.0393</v>
+        <v>0.0392</v>
       </c>
       <c r="O34" t="n">
         <v>0.0395</v>
       </c>
       <c r="P34" t="n">
         <v>0.0394</v>
       </c>
       <c r="Q34" t="n">
+        <v>0.0393</v>
+      </c>
+      <c r="R34" t="n">
+        <v>0.0393</v>
+      </c>
+      <c r="S34" t="n">
+        <v>0.0393</v>
+      </c>
+      <c r="T34" t="n">
+        <v>0.0393</v>
+      </c>
+      <c r="U34" t="n">
+        <v>0.0393</v>
+      </c>
+      <c r="V34" t="n">
+        <v>0.0393</v>
+      </c>
+      <c r="W34" t="n">
         <v>0.0394</v>
       </c>
-      <c r="R34" t="n">
+      <c r="X34" t="n">
         <v>0.0394</v>
       </c>
-      <c r="S34" t="n">
+      <c r="Y34" t="n">
         <v>0.0394</v>
       </c>
-      <c r="T34" t="n">
+      <c r="Z34" t="n">
         <v>0.0394</v>
       </c>
-      <c r="U34" t="n">
+      <c r="AA34" t="n">
         <v>0.0394</v>
       </c>
-      <c r="V34" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="AB34" t="n">
-        <v>0.0395</v>
+        <v>0.0394</v>
       </c>
       <c r="AC34" t="n">
-        <v>0.0396</v>
+        <v>0.0394</v>
       </c>
       <c r="AD34" t="n">
-        <v>0.0396</v>
+        <v>0.0394</v>
       </c>
       <c r="AE34" t="n">
-        <v>0.0396</v>
+        <v>0.0394</v>
       </c>
       <c r="AF34" t="n">
-        <v>0.0396</v>
+        <v>0.0394</v>
       </c>
       <c r="AG34" t="n">
-        <v>0.0396</v>
+        <v>0.0394</v>
       </c>
       <c r="AH34" t="n">
-        <v>0.0396</v>
+        <v>0.0394</v>
       </c>
       <c r="AI34" t="n">
-        <v>0.0397</v>
+        <v>0.0394</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>0.0641</v>
       </c>
       <c r="C35" t="n">
         <v>0.064</v>
       </c>
       <c r="D35" t="n">
         <v>0.0345</v>
       </c>
       <c r="E35" t="n">
         <v>0.0405</v>
       </c>
       <c r="F35" t="n">
         <v>0.0367</v>
       </c>
       <c r="G35" t="n">
-        <v>0.0372</v>
+        <v>0.0371</v>
       </c>
       <c r="H35" t="n">
-        <v>0.0374</v>
+        <v>0.0376</v>
       </c>
       <c r="I35" t="n">
-        <v>0.0382</v>
+        <v>0.038</v>
       </c>
       <c r="J35" t="n">
-        <v>0.0387</v>
+        <v>0.0391</v>
       </c>
       <c r="K35" t="n">
-        <v>0.0374</v>
+        <v>0.0377</v>
       </c>
       <c r="L35" t="n">
         <v>0.037</v>
       </c>
       <c r="M35" t="n">
         <v>0.0373</v>
       </c>
       <c r="N35" t="n">
-        <v>0.0374</v>
+        <v>0.0373</v>
       </c>
       <c r="O35" t="n">
         <v>0.0374</v>
       </c>
       <c r="P35" t="n">
         <v>0.0375</v>
       </c>
       <c r="Q35" t="n">
         <v>0.0375</v>
       </c>
       <c r="R35" t="n">
         <v>0.0375</v>
       </c>
       <c r="S35" t="n">
-        <v>0.0376</v>
+        <v>0.0375</v>
       </c>
       <c r="T35" t="n">
-        <v>0.0376</v>
+        <v>0.0375</v>
       </c>
       <c r="U35" t="n">
         <v>0.0376</v>
       </c>
       <c r="V35" t="n">
         <v>0.0376</v>
       </c>
       <c r="W35" t="n">
         <v>0.0376</v>
       </c>
       <c r="X35" t="n">
-        <v>0.0377</v>
+        <v>0.0376</v>
       </c>
       <c r="Y35" t="n">
-        <v>0.0377</v>
+        <v>0.0376</v>
       </c>
       <c r="Z35" t="n">
-        <v>0.0377</v>
+        <v>0.0376</v>
       </c>
       <c r="AA35" t="n">
-        <v>0.0377</v>
+        <v>0.0376</v>
       </c>
       <c r="AB35" t="n">
         <v>0.0377</v>
       </c>
       <c r="AC35" t="n">
         <v>0.0377</v>
       </c>
       <c r="AD35" t="n">
-        <v>0.0378</v>
+        <v>0.0377</v>
       </c>
       <c r="AE35" t="n">
-        <v>0.0378</v>
+        <v>0.0377</v>
       </c>
       <c r="AF35" t="n">
-        <v>0.0378</v>
+        <v>0.0377</v>
       </c>
       <c r="AG35" t="n">
-        <v>0.0378</v>
+        <v>0.0377</v>
       </c>
       <c r="AH35" t="n">
-        <v>0.0378</v>
+        <v>0.0377</v>
       </c>
       <c r="AI35" t="n">
-        <v>0.0378</v>
+        <v>0.0377</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B36" t="n">
         <v>0.0318</v>
       </c>
       <c r="C36" t="n">
         <v>0.0265</v>
       </c>
       <c r="D36" t="n">
         <v>0.0216</v>
       </c>
       <c r="E36" t="n">
         <v>0.0227</v>
       </c>
       <c r="F36" t="n">
         <v>0.0306</v>
       </c>
       <c r="G36" t="n">
         <v>0.0307</v>
       </c>
       <c r="H36" t="n">
         <v>0.0306</v>
       </c>
       <c r="I36" t="n">
         <v>0.0303</v>
       </c>
       <c r="J36" t="n">
         <v>0.0307</v>
       </c>
       <c r="K36" t="n">
         <v>0.0307</v>
       </c>
       <c r="L36" t="n">
         <v>0.0306</v>
       </c>
       <c r="M36" t="n">
         <v>0.0306</v>
       </c>
       <c r="N36" t="n">
         <v>0.0306</v>
       </c>
       <c r="O36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="P36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="Q36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="R36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="S36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="T36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="U36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="V36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="W36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="X36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="Y36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="Z36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="AA36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="AB36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="AC36" t="n">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="AD36" t="n">
-        <v>0.0308</v>
+        <v>0.0306</v>
       </c>
       <c r="AE36" t="n">
-        <v>0.0308</v>
+        <v>0.0306</v>
       </c>
       <c r="AF36" t="n">
-        <v>0.0308</v>
+        <v>0.0306</v>
       </c>
       <c r="AG36" t="n">
-        <v>0.0308</v>
+        <v>0.0306</v>
       </c>
       <c r="AH36" t="n">
-        <v>0.0308</v>
+        <v>0.0306</v>
       </c>
       <c r="AI36" t="n">
-        <v>0.0308</v>
+        <v>0.0305</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>0.0294</v>
       </c>
       <c r="C37" t="n">
         <v>0.027</v>
       </c>
       <c r="D37" t="n">
         <v>0.0225</v>
       </c>
       <c r="E37" t="n">
         <v>0.0307</v>
       </c>
       <c r="F37" t="n">
         <v>0.0307</v>
       </c>
       <c r="G37" t="n">
         <v>0.0303</v>
       </c>
       <c r="H37" t="n">
         <v>0.0304</v>
       </c>
       <c r="I37" t="n">
         <v>0.0303</v>
       </c>
       <c r="J37" t="n">
         <v>0.03</v>
       </c>
       <c r="K37" t="n">
         <v>0.0302</v>
       </c>
       <c r="L37" t="n">
         <v>0.0302</v>
       </c>
       <c r="M37" t="n">
-        <v>0.0302</v>
+        <v>0.0301</v>
       </c>
       <c r="N37" t="n">
         <v>0.0302</v>
       </c>
       <c r="O37" t="n">
+        <v>0.0301</v>
+      </c>
+      <c r="P37" t="n">
         <v>0.0302</v>
       </c>
-      <c r="P37" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="Q37" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="R37" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="S37" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="T37" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="U37" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="V37" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="W37" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="X37" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="Y37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="Z37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AA37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AB37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AC37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AD37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AE37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AF37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AG37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AH37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
       <c r="AI37" t="n">
-        <v>0.0303</v>
+        <v>0.0301</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>0.035</v>
       </c>
       <c r="C38" t="n">
         <v>0.0258</v>
       </c>
       <c r="D38" t="n">
         <v>0.0225</v>
       </c>
       <c r="E38" t="n">
         <v>0.0312</v>
       </c>
       <c r="F38" t="n">
         <v>0.0301</v>
       </c>
       <c r="G38" t="n">
-        <v>0.0308</v>
+        <v>0.0307</v>
       </c>
       <c r="H38" t="n">
-        <v>0.0301</v>
+        <v>0.03</v>
       </c>
       <c r="I38" t="n">
         <v>0.0302</v>
       </c>
       <c r="J38" t="n">
         <v>0.0302</v>
       </c>
       <c r="K38" t="n">
         <v>0.03</v>
       </c>
       <c r="L38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="M38" t="n">
         <v>0.0303</v>
       </c>
       <c r="N38" t="n">
         <v>0.0302</v>
       </c>
       <c r="O38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="P38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="Q38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="R38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="S38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="T38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="U38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="V38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="W38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="X38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="Y38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="Z38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AA38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AB38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AC38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AD38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AE38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AF38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AG38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AH38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
       <c r="AI38" t="n">
-        <v>0.0303</v>
+        <v>0.0302</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B39" t="n">
         <v>0.03</v>
       </c>
       <c r="C39" t="n">
         <v>0.0308</v>
       </c>
       <c r="D39" t="n">
         <v>0.0215</v>
       </c>
       <c r="E39" t="n">
         <v>0.0295</v>
       </c>
       <c r="F39" t="n">
         <v>0.0294</v>
       </c>
       <c r="G39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="H39" t="n">
         <v>0.0299</v>
       </c>
       <c r="I39" t="n">
         <v>0.0294</v>
       </c>
       <c r="J39" t="n">
         <v>0.0295</v>
       </c>
       <c r="K39" t="n">
         <v>0.0295</v>
       </c>
       <c r="L39" t="n">
         <v>0.0295</v>
       </c>
       <c r="M39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="N39" t="n">
         <v>0.0297</v>
       </c>
       <c r="O39" t="n">
         <v>0.0296</v>
       </c>
       <c r="P39" t="n">
-        <v>0.0296</v>
+        <v>0.0295</v>
       </c>
       <c r="Q39" t="n">
         <v>0.0296</v>
       </c>
       <c r="R39" t="n">
         <v>0.0296</v>
       </c>
       <c r="S39" t="n">
         <v>0.0296</v>
       </c>
       <c r="T39" t="n">
         <v>0.0296</v>
       </c>
       <c r="U39" t="n">
         <v>0.0296</v>
       </c>
       <c r="V39" t="n">
         <v>0.0296</v>
       </c>
       <c r="W39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="X39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="Y39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="Z39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AA39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AB39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AC39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AD39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AE39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AF39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AG39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AH39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
       <c r="AI39" t="n">
-        <v>0.0297</v>
+        <v>0.0296</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>0.0351</v>
       </c>
       <c r="C40" t="n">
         <v>0.0259</v>
       </c>
       <c r="D40" t="n">
         <v>0.025</v>
       </c>
       <c r="E40" t="n">
         <v>0.0288</v>
       </c>
       <c r="F40" t="n">
         <v>0.028</v>
       </c>
       <c r="G40" t="n">
         <v>0.0283</v>
       </c>
       <c r="H40" t="n">
         <v>0.0284</v>
       </c>
       <c r="I40" t="n">
         <v>0.0283</v>
       </c>
       <c r="J40" t="n">
         <v>0.0282</v>
       </c>
       <c r="K40" t="n">
         <v>0.0281</v>
       </c>
       <c r="L40" t="n">
-        <v>0.0282</v>
+        <v>0.0281</v>
       </c>
       <c r="M40" t="n">
         <v>0.0283</v>
       </c>
       <c r="N40" t="n">
         <v>0.0283</v>
       </c>
       <c r="O40" t="n">
         <v>0.0284</v>
       </c>
       <c r="P40" t="n">
         <v>0.0283</v>
       </c>
       <c r="Q40" t="n">
         <v>0.0282</v>
       </c>
       <c r="R40" t="n">
         <v>0.0282</v>
       </c>
       <c r="S40" t="n">
         <v>0.0283</v>
       </c>
       <c r="T40" t="n">
         <v>0.0283</v>
       </c>
@@ -4801,571 +4801,571 @@
         <v>0.0283</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>0.0056</v>
       </c>
       <c r="C41" t="n">
         <v>0.0051</v>
       </c>
       <c r="D41" t="n">
         <v>0.0016</v>
       </c>
       <c r="E41" t="n">
         <v>0.0119</v>
       </c>
       <c r="F41" t="n">
         <v>0.0136</v>
       </c>
       <c r="G41" t="n">
-        <v>0.0127</v>
+        <v>0.0126</v>
       </c>
       <c r="H41" t="n">
-        <v>0.013</v>
+        <v>0.0129</v>
       </c>
       <c r="I41" t="n">
-        <v>0.0138</v>
+        <v>0.0137</v>
       </c>
       <c r="J41" t="n">
+        <v>0.0135</v>
+      </c>
+      <c r="K41" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="L41" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="M41" t="n">
+        <v>0.0128</v>
+      </c>
+      <c r="N41" t="n">
+        <v>0.0132</v>
+      </c>
+      <c r="O41" t="n">
         <v>0.0134</v>
       </c>
-      <c r="K41" t="n">
-[...8 lines deleted...]
-      <c r="N41" t="n">
+      <c r="P41" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="Q41" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="R41" t="n">
         <v>0.0133</v>
       </c>
-      <c r="O41" t="n">
+      <c r="S41" t="n">
+        <v>0.0133</v>
+      </c>
+      <c r="T41" t="n">
         <v>0.0137</v>
       </c>
-      <c r="P41" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="U41" t="n">
+        <v>0.0136</v>
+      </c>
+      <c r="V41" t="n">
         <v>0.0137</v>
       </c>
-      <c r="V41" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="W41" t="n">
-        <v>0.0137</v>
+        <v>0.0136</v>
       </c>
       <c r="X41" t="n">
-        <v>0.0137</v>
+        <v>0.0136</v>
       </c>
       <c r="Y41" t="n">
-        <v>0.0137</v>
+        <v>0.0136</v>
       </c>
       <c r="Z41" t="n">
-        <v>0.0137</v>
+        <v>0.0136</v>
       </c>
       <c r="AA41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
       <c r="AB41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
       <c r="AC41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
       <c r="AD41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
       <c r="AE41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
       <c r="AF41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
       <c r="AG41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
       <c r="AH41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
       <c r="AI41" t="n">
-        <v>0.0138</v>
+        <v>0.0136</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>0.0058</v>
       </c>
       <c r="C42" t="n">
         <v>0.0053</v>
       </c>
       <c r="D42" t="n">
         <v>0.0018</v>
       </c>
       <c r="E42" t="n">
         <v>0.011</v>
       </c>
       <c r="F42" t="n">
         <v>0.0111</v>
       </c>
       <c r="G42" t="n">
         <v>0.0122</v>
       </c>
       <c r="H42" t="n">
-        <v>0.0119</v>
+        <v>0.0118</v>
       </c>
       <c r="I42" t="n">
-        <v>0.0116</v>
+        <v>0.0115</v>
       </c>
       <c r="J42" t="n">
-        <v>0.0123</v>
+        <v>0.0121</v>
       </c>
       <c r="K42" t="n">
         <v>0.0122</v>
       </c>
       <c r="L42" t="n">
         <v>0.0122</v>
       </c>
       <c r="M42" t="n">
-        <v>0.012</v>
+        <v>0.0118</v>
       </c>
       <c r="N42" t="n">
-        <v>0.0118</v>
+        <v>0.0117</v>
       </c>
       <c r="O42" t="n">
         <v>0.012</v>
       </c>
       <c r="P42" t="n">
-        <v>0.0124</v>
+        <v>0.0121</v>
       </c>
       <c r="Q42" t="n">
-        <v>0.0126</v>
+        <v>0.0125</v>
       </c>
       <c r="R42" t="n">
         <v>0.0123</v>
       </c>
       <c r="S42" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="T42" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="U42" t="n">
+        <v>0.0125</v>
+      </c>
+      <c r="V42" t="n">
         <v>0.0123</v>
       </c>
-      <c r="T42" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="W42" t="n">
-        <v>0.0125</v>
+        <v>0.0124</v>
       </c>
       <c r="X42" t="n">
-        <v>0.0125</v>
+        <v>0.0124</v>
       </c>
       <c r="Y42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="Z42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AA42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AB42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AC42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AD42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AE42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AF42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AG42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AH42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
       <c r="AI42" t="n">
-        <v>0.0125</v>
+        <v>0.0123</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>0.0063</v>
       </c>
       <c r="C43" t="n">
         <v>0.0056</v>
       </c>
       <c r="D43" t="n">
         <v>0.0018</v>
       </c>
       <c r="E43" t="n">
         <v>0.0123</v>
       </c>
       <c r="F43" t="n">
         <v>0.0113</v>
       </c>
       <c r="G43" t="n">
-        <v>0.0111</v>
+        <v>0.0112</v>
       </c>
       <c r="H43" t="n">
         <v>0.0116</v>
       </c>
       <c r="I43" t="n">
-        <v>0.0113</v>
+        <v>0.0112</v>
       </c>
       <c r="J43" t="n">
-        <v>0.0112</v>
+        <v>0.0111</v>
       </c>
       <c r="K43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="L43" t="n">
         <v>0.0117</v>
       </c>
       <c r="M43" t="n">
         <v>0.0114</v>
       </c>
       <c r="N43" t="n">
-        <v>0.0113</v>
+        <v>0.0112</v>
       </c>
       <c r="O43" t="n">
-        <v>0.0113</v>
+        <v>0.0112</v>
       </c>
       <c r="P43" t="n">
         <v>0.0114</v>
       </c>
       <c r="Q43" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="R43" t="n">
+        <v>0.0117</v>
+      </c>
+      <c r="S43" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="T43" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="U43" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="V43" t="n">
         <v>0.0116</v>
-      </c>
-[...13 lines deleted...]
-        <v>0.0117</v>
       </c>
       <c r="W43" t="n">
         <v>0.0116</v>
       </c>
       <c r="X43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="Y43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="Z43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AA43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AB43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AC43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AD43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AE43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AF43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AG43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AH43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
       <c r="AI43" t="n">
-        <v>0.0117</v>
+        <v>0.0116</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>0.0054</v>
       </c>
       <c r="C44" t="n">
         <v>0.0062</v>
       </c>
       <c r="D44" t="n">
         <v>0.0019</v>
       </c>
       <c r="E44" t="n">
         <v>0.0116</v>
       </c>
       <c r="F44" t="n">
         <v>0.0127</v>
       </c>
       <c r="G44" t="n">
-        <v>0.0125</v>
+        <v>0.0121</v>
       </c>
       <c r="H44" t="n">
+        <v>0.0123</v>
+      </c>
+      <c r="I44" t="n">
+        <v>0.0126</v>
+      </c>
+      <c r="J44" t="n">
         <v>0.0121</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0122</v>
       </c>
       <c r="K44" t="n">
         <v>0.0123</v>
       </c>
       <c r="L44" t="n">
         <v>0.0127</v>
       </c>
       <c r="M44" t="n">
-        <v>0.0126</v>
+        <v>0.0127</v>
       </c>
       <c r="N44" t="n">
-        <v>0.0124</v>
+        <v>0.0125</v>
       </c>
       <c r="O44" t="n">
-        <v>0.0123</v>
+        <v>0.0122</v>
       </c>
       <c r="P44" t="n">
         <v>0.0123</v>
       </c>
       <c r="Q44" t="n">
         <v>0.0125</v>
       </c>
       <c r="R44" t="n">
-        <v>0.0127</v>
+        <v>0.0126</v>
       </c>
       <c r="S44" t="n">
         <v>0.0128</v>
       </c>
       <c r="T44" t="n">
         <v>0.0126</v>
       </c>
       <c r="U44" t="n">
-        <v>0.0126</v>
+        <v>0.0125</v>
       </c>
       <c r="V44" t="n">
-        <v>0.0126</v>
+        <v>0.0125</v>
       </c>
       <c r="W44" t="n">
         <v>0.0127</v>
       </c>
       <c r="X44" t="n">
-        <v>0.0127</v>
+        <v>0.0126</v>
       </c>
       <c r="Y44" t="n">
         <v>0.0127</v>
       </c>
       <c r="Z44" t="n">
         <v>0.0127</v>
       </c>
       <c r="AA44" t="n">
         <v>0.0127</v>
       </c>
       <c r="AB44" t="n">
         <v>0.0127</v>
       </c>
       <c r="AC44" t="n">
         <v>0.0127</v>
       </c>
       <c r="AD44" t="n">
         <v>0.0127</v>
       </c>
       <c r="AE44" t="n">
-        <v>0.0128</v>
+        <v>0.0127</v>
       </c>
       <c r="AF44" t="n">
-        <v>0.0128</v>
+        <v>0.0127</v>
       </c>
       <c r="AG44" t="n">
-        <v>0.0128</v>
+        <v>0.0127</v>
       </c>
       <c r="AH44" t="n">
-        <v>0.0128</v>
+        <v>0.0127</v>
       </c>
       <c r="AI44" t="n">
-        <v>0.0128</v>
+        <v>0.0127</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>0.0052</v>
       </c>
       <c r="C45" t="n">
         <v>0.0051</v>
       </c>
       <c r="D45" t="n">
         <v>0.0022</v>
       </c>
       <c r="E45" t="n">
         <v>0.0127</v>
       </c>
       <c r="F45" t="n">
         <v>0.011</v>
       </c>
       <c r="G45" t="n">
         <v>0.012</v>
       </c>
       <c r="H45" t="n">
-        <v>0.0118</v>
+        <v>0.0114</v>
       </c>
       <c r="I45" t="n">
-        <v>0.0114</v>
+        <v>0.0115</v>
       </c>
       <c r="J45" t="n">
-        <v>0.0118</v>
+        <v>0.0119</v>
       </c>
       <c r="K45" t="n">
         <v>0.0114</v>
       </c>
       <c r="L45" t="n">
-        <v>0.0116</v>
+        <v>0.0115</v>
       </c>
       <c r="M45" t="n">
         <v>0.012</v>
       </c>
       <c r="N45" t="n">
         <v>0.0119</v>
       </c>
       <c r="O45" t="n">
         <v>0.0117</v>
       </c>
       <c r="P45" t="n">
-        <v>0.0116</v>
+        <v>0.0115</v>
       </c>
       <c r="Q45" t="n">
-        <v>0.0116</v>
+        <v>0.0115</v>
       </c>
       <c r="R45" t="n">
         <v>0.0118</v>
       </c>
       <c r="S45" t="n">
-        <v>0.0119</v>
+        <v>0.0118</v>
       </c>
       <c r="T45" t="n">
         <v>0.0121</v>
       </c>
       <c r="U45" t="n">
         <v>0.0119</v>
       </c>
       <c r="V45" t="n">
         <v>0.0118</v>
       </c>
       <c r="W45" t="n">
         <v>0.0118</v>
       </c>
       <c r="X45" t="n">
         <v>0.012</v>
       </c>
       <c r="Y45" t="n">
-        <v>0.012</v>
+        <v>0.0119</v>
       </c>
       <c r="Z45" t="n">
         <v>0.012</v>
       </c>
       <c r="AA45" t="n">
         <v>0.012</v>
       </c>
       <c r="AB45" t="n">
         <v>0.012</v>
       </c>
       <c r="AC45" t="n">
         <v>0.012</v>
       </c>
       <c r="AD45" t="n">
         <v>0.012</v>
       </c>
       <c r="AE45" t="n">
         <v>0.012</v>
       </c>
       <c r="AF45" t="n">
         <v>0.012</v>
       </c>
       <c r="AG45" t="n">
         <v>0.012</v>
       </c>
       <c r="AH45" t="n">
         <v>0.012</v>
       </c>
       <c r="AI45" t="n">
-        <v>0.0121</v>
+        <v>0.012</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>0</v>
       </c>
       <c r="C46" t="n">
         <v>0</v>
       </c>
       <c r="D46" t="n">
         <v>0</v>
       </c>
       <c r="E46" t="n">
         <v>0</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
@@ -5891,134 +5891,134 @@
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B51" t="n">
         <v>0.012</v>
       </c>
       <c r="C51" t="n">
         <v>0.0116</v>
       </c>
       <c r="D51" t="n">
         <v>0.0098</v>
       </c>
       <c r="E51" t="n">
         <v>0.0111</v>
       </c>
       <c r="F51" t="n">
         <v>0.0114</v>
       </c>
       <c r="G51" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="H51" t="n">
+        <v>0.0118</v>
+      </c>
+      <c r="I51" t="n">
         <v>0.0117</v>
       </c>
-      <c r="H51" t="n">
-[...2 lines deleted...]
-      <c r="I51" t="n">
+      <c r="J51" t="n">
         <v>0.0116</v>
       </c>
-      <c r="J51" t="n">
+      <c r="K51" t="n">
         <v>0.0115</v>
       </c>
-      <c r="K51" t="n">
+      <c r="L51" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="M51" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="N51" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="O51" t="n">
+        <v>0.0115</v>
+      </c>
+      <c r="P51" t="n">
         <v>0.0114</v>
       </c>
-      <c r="L51" t="n">
+      <c r="Q51" t="n">
         <v>0.0114</v>
       </c>
-      <c r="M51" t="n">
+      <c r="R51" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="S51" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="T51" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="U51" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="V51" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="W51" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="X51" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="Y51" t="n">
         <v>0.0113</v>
       </c>
-      <c r="N51" t="n">
+      <c r="Z51" t="n">
         <v>0.0113</v>
       </c>
-      <c r="O51" t="n">
+      <c r="AA51" t="n">
         <v>0.0113</v>
       </c>
-      <c r="P51" t="n">
+      <c r="AB51" t="n">
         <v>0.0113</v>
       </c>
-      <c r="Q51" t="n">
+      <c r="AC51" t="n">
         <v>0.0113</v>
       </c>
-      <c r="R51" t="n">
-[...34 lines deleted...]
-      </c>
       <c r="AD51" t="n">
-        <v>0.0112</v>
+        <v>0.0113</v>
       </c>
       <c r="AE51" t="n">
-        <v>0.0112</v>
+        <v>0.0113</v>
       </c>
       <c r="AF51" t="n">
-        <v>0.0112</v>
+        <v>0.0113</v>
       </c>
       <c r="AG51" t="n">
-        <v>0.0112</v>
+        <v>0.0113</v>
       </c>
       <c r="AH51" t="n">
-        <v>0.0112</v>
+        <v>0.0113</v>
       </c>
       <c r="AI51" t="n">
-        <v>0.0112</v>
+        <v>0.0113</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A51" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>