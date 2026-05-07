--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -538,256 +538,256 @@
         <v>2050</v>
       </c>
       <c r="AF1" t="n">
         <v>2051</v>
       </c>
       <c r="AG1" t="n">
         <v>2052</v>
       </c>
       <c r="AH1" t="n">
         <v>2053</v>
       </c>
       <c r="AI1" t="n">
         <v>2054</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Badu Island</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0.1066</v>
       </c>
       <c r="C2" t="n">
-        <v>0.1084</v>
+        <v>0.106</v>
       </c>
       <c r="D2" t="n">
-        <v>0.08690000000000001</v>
+        <v>0.08799999999999999</v>
       </c>
       <c r="E2" t="n">
-        <v>0.07389999999999999</v>
+        <v>0.0752</v>
       </c>
       <c r="F2" t="n">
-        <v>0.1621</v>
+        <v>0.0505</v>
       </c>
       <c r="G2" t="n">
-        <v>0.1471</v>
+        <v>0.1487</v>
       </c>
       <c r="H2" t="n">
-        <v>0.1494</v>
+        <v>0.1481</v>
       </c>
       <c r="I2" t="n">
-        <v>0.1468</v>
+        <v>0.1443</v>
       </c>
       <c r="J2" t="n">
-        <v>0.1527</v>
+        <v>0.1501</v>
       </c>
       <c r="K2" t="n">
-        <v>0.1601</v>
+        <v>0.1597</v>
       </c>
       <c r="L2" t="n">
-        <v>0.1558</v>
+        <v>0.1563</v>
       </c>
       <c r="M2" t="n">
-        <v>0.1556</v>
+        <v>0.1554</v>
       </c>
       <c r="N2" t="n">
-        <v>0.157</v>
+        <v>0.1567</v>
       </c>
       <c r="O2" t="n">
-        <v>0.1568</v>
+        <v>0.1572</v>
       </c>
       <c r="P2" t="n">
-        <v>0.1604</v>
+        <v>0.1593</v>
       </c>
       <c r="Q2" t="n">
-        <v>0.1597</v>
+        <v>0.1596</v>
       </c>
       <c r="R2" t="n">
-        <v>0.1601</v>
+        <v>0.1612</v>
       </c>
       <c r="S2" t="n">
-        <v>0.16</v>
+        <v>0.1613</v>
       </c>
       <c r="T2" t="n">
+        <v>0.162</v>
+      </c>
+      <c r="U2" t="n">
+        <v>0.1625</v>
+      </c>
+      <c r="V2" t="n">
+        <v>0.1602</v>
+      </c>
+      <c r="W2" t="n">
+        <v>0.1617</v>
+      </c>
+      <c r="X2" t="n">
+        <v>0.1617</v>
+      </c>
+      <c r="Y2" t="n">
+        <v>0.1631</v>
+      </c>
+      <c r="Z2" t="n">
+        <v>0.1626</v>
+      </c>
+      <c r="AA2" t="n">
+        <v>0.163</v>
+      </c>
+      <c r="AB2" t="n">
+        <v>0.1616</v>
+      </c>
+      <c r="AC2" t="n">
+        <v>0.1615</v>
+      </c>
+      <c r="AD2" t="n">
+        <v>0.1611</v>
+      </c>
+      <c r="AE2" t="n">
+        <v>0.1609</v>
+      </c>
+      <c r="AF2" t="n">
+        <v>0.1609</v>
+      </c>
+      <c r="AG2" t="n">
+        <v>0.1608</v>
+      </c>
+      <c r="AH2" t="n">
+        <v>0.1607</v>
+      </c>
+      <c r="AI2" t="n">
         <v>0.1605</v>
-      </c>
-[...43 lines deleted...]
-        <v>0.1583</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Boigu Island</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0.1397</v>
       </c>
       <c r="C3" t="n">
-        <v>0.092</v>
+        <v>0.0892</v>
       </c>
       <c r="D3" t="n">
-        <v>0.08260000000000001</v>
+        <v>0.0839</v>
       </c>
       <c r="E3" t="n">
-        <v>0.098</v>
+        <v>0.0994</v>
       </c>
       <c r="F3" t="n">
-        <v>0.2166</v>
+        <v>0.0567</v>
       </c>
       <c r="G3" t="n">
-        <v>0.2166</v>
+        <v>0.2526</v>
       </c>
       <c r="H3" t="n">
-        <v>0.1685</v>
+        <v>0.1829</v>
       </c>
       <c r="I3" t="n">
-        <v>0.1582</v>
+        <v>0.1644</v>
       </c>
       <c r="J3" t="n">
-        <v>0.1756</v>
+        <v>0.1809</v>
       </c>
       <c r="K3" t="n">
-        <v>0.1776</v>
+        <v>0.1815</v>
       </c>
       <c r="L3" t="n">
-        <v>0.1602</v>
+        <v>0.1679</v>
       </c>
       <c r="M3" t="n">
-        <v>0.1531</v>
+        <v>0.1567</v>
       </c>
       <c r="N3" t="n">
-        <v>0.1573</v>
+        <v>0.1617</v>
       </c>
       <c r="O3" t="n">
-        <v>0.1415</v>
+        <v>0.1454</v>
       </c>
       <c r="P3" t="n">
-        <v>0.1409</v>
+        <v>0.1434</v>
       </c>
       <c r="Q3" t="n">
-        <v>0.1403</v>
+        <v>0.141</v>
       </c>
       <c r="R3" t="n">
-        <v>0.1342</v>
+        <v>0.135</v>
       </c>
       <c r="S3" t="n">
-        <v>0.1347</v>
+        <v>0.1358</v>
       </c>
       <c r="T3" t="n">
-        <v>0.1325</v>
+        <v>0.1353</v>
       </c>
       <c r="U3" t="n">
+        <v>0.128</v>
+      </c>
+      <c r="V3" t="n">
         <v>0.1253</v>
       </c>
-      <c r="V3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="W3" t="n">
-        <v>0.1205</v>
+        <v>0.1229</v>
       </c>
       <c r="X3" t="n">
-        <v>0.1187</v>
+        <v>0.1194</v>
       </c>
       <c r="Y3" t="n">
-        <v>0.1219</v>
+        <v>0.1231</v>
       </c>
       <c r="Z3" t="n">
-        <v>0.1181</v>
+        <v>0.1195</v>
       </c>
       <c r="AA3" t="n">
-        <v>0.1186</v>
+        <v>0.12</v>
       </c>
       <c r="AB3" t="n">
-        <v>0.1148</v>
+        <v>0.1161</v>
       </c>
       <c r="AC3" t="n">
-        <v>0.1117</v>
+        <v>0.1129</v>
       </c>
       <c r="AD3" t="n">
-        <v>0.1087</v>
+        <v>0.11</v>
       </c>
       <c r="AE3" t="n">
-        <v>0.1058</v>
+        <v>0.1072</v>
       </c>
       <c r="AF3" t="n">
-        <v>0.1033</v>
+        <v>0.1046</v>
       </c>
       <c r="AG3" t="n">
-        <v>0.1009</v>
+        <v>0.1022</v>
       </c>
       <c r="AH3" t="n">
-        <v>0.0985</v>
+        <v>0.0998</v>
       </c>
       <c r="AI3" t="n">
-        <v>0.0961</v>
+        <v>0.0973</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Burrar Islet</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
         <v>0</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
@@ -865,147 +865,147 @@
         <v>0</v>
       </c>
       <c r="AF4" t="n">
         <v>0</v>
       </c>
       <c r="AG4" t="n">
         <v>0</v>
       </c>
       <c r="AH4" t="n">
         <v>0</v>
       </c>
       <c r="AI4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Dauan Island</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0.1745</v>
       </c>
       <c r="C5" t="n">
-        <v>0.09810000000000001</v>
+        <v>0.09429999999999999</v>
       </c>
       <c r="D5" t="n">
-        <v>0.0945</v>
+        <v>0.09619999999999999</v>
       </c>
       <c r="E5" t="n">
-        <v>0.0999</v>
+        <v>0.1016</v>
       </c>
       <c r="F5" t="n">
-        <v>0.155</v>
+        <v>0.06850000000000001</v>
       </c>
       <c r="G5" t="n">
-        <v>0.0839</v>
+        <v>0.1312</v>
       </c>
       <c r="H5" t="n">
-        <v>0.0791</v>
+        <v>0.0851</v>
       </c>
       <c r="I5" t="n">
-        <v>0.064</v>
+        <v>0.0665</v>
       </c>
       <c r="J5" t="n">
-        <v>0.0508</v>
+        <v>0.0532</v>
       </c>
       <c r="K5" t="n">
-        <v>0.0492</v>
+        <v>0.0503</v>
       </c>
       <c r="L5" t="n">
-        <v>0.0358</v>
+        <v>0.0356</v>
       </c>
       <c r="M5" t="n">
-        <v>0.0252</v>
+        <v>0.0255</v>
       </c>
       <c r="N5" t="n">
-        <v>0.034</v>
+        <v>0.0348</v>
       </c>
       <c r="O5" t="n">
-        <v>0.0311</v>
+        <v>0.0296</v>
       </c>
       <c r="P5" t="n">
         <v>0.0304</v>
       </c>
       <c r="Q5" t="n">
-        <v>0.0387</v>
+        <v>0.0372</v>
       </c>
       <c r="R5" t="n">
-        <v>0.0395</v>
+        <v>0.039</v>
       </c>
       <c r="S5" t="n">
-        <v>0.0447</v>
+        <v>0.0446</v>
       </c>
       <c r="T5" t="n">
-        <v>0.0472</v>
+        <v>0.0474</v>
       </c>
       <c r="U5" t="n">
-        <v>0.0438</v>
+        <v>0.0437</v>
       </c>
       <c r="V5" t="n">
-        <v>0.0567</v>
+        <v>0.0558</v>
       </c>
       <c r="W5" t="n">
-        <v>0.0615</v>
+        <v>0.0626</v>
       </c>
       <c r="X5" t="n">
-        <v>0.0573</v>
+        <v>0.0588</v>
       </c>
       <c r="Y5" t="n">
-        <v>0.0561</v>
+        <v>0.056</v>
       </c>
       <c r="Z5" t="n">
-        <v>0.0538</v>
+        <v>0.0549</v>
       </c>
       <c r="AA5" t="n">
-        <v>0.045</v>
+        <v>0.0453</v>
       </c>
       <c r="AB5" t="n">
-        <v>0.0436</v>
+        <v>0.043</v>
       </c>
       <c r="AC5" t="n">
-        <v>0.0353</v>
+        <v>0.0361</v>
       </c>
       <c r="AD5" t="n">
-        <v>0.0343</v>
+        <v>0.0341</v>
       </c>
       <c r="AE5" t="n">
-        <v>0.0322</v>
+        <v>0.0338</v>
       </c>
       <c r="AF5" t="n">
-        <v>0.0298</v>
+        <v>0.0312</v>
       </c>
       <c r="AG5" t="n">
-        <v>0.0283</v>
+        <v>0.0293</v>
       </c>
       <c r="AH5" t="n">
-        <v>0.0272</v>
+        <v>0.0282</v>
       </c>
       <c r="AI5" t="n">
-        <v>0.0259</v>
+        <v>0.0267</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Dowar Islet</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="n">
         <v>0</v>
       </c>
       <c r="D6" t="n">
         <v>0</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
@@ -1083,147 +1083,147 @@
         <v>0</v>
       </c>
       <c r="AF6" t="n">
         <v>0</v>
       </c>
       <c r="AG6" t="n">
         <v>0</v>
       </c>
       <c r="AH6" t="n">
         <v>0</v>
       </c>
       <c r="AI6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Erub Island</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>0.07489999999999999</v>
       </c>
       <c r="C7" t="n">
-        <v>0.0898</v>
+        <v>0.0873</v>
       </c>
       <c r="D7" t="n">
-        <v>0.0862</v>
+        <v>0.08740000000000001</v>
       </c>
       <c r="E7" t="n">
-        <v>0.0946</v>
+        <v>0.09569999999999999</v>
       </c>
       <c r="F7" t="n">
-        <v>0.1836</v>
+        <v>0.0506</v>
       </c>
       <c r="G7" t="n">
-        <v>0.139</v>
+        <v>0.1676</v>
       </c>
       <c r="H7" t="n">
-        <v>0.127</v>
+        <v>0.1333</v>
       </c>
       <c r="I7" t="n">
-        <v>0.1141</v>
+        <v>0.1128</v>
       </c>
       <c r="J7" t="n">
-        <v>0.117</v>
+        <v>0.1163</v>
       </c>
       <c r="K7" t="n">
-        <v>0.1256</v>
+        <v>0.1248</v>
       </c>
       <c r="L7" t="n">
-        <v>0.1294</v>
+        <v>0.1289</v>
       </c>
       <c r="M7" t="n">
-        <v>0.1301</v>
+        <v>0.1295</v>
       </c>
       <c r="N7" t="n">
-        <v>0.1323</v>
+        <v>0.1309</v>
       </c>
       <c r="O7" t="n">
-        <v>0.1191</v>
+        <v>0.1169</v>
       </c>
       <c r="P7" t="n">
-        <v>0.1126</v>
+        <v>0.1127</v>
       </c>
       <c r="Q7" t="n">
-        <v>0.118</v>
+        <v>0.1181</v>
       </c>
       <c r="R7" t="n">
-        <v>0.1157</v>
+        <v>0.1144</v>
       </c>
       <c r="S7" t="n">
+        <v>0.1184</v>
+      </c>
+      <c r="T7" t="n">
         <v>0.1129</v>
       </c>
-      <c r="T7" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="U7" t="n">
-        <v>0.1076</v>
+        <v>0.1089</v>
       </c>
       <c r="V7" t="n">
-        <v>0.1085</v>
+        <v>0.1089</v>
       </c>
       <c r="W7" t="n">
-        <v>0.1071</v>
+        <v>0.1079</v>
       </c>
       <c r="X7" t="n">
-        <v>0.1048</v>
+        <v>0.1056</v>
       </c>
       <c r="Y7" t="n">
-        <v>0.1026</v>
+        <v>0.1035</v>
       </c>
       <c r="Z7" t="n">
-        <v>0.1007</v>
+        <v>0.1019</v>
       </c>
       <c r="AA7" t="n">
-        <v>0.09950000000000001</v>
+        <v>0.1005</v>
       </c>
       <c r="AB7" t="n">
-        <v>0.0982</v>
+        <v>0.099</v>
       </c>
       <c r="AC7" t="n">
-        <v>0.09660000000000001</v>
+        <v>0.09760000000000001</v>
       </c>
       <c r="AD7" t="n">
-        <v>0.0956</v>
+        <v>0.0965</v>
       </c>
       <c r="AE7" t="n">
-        <v>0.0941</v>
+        <v>0.0948</v>
       </c>
       <c r="AF7" t="n">
-        <v>0.093</v>
+        <v>0.09370000000000001</v>
       </c>
       <c r="AG7" t="n">
-        <v>0.0917</v>
+        <v>0.0925</v>
       </c>
       <c r="AH7" t="n">
-        <v>0.0901</v>
+        <v>0.09080000000000001</v>
       </c>
       <c r="AI7" t="n">
-        <v>0.08890000000000001</v>
+        <v>0.0896</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Guijar Islet</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="n">
         <v>0</v>
       </c>
       <c r="D8" t="n">
         <v>0</v>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
@@ -1301,1128 +1301,1128 @@
         <v>0</v>
       </c>
       <c r="AF8" t="n">
         <v>0</v>
       </c>
       <c r="AG8" t="n">
         <v>0</v>
       </c>
       <c r="AH8" t="n">
         <v>0</v>
       </c>
       <c r="AI8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Iama Island</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0.1084</v>
       </c>
       <c r="C9" t="n">
-        <v>0.0944</v>
+        <v>0.09130000000000001</v>
       </c>
       <c r="D9" t="n">
-        <v>0.089</v>
+        <v>0.09030000000000001</v>
       </c>
       <c r="E9" t="n">
-        <v>0.09429999999999999</v>
+        <v>0.0955</v>
       </c>
       <c r="F9" t="n">
-        <v>0.2065</v>
+        <v>0.0572</v>
       </c>
       <c r="G9" t="n">
-        <v>0.1512</v>
+        <v>0.193</v>
       </c>
       <c r="H9" t="n">
-        <v>0.168</v>
+        <v>0.1832</v>
       </c>
       <c r="I9" t="n">
-        <v>0.1667</v>
+        <v>0.1689</v>
       </c>
       <c r="J9" t="n">
-        <v>0.1552</v>
+        <v>0.1503</v>
       </c>
       <c r="K9" t="n">
-        <v>0.1481</v>
+        <v>0.1415</v>
       </c>
       <c r="L9" t="n">
-        <v>0.1424</v>
+        <v>0.1475</v>
       </c>
       <c r="M9" t="n">
-        <v>0.1358</v>
+        <v>0.1348</v>
       </c>
       <c r="N9" t="n">
-        <v>0.1429</v>
+        <v>0.1406</v>
       </c>
       <c r="O9" t="n">
-        <v>0.1409</v>
+        <v>0.1393</v>
       </c>
       <c r="P9" t="n">
-        <v>0.1338</v>
+        <v>0.1368</v>
       </c>
       <c r="Q9" t="n">
-        <v>0.126</v>
+        <v>0.1288</v>
       </c>
       <c r="R9" t="n">
-        <v>0.1228</v>
+        <v>0.1248</v>
       </c>
       <c r="S9" t="n">
         <v>0.1179</v>
       </c>
       <c r="T9" t="n">
-        <v>0.1154</v>
+        <v>0.1153</v>
       </c>
       <c r="U9" t="n">
-        <v>0.1159</v>
+        <v>0.1158</v>
       </c>
       <c r="V9" t="n">
-        <v>0.1115</v>
+        <v>0.113</v>
       </c>
       <c r="W9" t="n">
-        <v>0.1083</v>
+        <v>0.1095</v>
       </c>
       <c r="X9" t="n">
-        <v>0.1054</v>
+        <v>0.1061</v>
       </c>
       <c r="Y9" t="n">
-        <v>0.1028</v>
+        <v>0.1034</v>
       </c>
       <c r="Z9" t="n">
-        <v>0.1002</v>
+        <v>0.1008</v>
       </c>
       <c r="AA9" t="n">
-        <v>0.0974</v>
+        <v>0.09810000000000001</v>
       </c>
       <c r="AB9" t="n">
-        <v>0.0948</v>
+        <v>0.0955</v>
       </c>
       <c r="AC9" t="n">
-        <v>0.0925</v>
+        <v>0.0931</v>
       </c>
       <c r="AD9" t="n">
-        <v>0.0902</v>
+        <v>0.0907</v>
       </c>
       <c r="AE9" t="n">
-        <v>0.0878</v>
+        <v>0.08840000000000001</v>
       </c>
       <c r="AF9" t="n">
-        <v>0.08550000000000001</v>
+        <v>0.0861</v>
       </c>
       <c r="AG9" t="n">
-        <v>0.0834</v>
+        <v>0.0839</v>
       </c>
       <c r="AH9" t="n">
-        <v>0.08119999999999999</v>
+        <v>0.08169999999999999</v>
       </c>
       <c r="AI9" t="n">
-        <v>0.0791</v>
+        <v>0.0796</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Keriri Island</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>0.0793</v>
       </c>
       <c r="C10" t="n">
-        <v>0.09619999999999999</v>
+        <v>0.09329999999999999</v>
       </c>
       <c r="D10" t="n">
-        <v>0.08459999999999999</v>
+        <v>0.0858</v>
       </c>
       <c r="E10" t="n">
-        <v>0.08840000000000001</v>
+        <v>0.0896</v>
       </c>
       <c r="F10" t="n">
-        <v>0.1254</v>
+        <v>0.0518</v>
       </c>
       <c r="G10" t="n">
-        <v>0.1175</v>
+        <v>0.1401</v>
       </c>
       <c r="H10" t="n">
-        <v>0.1125</v>
+        <v>0.1179</v>
       </c>
       <c r="I10" t="n">
-        <v>0.0803</v>
+        <v>0.07920000000000001</v>
       </c>
       <c r="J10" t="n">
-        <v>0.0885</v>
+        <v>0.0858</v>
       </c>
       <c r="K10" t="n">
-        <v>0.0883</v>
+        <v>0.0863</v>
       </c>
       <c r="L10" t="n">
-        <v>0.08260000000000001</v>
+        <v>0.08160000000000001</v>
       </c>
       <c r="M10" t="n">
-        <v>0.0835</v>
+        <v>0.083</v>
       </c>
       <c r="N10" t="n">
-        <v>0.09429999999999999</v>
+        <v>0.0925</v>
       </c>
       <c r="O10" t="n">
-        <v>0.1072</v>
+        <v>0.1042</v>
       </c>
       <c r="P10" t="n">
-        <v>0.08840000000000001</v>
+        <v>0.08890000000000001</v>
       </c>
       <c r="Q10" t="n">
-        <v>0.0867</v>
+        <v>0.0852</v>
       </c>
       <c r="R10" t="n">
-        <v>0.0878</v>
+        <v>0.0854</v>
       </c>
       <c r="S10" t="n">
-        <v>0.1081</v>
+        <v>0.1074</v>
       </c>
       <c r="T10" t="n">
-        <v>0.1106</v>
+        <v>0.1094</v>
       </c>
       <c r="U10" t="n">
-        <v>0.1183</v>
+        <v>0.1169</v>
       </c>
       <c r="V10" t="n">
-        <v>0.1113</v>
+        <v>0.1102</v>
       </c>
       <c r="W10" t="n">
-        <v>0.1025</v>
+        <v>0.1007</v>
       </c>
       <c r="X10" t="n">
-        <v>0.0978</v>
+        <v>0.0961</v>
       </c>
       <c r="Y10" t="n">
-        <v>0.105</v>
+        <v>0.1044</v>
       </c>
       <c r="Z10" t="n">
-        <v>0.1016</v>
+        <v>0.1005</v>
       </c>
       <c r="AA10" t="n">
-        <v>0.0998</v>
+        <v>0.0993</v>
       </c>
       <c r="AB10" t="n">
-        <v>0.104</v>
+        <v>0.1034</v>
       </c>
       <c r="AC10" t="n">
+        <v>0.09760000000000001</v>
+      </c>
+      <c r="AD10" t="n">
+        <v>0.0987</v>
+      </c>
+      <c r="AE10" t="n">
         <v>0.0989</v>
       </c>
-      <c r="AD10" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AF10" t="n">
-        <v>0.1005</v>
+        <v>0.09909999999999999</v>
       </c>
       <c r="AG10" t="n">
-        <v>0.103</v>
+        <v>0.1013</v>
       </c>
       <c r="AH10" t="n">
-        <v>0.1016</v>
+        <v>0.1007</v>
       </c>
       <c r="AI10" t="n">
-        <v>0.1023</v>
+        <v>0.1014</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Mabuiag Island</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>0.0184</v>
       </c>
       <c r="C11" t="n">
-        <v>0.07820000000000001</v>
+        <v>0.07630000000000001</v>
       </c>
       <c r="D11" t="n">
-        <v>0.0606</v>
+        <v>0.0615</v>
       </c>
       <c r="E11" t="n">
-        <v>0.0765</v>
+        <v>0.0774</v>
       </c>
       <c r="F11" t="n">
-        <v>0.1456</v>
+        <v>0.0383</v>
       </c>
       <c r="G11" t="n">
-        <v>0.1287</v>
+        <v>0.1542</v>
       </c>
       <c r="H11" t="n">
+        <v>0.1265</v>
+      </c>
+      <c r="I11" t="n">
+        <v>0.1347</v>
+      </c>
+      <c r="J11" t="n">
+        <v>0.1438</v>
+      </c>
+      <c r="K11" t="n">
         <v>0.1206</v>
       </c>
-      <c r="I11" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="L11" t="n">
-        <v>0.1284</v>
+        <v>0.1305</v>
       </c>
       <c r="M11" t="n">
-        <v>0.1238</v>
+        <v>0.1261</v>
       </c>
       <c r="N11" t="n">
-        <v>0.136</v>
+        <v>0.1352</v>
       </c>
       <c r="O11" t="n">
-        <v>0.1296</v>
+        <v>0.1312</v>
       </c>
       <c r="P11" t="n">
-        <v>0.1264</v>
+        <v>0.1305</v>
       </c>
       <c r="Q11" t="n">
-        <v>0.1241</v>
+        <v>0.1278</v>
       </c>
       <c r="R11" t="n">
+        <v>0.1262</v>
+      </c>
+      <c r="S11" t="n">
+        <v>0.124</v>
+      </c>
+      <c r="T11" t="n">
+        <v>0.1272</v>
+      </c>
+      <c r="U11" t="n">
+        <v>0.1244</v>
+      </c>
+      <c r="V11" t="n">
+        <v>0.123</v>
+      </c>
+      <c r="W11" t="n">
+        <v>0.121</v>
+      </c>
+      <c r="X11" t="n">
         <v>0.1206</v>
       </c>
-      <c r="S11" t="n">
-[...16 lines deleted...]
-      </c>
       <c r="Y11" t="n">
-        <v>0.1101</v>
+        <v>0.12</v>
       </c>
       <c r="Z11" t="n">
-        <v>0.1082</v>
+        <v>0.1188</v>
       </c>
       <c r="AA11" t="n">
-        <v>0.1072</v>
+        <v>0.1183</v>
       </c>
       <c r="AB11" t="n">
-        <v>0.1052</v>
+        <v>0.1172</v>
       </c>
       <c r="AC11" t="n">
-        <v>0.1038</v>
+        <v>0.1163</v>
       </c>
       <c r="AD11" t="n">
-        <v>0.1026</v>
+        <v>0.1156</v>
       </c>
       <c r="AE11" t="n">
-        <v>0.1009</v>
+        <v>0.1146</v>
       </c>
       <c r="AF11" t="n">
-        <v>0.09950000000000001</v>
+        <v>0.1139</v>
       </c>
       <c r="AG11" t="n">
-        <v>0.0982</v>
+        <v>0.1131</v>
       </c>
       <c r="AH11" t="n">
-        <v>0.0969</v>
+        <v>0.1123</v>
       </c>
       <c r="AI11" t="n">
-        <v>0.0956</v>
+        <v>0.1116</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Masig Island</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>0.0629</v>
       </c>
       <c r="C12" t="n">
-        <v>0.09859999999999999</v>
+        <v>0.096</v>
       </c>
       <c r="D12" t="n">
-        <v>0.07489999999999999</v>
+        <v>0.0761</v>
       </c>
       <c r="E12" t="n">
-        <v>0.0988</v>
+        <v>0.0999</v>
       </c>
       <c r="F12" t="n">
-        <v>0.2171</v>
+        <v>0.0493</v>
       </c>
       <c r="G12" t="n">
-        <v>0.158</v>
+        <v>0.2247</v>
       </c>
       <c r="H12" t="n">
-        <v>0.1524</v>
+        <v>0.1629</v>
       </c>
       <c r="I12" t="n">
-        <v>0.1504</v>
+        <v>0.1445</v>
       </c>
       <c r="J12" t="n">
-        <v>0.1464</v>
+        <v>0.1463</v>
       </c>
       <c r="K12" t="n">
-        <v>0.1453</v>
+        <v>0.1462</v>
       </c>
       <c r="L12" t="n">
-        <v>0.151</v>
+        <v>0.1487</v>
       </c>
       <c r="M12" t="n">
-        <v>0.1589</v>
+        <v>0.1608</v>
       </c>
       <c r="N12" t="n">
-        <v>0.1487</v>
+        <v>0.144</v>
       </c>
       <c r="O12" t="n">
-        <v>0.1503</v>
+        <v>0.149</v>
       </c>
       <c r="P12" t="n">
-        <v>0.1478</v>
+        <v>0.1565</v>
       </c>
       <c r="Q12" t="n">
-        <v>0.1349</v>
+        <v>0.1351</v>
       </c>
       <c r="R12" t="n">
-        <v>0.1361</v>
+        <v>0.1345</v>
       </c>
       <c r="S12" t="n">
-        <v>0.1322</v>
+        <v>0.1323</v>
       </c>
       <c r="T12" t="n">
-        <v>0.1296</v>
+        <v>0.1291</v>
       </c>
       <c r="U12" t="n">
-        <v>0.1327</v>
+        <v>0.1307</v>
       </c>
       <c r="V12" t="n">
-        <v>0.1352</v>
+        <v>0.1355</v>
       </c>
       <c r="W12" t="n">
-        <v>0.1304</v>
+        <v>0.1302</v>
       </c>
       <c r="X12" t="n">
         <v>0.1297</v>
       </c>
       <c r="Y12" t="n">
-        <v>0.1277</v>
+        <v>0.1278</v>
       </c>
       <c r="Z12" t="n">
         <v>0.1261</v>
       </c>
       <c r="AA12" t="n">
-        <v>0.1248</v>
+        <v>0.1246</v>
       </c>
       <c r="AB12" t="n">
         <v>0.1237</v>
       </c>
       <c r="AC12" t="n">
-        <v>0.1223</v>
+        <v>0.1221</v>
       </c>
       <c r="AD12" t="n">
-        <v>0.1212</v>
+        <v>0.121</v>
       </c>
       <c r="AE12" t="n">
         <v>0.1198</v>
       </c>
       <c r="AF12" t="n">
         <v>0.1184</v>
       </c>
       <c r="AG12" t="n">
-        <v>0.1171</v>
+        <v>0.117</v>
       </c>
       <c r="AH12" t="n">
         <v>0.1158</v>
       </c>
       <c r="AI12" t="n">
-        <v>0.1145</v>
+        <v>0.1144</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Mer Island</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>0.08599999999999999</v>
       </c>
       <c r="C13" t="n">
-        <v>0.1023</v>
+        <v>0.1003</v>
       </c>
       <c r="D13" t="n">
-        <v>0.083</v>
+        <v>0.0839</v>
       </c>
       <c r="E13" t="n">
-        <v>0.082</v>
+        <v>0.0829</v>
       </c>
       <c r="F13" t="n">
-        <v>0.1847</v>
+        <v>0.0448</v>
       </c>
       <c r="G13" t="n">
-        <v>0.1721</v>
+        <v>0.1901</v>
       </c>
       <c r="H13" t="n">
-        <v>0.1325</v>
+        <v>0.145</v>
       </c>
       <c r="I13" t="n">
-        <v>0.137</v>
+        <v>0.1372</v>
       </c>
       <c r="J13" t="n">
-        <v>0.1284</v>
+        <v>0.1236</v>
       </c>
       <c r="K13" t="n">
-        <v>0.147</v>
+        <v>0.1421</v>
       </c>
       <c r="L13" t="n">
-        <v>0.1615</v>
+        <v>0.1565</v>
       </c>
       <c r="M13" t="n">
-        <v>0.1641</v>
+        <v>0.1626</v>
       </c>
       <c r="N13" t="n">
-        <v>0.1587</v>
+        <v>0.1561</v>
       </c>
       <c r="O13" t="n">
-        <v>0.1581</v>
+        <v>0.1582</v>
       </c>
       <c r="P13" t="n">
-        <v>0.1606</v>
+        <v>0.1604</v>
       </c>
       <c r="Q13" t="n">
-        <v>0.1598</v>
+        <v>0.159</v>
       </c>
       <c r="R13" t="n">
-        <v>0.158</v>
+        <v>0.1583</v>
       </c>
       <c r="S13" t="n">
-        <v>0.1589</v>
+        <v>0.1586</v>
       </c>
       <c r="T13" t="n">
-        <v>0.159</v>
+        <v>0.1577</v>
       </c>
       <c r="U13" t="n">
-        <v>0.1581</v>
+        <v>0.1576</v>
       </c>
       <c r="V13" t="n">
+        <v>0.1576</v>
+      </c>
+      <c r="W13" t="n">
+        <v>0.1566</v>
+      </c>
+      <c r="X13" t="n">
+        <v>0.1575</v>
+      </c>
+      <c r="Y13" t="n">
         <v>0.1582</v>
       </c>
-      <c r="W13" t="n">
+      <c r="Z13" t="n">
+        <v>0.1594</v>
+      </c>
+      <c r="AA13" t="n">
+        <v>0.1577</v>
+      </c>
+      <c r="AB13" t="n">
+        <v>0.1573</v>
+      </c>
+      <c r="AC13" t="n">
+        <v>0.1575</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>0.1575</v>
+      </c>
+      <c r="AE13" t="n">
         <v>0.1574</v>
       </c>
-      <c r="X13" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AF13" t="n">
-        <v>0.1579</v>
+        <v>0.1573</v>
       </c>
       <c r="AG13" t="n">
-        <v>0.1579</v>
+        <v>0.1573</v>
       </c>
       <c r="AH13" t="n">
-        <v>0.1578</v>
+        <v>0.1573</v>
       </c>
       <c r="AI13" t="n">
-        <v>0.1578</v>
+        <v>0.1572</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>Moa Island</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>0.09669999999999999</v>
       </c>
       <c r="C14" t="n">
-        <v>0.1107</v>
+        <v>0.1074</v>
       </c>
       <c r="D14" t="n">
-        <v>0.0888</v>
+        <v>0.09030000000000001</v>
       </c>
       <c r="E14" t="n">
-        <v>0.1011</v>
+        <v>0.1026</v>
       </c>
       <c r="F14" t="n">
-        <v>0.1697</v>
+        <v>0.0649</v>
       </c>
       <c r="G14" t="n">
-        <v>0.1545</v>
+        <v>0.182</v>
       </c>
       <c r="H14" t="n">
-        <v>0.1438</v>
+        <v>0.1483</v>
       </c>
       <c r="I14" t="n">
-        <v>0.1435</v>
+        <v>0.1432</v>
       </c>
       <c r="J14" t="n">
-        <v>0.1468</v>
+        <v>0.1452</v>
       </c>
       <c r="K14" t="n">
-        <v>0.137</v>
+        <v>0.1356</v>
       </c>
       <c r="L14" t="n">
-        <v>0.1414</v>
+        <v>0.1423</v>
       </c>
       <c r="M14" t="n">
-        <v>0.1466</v>
+        <v>0.1495</v>
       </c>
       <c r="N14" t="n">
-        <v>0.1379</v>
+        <v>0.1382</v>
       </c>
       <c r="O14" t="n">
-        <v>0.1376</v>
+        <v>0.1352</v>
       </c>
       <c r="P14" t="n">
-        <v>0.1349</v>
+        <v>0.1344</v>
       </c>
       <c r="Q14" t="n">
-        <v>0.1381</v>
+        <v>0.1372</v>
       </c>
       <c r="R14" t="n">
-        <v>0.1378</v>
+        <v>0.1371</v>
       </c>
       <c r="S14" t="n">
-        <v>0.1394</v>
+        <v>0.14</v>
       </c>
       <c r="T14" t="n">
-        <v>0.1365</v>
+        <v>0.1368</v>
       </c>
       <c r="U14" t="n">
-        <v>0.14</v>
+        <v>0.1399</v>
       </c>
       <c r="V14" t="n">
-        <v>0.1393</v>
+        <v>0.1369</v>
       </c>
       <c r="W14" t="n">
-        <v>0.1346</v>
+        <v>0.1356</v>
       </c>
       <c r="X14" t="n">
         <v>0.1388</v>
       </c>
       <c r="Y14" t="n">
-        <v>0.1372</v>
+        <v>0.1374</v>
       </c>
       <c r="Z14" t="n">
-        <v>0.1365</v>
+        <v>0.1359</v>
       </c>
       <c r="AA14" t="n">
-        <v>0.1364</v>
+        <v>0.1357</v>
       </c>
       <c r="AB14" t="n">
-        <v>0.1372</v>
+        <v>0.1371</v>
       </c>
       <c r="AC14" t="n">
-        <v>0.139</v>
+        <v>0.1389</v>
       </c>
       <c r="AD14" t="n">
-        <v>0.1385</v>
+        <v>0.1383</v>
       </c>
       <c r="AE14" t="n">
-        <v>0.1366</v>
+        <v>0.1353</v>
       </c>
       <c r="AF14" t="n">
+        <v>0.1357</v>
+      </c>
+      <c r="AG14" t="n">
         <v>0.1358</v>
       </c>
-      <c r="AG14" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AH14" t="n">
-        <v>0.136</v>
+        <v>0.1357</v>
       </c>
       <c r="AI14" t="n">
-        <v>0.1357</v>
+        <v>0.1354</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>Poruma Island</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>0.08260000000000001</v>
       </c>
       <c r="C15" t="n">
-        <v>0.1048</v>
+        <v>0.1021</v>
       </c>
       <c r="D15" t="n">
-        <v>0.0877</v>
+        <v>0.08890000000000001</v>
       </c>
       <c r="E15" t="n">
-        <v>0.1045</v>
+        <v>0.1058</v>
       </c>
       <c r="F15" t="n">
-        <v>0.3472</v>
+        <v>0.0543</v>
       </c>
       <c r="G15" t="n">
-        <v>0.2135</v>
+        <v>0.3068</v>
       </c>
       <c r="H15" t="n">
-        <v>0.177</v>
+        <v>0.2119</v>
       </c>
       <c r="I15" t="n">
-        <v>0.1592</v>
+        <v>0.1626</v>
       </c>
       <c r="J15" t="n">
-        <v>0.141</v>
+        <v>0.138</v>
       </c>
       <c r="K15" t="n">
-        <v>0.1307</v>
+        <v>0.1248</v>
       </c>
       <c r="L15" t="n">
-        <v>0.1337</v>
+        <v>0.122</v>
       </c>
       <c r="M15" t="n">
-        <v>0.1336</v>
+        <v>0.1255</v>
       </c>
       <c r="N15" t="n">
-        <v>0.1382</v>
+        <v>0.1318</v>
       </c>
       <c r="O15" t="n">
-        <v>0.1365</v>
+        <v>0.1317</v>
       </c>
       <c r="P15" t="n">
-        <v>0.1255</v>
+        <v>0.124</v>
       </c>
       <c r="Q15" t="n">
-        <v>0.1174</v>
+        <v>0.1167</v>
       </c>
       <c r="R15" t="n">
-        <v>0.1102</v>
+        <v>0.1083</v>
       </c>
       <c r="S15" t="n">
-        <v>0.1052</v>
+        <v>0.1025</v>
       </c>
       <c r="T15" t="n">
-        <v>0.1033</v>
+        <v>0.0999</v>
       </c>
       <c r="U15" t="n">
-        <v>0.09959999999999999</v>
+        <v>0.09719999999999999</v>
       </c>
       <c r="V15" t="n">
-        <v>0.0955</v>
+        <v>0.0934</v>
       </c>
       <c r="W15" t="n">
-        <v>0.0914</v>
+        <v>0.0895</v>
       </c>
       <c r="X15" t="n">
-        <v>0.0877</v>
+        <v>0.0856</v>
       </c>
       <c r="Y15" t="n">
-        <v>0.0843</v>
+        <v>0.08210000000000001</v>
       </c>
       <c r="Z15" t="n">
-        <v>0.081</v>
+        <v>0.0789</v>
       </c>
       <c r="AA15" t="n">
-        <v>0.0779</v>
+        <v>0.076</v>
       </c>
       <c r="AB15" t="n">
-        <v>0.0751</v>
+        <v>0.0733</v>
       </c>
       <c r="AC15" t="n">
-        <v>0.0726</v>
+        <v>0.0708</v>
       </c>
       <c r="AD15" t="n">
-        <v>0.0701</v>
+        <v>0.0684</v>
       </c>
       <c r="AE15" t="n">
-        <v>0.0678</v>
+        <v>0.06610000000000001</v>
       </c>
       <c r="AF15" t="n">
-        <v>0.0659</v>
+        <v>0.06419999999999999</v>
       </c>
       <c r="AG15" t="n">
-        <v>0.0639</v>
+        <v>0.0623</v>
       </c>
       <c r="AH15" t="n">
-        <v>0.0621</v>
+        <v>0.0604</v>
       </c>
       <c r="AI15" t="n">
-        <v>0.0604</v>
+        <v>0.0587</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>Saibai Island</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>0.1441</v>
       </c>
       <c r="C16" t="n">
-        <v>0.1072</v>
+        <v>0.1047</v>
       </c>
       <c r="D16" t="n">
-        <v>0.0761</v>
+        <v>0.07729999999999999</v>
       </c>
       <c r="E16" t="n">
-        <v>0.0944</v>
+        <v>0.0955</v>
       </c>
       <c r="F16" t="n">
-        <v>0.2574</v>
+        <v>0.0537</v>
       </c>
       <c r="G16" t="n">
-        <v>0.1968</v>
+        <v>0.2344</v>
       </c>
       <c r="H16" t="n">
-        <v>0.1807</v>
+        <v>0.1886</v>
       </c>
       <c r="I16" t="n">
-        <v>0.18</v>
+        <v>0.179</v>
       </c>
       <c r="J16" t="n">
-        <v>0.1777</v>
+        <v>0.1828</v>
       </c>
       <c r="K16" t="n">
-        <v>0.1595</v>
+        <v>0.167</v>
       </c>
       <c r="L16" t="n">
-        <v>0.1625</v>
+        <v>0.165</v>
       </c>
       <c r="M16" t="n">
-        <v>0.1679</v>
+        <v>0.1651</v>
       </c>
       <c r="N16" t="n">
-        <v>0.152</v>
+        <v>0.1535</v>
       </c>
       <c r="O16" t="n">
-        <v>0.1589</v>
+        <v>0.1566</v>
       </c>
       <c r="P16" t="n">
-        <v>0.153</v>
+        <v>0.1514</v>
       </c>
       <c r="Q16" t="n">
-        <v>0.1586</v>
+        <v>0.1545</v>
       </c>
       <c r="R16" t="n">
-        <v>0.1597</v>
+        <v>0.1565</v>
       </c>
       <c r="S16" t="n">
-        <v>0.1563</v>
+        <v>0.1551</v>
       </c>
       <c r="T16" t="n">
-        <v>0.1554</v>
+        <v>0.1553</v>
       </c>
       <c r="U16" t="n">
-        <v>0.1563</v>
+        <v>0.1572</v>
       </c>
       <c r="V16" t="n">
-        <v>0.1528</v>
+        <v>0.1544</v>
       </c>
       <c r="W16" t="n">
-        <v>0.1501</v>
+        <v>0.1518</v>
       </c>
       <c r="X16" t="n">
-        <v>0.1483</v>
+        <v>0.149</v>
       </c>
       <c r="Y16" t="n">
-        <v>0.1474</v>
+        <v>0.1479</v>
       </c>
       <c r="Z16" t="n">
-        <v>0.1466</v>
+        <v>0.1468</v>
       </c>
       <c r="AA16" t="n">
-        <v>0.1443</v>
+        <v>0.1463</v>
       </c>
       <c r="AB16" t="n">
-        <v>0.1429</v>
+        <v>0.1436</v>
       </c>
       <c r="AC16" t="n">
-        <v>0.1416</v>
+        <v>0.142</v>
       </c>
       <c r="AD16" t="n">
-        <v>0.1403</v>
+        <v>0.1406</v>
       </c>
       <c r="AE16" t="n">
-        <v>0.1389</v>
+        <v>0.1393</v>
       </c>
       <c r="AF16" t="n">
-        <v>0.1377</v>
+        <v>0.138</v>
       </c>
       <c r="AG16" t="n">
-        <v>0.1364</v>
+        <v>0.1368</v>
       </c>
       <c r="AH16" t="n">
-        <v>0.1351</v>
+        <v>0.1355</v>
       </c>
       <c r="AI16" t="n">
-        <v>0.1338</v>
+        <v>0.1342</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Ugar Island</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>0.138</v>
       </c>
       <c r="C17" t="n">
-        <v>0.1363</v>
+        <v>0.1325</v>
       </c>
       <c r="D17" t="n">
-        <v>0.1194</v>
+        <v>0.1212</v>
       </c>
       <c r="E17" t="n">
-        <v>0.1456</v>
+        <v>0.1473</v>
       </c>
       <c r="F17" t="n">
-        <v>0.1476</v>
+        <v>0.0682</v>
       </c>
       <c r="G17" t="n">
-        <v>0.0414</v>
+        <v>0.0568</v>
       </c>
       <c r="H17" t="n">
-        <v>0.0471</v>
+        <v>0.049</v>
       </c>
       <c r="I17" t="n">
-        <v>0.0191</v>
+        <v>0.0172</v>
       </c>
       <c r="J17" t="n">
-        <v>0.014</v>
+        <v>0.0143</v>
       </c>
       <c r="K17" t="n">
-        <v>0.014</v>
+        <v>0.0264</v>
       </c>
       <c r="L17" t="n">
-        <v>0.014</v>
+        <v>0.0133</v>
       </c>
       <c r="M17" t="n">
-        <v>0.0328</v>
+        <v>0.0301</v>
       </c>
       <c r="N17" t="n">
-        <v>0.031</v>
+        <v>0.0295</v>
       </c>
       <c r="O17" t="n">
-        <v>0.0313</v>
+        <v>0.03</v>
       </c>
       <c r="P17" t="n">
-        <v>0.0323</v>
+        <v>0.0302</v>
       </c>
       <c r="Q17" t="n">
-        <v>0.0147</v>
+        <v>0.0151</v>
       </c>
       <c r="R17" t="n">
-        <v>0.0578</v>
+        <v>0.0563</v>
       </c>
       <c r="S17" t="n">
-        <v>0.1055</v>
+        <v>0.1046</v>
       </c>
       <c r="T17" t="n">
-        <v>0.0476</v>
+        <v>0.0446</v>
       </c>
       <c r="U17" t="n">
-        <v>0.0434</v>
+        <v>0.0412</v>
       </c>
       <c r="V17" t="n">
-        <v>0.0839</v>
+        <v>0.08359999999999999</v>
       </c>
       <c r="W17" t="n">
-        <v>0.0921</v>
+        <v>0.08939999999999999</v>
       </c>
       <c r="X17" t="n">
-        <v>0.0533</v>
+        <v>0.051</v>
       </c>
       <c r="Y17" t="n">
-        <v>0.0633</v>
+        <v>0.063</v>
       </c>
       <c r="Z17" t="n">
-        <v>0.06469999999999999</v>
+        <v>0.0636</v>
       </c>
       <c r="AA17" t="n">
-        <v>0.0531</v>
+        <v>0.0513</v>
       </c>
       <c r="AB17" t="n">
-        <v>0.0437</v>
+        <v>0.0411</v>
       </c>
       <c r="AC17" t="n">
-        <v>0.0397</v>
+        <v>0.0385</v>
       </c>
       <c r="AD17" t="n">
-        <v>0.0363</v>
+        <v>0.0356</v>
       </c>
       <c r="AE17" t="n">
-        <v>0.0375</v>
+        <v>0.0352</v>
       </c>
       <c r="AF17" t="n">
-        <v>0.0355</v>
+        <v>0.0555</v>
       </c>
       <c r="AG17" t="n">
-        <v>0.0363</v>
+        <v>0.0391</v>
       </c>
       <c r="AH17" t="n">
-        <v>0.0332</v>
+        <v>0.0338</v>
       </c>
       <c r="AI17" t="n">
-        <v>0.0319</v>
+        <v>0.0326</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>Warraber Islet</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>0.0302</v>
       </c>
       <c r="C18" t="n">
-        <v>0.0882</v>
+        <v>0.0862</v>
       </c>
       <c r="D18" t="n">
-        <v>0.06270000000000001</v>
+        <v>0.0638</v>
       </c>
       <c r="E18" t="n">
-        <v>0.0956</v>
+        <v>0.0965</v>
       </c>
       <c r="F18" t="n">
-        <v>0.0761</v>
+        <v>0.0405</v>
       </c>
       <c r="G18" t="n">
-        <v>0.0679</v>
+        <v>0.0832</v>
       </c>
       <c r="H18" t="n">
-        <v>0.0566</v>
+        <v>0.0575</v>
       </c>
       <c r="I18" t="n">
-        <v>0.0726</v>
+        <v>0.0727</v>
       </c>
       <c r="J18" t="n">
-        <v>0.0559</v>
+        <v>0.0575</v>
       </c>
       <c r="K18" t="n">
-        <v>0.0684</v>
+        <v>0.06850000000000001</v>
       </c>
       <c r="L18" t="n">
-        <v>0.0733</v>
+        <v>0.07340000000000001</v>
       </c>
       <c r="M18" t="n">
-        <v>0.0638</v>
+        <v>0.0631</v>
       </c>
       <c r="N18" t="n">
-        <v>0.0663</v>
+        <v>0.06660000000000001</v>
       </c>
       <c r="O18" t="n">
-        <v>0.0669</v>
+        <v>0.0659</v>
       </c>
       <c r="P18" t="n">
-        <v>0.07530000000000001</v>
+        <v>0.0751</v>
       </c>
       <c r="Q18" t="n">
-        <v>0.0806</v>
+        <v>0.0803</v>
       </c>
       <c r="R18" t="n">
-        <v>0.0808</v>
+        <v>0.08069999999999999</v>
       </c>
       <c r="S18" t="n">
-        <v>0.07829999999999999</v>
+        <v>0.0785</v>
       </c>
       <c r="T18" t="n">
-        <v>0.0775</v>
+        <v>0.0776</v>
       </c>
       <c r="U18" t="n">
-        <v>0.0808</v>
+        <v>0.08069999999999999</v>
       </c>
       <c r="V18" t="n">
-        <v>0.0769</v>
+        <v>0.0771</v>
       </c>
       <c r="W18" t="n">
-        <v>0.0673</v>
+        <v>0.06759999999999999</v>
       </c>
       <c r="X18" t="n">
-        <v>0.06569999999999999</v>
+        <v>0.0658</v>
       </c>
       <c r="Y18" t="n">
-        <v>0.0648</v>
+        <v>0.0649</v>
       </c>
       <c r="Z18" t="n">
-        <v>0.0645</v>
+        <v>0.0646</v>
       </c>
       <c r="AA18" t="n">
-        <v>0.0639</v>
+        <v>0.0643</v>
       </c>
       <c r="AB18" t="n">
         <v>0.0619</v>
       </c>
       <c r="AC18" t="n">
-        <v>0.0624</v>
+        <v>0.0626</v>
       </c>
       <c r="AD18" t="n">
         <v>0.061</v>
       </c>
       <c r="AE18" t="n">
-        <v>0.0625</v>
+        <v>0.0626</v>
       </c>
       <c r="AF18" t="n">
-        <v>0.0604</v>
+        <v>0.0606</v>
       </c>
       <c r="AG18" t="n">
-        <v>0.0601</v>
+        <v>0.0603</v>
       </c>
       <c r="AH18" t="n">
-        <v>0.0601</v>
+        <v>0.0602</v>
       </c>
       <c r="AI18" t="n">
-        <v>0.0577</v>
+        <v>0.0579</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>Waua Islet</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>0</v>
       </c>
       <c r="C19" t="n">
         <v>0</v>
       </c>
       <c r="D19" t="n">
         <v>0</v>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
@@ -2500,146 +2500,146 @@
         <v>0</v>
       </c>
       <c r="AF19" t="n">
         <v>0</v>
       </c>
       <c r="AG19" t="n">
         <v>0</v>
       </c>
       <c r="AH19" t="n">
         <v>0</v>
       </c>
       <c r="AI19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>0.09329999999999999</v>
       </c>
       <c r="C20" t="n">
-        <v>0.1001</v>
+        <v>0.0975</v>
       </c>
       <c r="D20" t="n">
-        <v>0.0823</v>
+        <v>0.0835</v>
       </c>
       <c r="E20" t="n">
-        <v>0.09089999999999999</v>
+        <v>0.0922</v>
       </c>
       <c r="F20" t="n">
-        <v>0.1812</v>
+        <v>0.052</v>
       </c>
       <c r="G20" t="n">
-        <v>0.1485</v>
+        <v>0.1769</v>
       </c>
       <c r="H20" t="n">
-        <v>0.1371</v>
+        <v>0.1444</v>
       </c>
       <c r="I20" t="n">
+        <v>0.1331</v>
+      </c>
+      <c r="J20" t="n">
+        <v>0.1319</v>
+      </c>
+      <c r="K20" t="n">
+        <v>0.1323</v>
+      </c>
+      <c r="L20" t="n">
         <v>0.1338</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.1336</v>
       </c>
       <c r="M20" t="n">
         <v>0.1337</v>
       </c>
       <c r="N20" t="n">
-        <v>0.1334</v>
+        <v>0.1328</v>
       </c>
       <c r="O20" t="n">
-        <v>0.1324</v>
+        <v>0.1318</v>
       </c>
       <c r="P20" t="n">
+        <v>0.1313</v>
+      </c>
+      <c r="Q20" t="n">
+        <v>0.1298</v>
+      </c>
+      <c r="R20" t="n">
+        <v>0.1297</v>
+      </c>
+      <c r="S20" t="n">
+        <v>0.1315</v>
+      </c>
+      <c r="T20" t="n">
+        <v>0.1299</v>
+      </c>
+      <c r="U20" t="n">
         <v>0.1301</v>
       </c>
-      <c r="Q20" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="V20" t="n">
-        <v>0.1279</v>
+        <v>0.1294</v>
       </c>
       <c r="W20" t="n">
-        <v>0.1255</v>
+        <v>0.1274</v>
       </c>
       <c r="X20" t="n">
-        <v>0.124</v>
+        <v>0.1258</v>
       </c>
       <c r="Y20" t="n">
-        <v>0.1241</v>
+        <v>0.1261</v>
       </c>
       <c r="Z20" t="n">
-        <v>0.1226</v>
+        <v>0.1249</v>
       </c>
       <c r="AA20" t="n">
-        <v>0.1212</v>
+        <v>0.1238</v>
       </c>
       <c r="AB20" t="n">
-        <v>0.1201</v>
+        <v>0.1227</v>
       </c>
       <c r="AC20" t="n">
-        <v>0.1188</v>
+        <v>0.1216</v>
       </c>
       <c r="AD20" t="n">
-        <v>0.1179</v>
+        <v>0.1208</v>
       </c>
       <c r="AE20" t="n">
-        <v>0.1169</v>
+        <v>0.1199</v>
       </c>
       <c r="AF20" t="n">
-        <v>0.1159</v>
+        <v>0.1195</v>
       </c>
       <c r="AG20" t="n">
-        <v>0.1152</v>
+        <v>0.1187</v>
       </c>
       <c r="AH20" t="n">
-        <v>0.1143</v>
+        <v>0.118</v>
       </c>
       <c r="AI20" t="n">
-        <v>0.1134</v>
+        <v>0.1172</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A20" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>