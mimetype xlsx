--- v0 (2026-03-28)
+++ v1 (2026-06-20)
@@ -1,51 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Notes" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -119,51 +121,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -659,680 +661,680 @@
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>15-19</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>8</v>
       </c>
       <c r="C3" t="n">
         <v>13</v>
       </c>
       <c r="D3" t="n">
         <v>7</v>
       </c>
       <c r="E3" t="n">
         <v>5</v>
       </c>
       <c r="F3" t="n">
         <v>2.81</v>
       </c>
       <c r="G3" t="n">
-        <v>3.42</v>
+        <v>2.78</v>
       </c>
       <c r="H3" t="n">
-        <v>4.64</v>
+        <v>4.2</v>
       </c>
       <c r="I3" t="n">
-        <v>5.2</v>
+        <v>5.53</v>
       </c>
       <c r="J3" t="n">
-        <v>4.98</v>
+        <v>5.64</v>
       </c>
       <c r="K3" t="n">
-        <v>4.79</v>
+        <v>5.27</v>
       </c>
       <c r="L3" t="n">
+        <v>5.15</v>
+      </c>
+      <c r="M3" t="n">
+        <v>4.86</v>
+      </c>
+      <c r="N3" t="n">
+        <v>4.49</v>
+      </c>
+      <c r="O3" t="n">
+        <v>4.61</v>
+      </c>
+      <c r="P3" t="n">
+        <v>4.85</v>
+      </c>
+      <c r="Q3" t="n">
+        <v>4.77</v>
+      </c>
+      <c r="R3" t="n">
+        <v>4.72</v>
+      </c>
+      <c r="S3" t="n">
+        <v>4.67</v>
+      </c>
+      <c r="T3" t="n">
+        <v>4.76</v>
+      </c>
+      <c r="U3" t="n">
+        <v>4.72</v>
+      </c>
+      <c r="V3" t="n">
+        <v>4.71</v>
+      </c>
+      <c r="W3" t="n">
+        <v>4.66</v>
+      </c>
+      <c r="X3" t="n">
+        <v>4.66</v>
+      </c>
+      <c r="Y3" t="n">
+        <v>4.67</v>
+      </c>
+      <c r="Z3" t="n">
         <v>4.69</v>
       </c>
-      <c r="M3" t="n">
-[...40 lines deleted...]
-      </c>
       <c r="AA3" t="n">
-        <v>4</v>
+        <v>4.72</v>
       </c>
       <c r="AB3" t="n">
-        <v>3.99</v>
+        <v>4.74</v>
       </c>
       <c r="AC3" t="n">
-        <v>3.97</v>
+        <v>4.76</v>
       </c>
       <c r="AD3" t="n">
-        <v>3.96</v>
+        <v>4.78</v>
       </c>
       <c r="AE3" t="n">
-        <v>3.94</v>
+        <v>4.8</v>
       </c>
       <c r="AF3" t="n">
-        <v>3.92</v>
+        <v>4.81</v>
       </c>
       <c r="AG3" t="n">
-        <v>3.91</v>
+        <v>4.82</v>
       </c>
       <c r="AH3" t="n">
-        <v>3.89</v>
+        <v>4.84</v>
       </c>
       <c r="AI3" t="n">
-        <v>3.88</v>
+        <v>4.86</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>20-24</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>23</v>
       </c>
       <c r="C4" t="n">
         <v>13</v>
       </c>
       <c r="D4" t="n">
         <v>19</v>
       </c>
       <c r="E4" t="n">
         <v>17</v>
       </c>
       <c r="F4" t="n">
         <v>10.15</v>
       </c>
       <c r="G4" t="n">
-        <v>9.699999999999999</v>
+        <v>10.04</v>
       </c>
       <c r="H4" t="n">
-        <v>9.51</v>
+        <v>9.890000000000001</v>
       </c>
       <c r="I4" t="n">
-        <v>9.09</v>
+        <v>8.75</v>
       </c>
       <c r="J4" t="n">
-        <v>9.52</v>
+        <v>9.19</v>
       </c>
       <c r="K4" t="n">
-        <v>9.75</v>
+        <v>9.9</v>
       </c>
       <c r="L4" t="n">
-        <v>10.22</v>
+        <v>9.99</v>
       </c>
       <c r="M4" t="n">
-        <v>11.34</v>
+        <v>11.22</v>
       </c>
       <c r="N4" t="n">
-        <v>12.23</v>
+        <v>12.68</v>
       </c>
       <c r="O4" t="n">
-        <v>12.51</v>
+        <v>13.42</v>
       </c>
       <c r="P4" t="n">
-        <v>12.31</v>
+        <v>13.43</v>
       </c>
       <c r="Q4" t="n">
-        <v>12.21</v>
+        <v>13.43</v>
       </c>
       <c r="R4" t="n">
-        <v>11.85</v>
+        <v>13.13</v>
       </c>
       <c r="S4" t="n">
-        <v>11.62</v>
+        <v>12.7</v>
       </c>
       <c r="T4" t="n">
-        <v>11.63</v>
+        <v>12.75</v>
       </c>
       <c r="U4" t="n">
-        <v>11.89</v>
+        <v>13.13</v>
       </c>
       <c r="V4" t="n">
-        <v>11.68</v>
+        <v>13</v>
       </c>
       <c r="W4" t="n">
-        <v>11.52</v>
+        <v>12.96</v>
       </c>
       <c r="X4" t="n">
-        <v>11.46</v>
+        <v>13.02</v>
       </c>
       <c r="Y4" t="n">
-        <v>11.4</v>
+        <v>13.03</v>
       </c>
       <c r="Z4" t="n">
-        <v>11.26</v>
+        <v>13.01</v>
       </c>
       <c r="AA4" t="n">
-        <v>11.22</v>
+        <v>13.06</v>
       </c>
       <c r="AB4" t="n">
-        <v>11.17</v>
+        <v>13.11</v>
       </c>
       <c r="AC4" t="n">
-        <v>11.13</v>
+        <v>13.15</v>
       </c>
       <c r="AD4" t="n">
-        <v>11.08</v>
+        <v>13.19</v>
       </c>
       <c r="AE4" t="n">
-        <v>11.04</v>
+        <v>13.24</v>
       </c>
       <c r="AF4" t="n">
-        <v>11</v>
+        <v>13.28</v>
       </c>
       <c r="AG4" t="n">
-        <v>10.96</v>
+        <v>13.33</v>
       </c>
       <c r="AH4" t="n">
-        <v>10.93</v>
+        <v>13.39</v>
       </c>
       <c r="AI4" t="n">
-        <v>10.89</v>
+        <v>13.45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>25-29</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>20</v>
       </c>
       <c r="C5" t="n">
         <v>21</v>
       </c>
       <c r="D5" t="n">
         <v>16</v>
       </c>
       <c r="E5" t="n">
         <v>27</v>
       </c>
       <c r="F5" t="n">
         <v>16.76</v>
       </c>
       <c r="G5" t="n">
-        <v>18.31</v>
+        <v>16.54</v>
       </c>
       <c r="H5" t="n">
-        <v>18.94</v>
+        <v>18.43</v>
       </c>
       <c r="I5" t="n">
-        <v>17.45</v>
+        <v>18.08</v>
       </c>
       <c r="J5" t="n">
-        <v>17.66</v>
+        <v>18.1</v>
       </c>
       <c r="K5" t="n">
-        <v>17.94</v>
+        <v>18.44</v>
       </c>
       <c r="L5" t="n">
-        <v>17.14</v>
+        <v>18.38</v>
       </c>
       <c r="M5" t="n">
-        <v>16.93</v>
+        <v>17.62</v>
       </c>
       <c r="N5" t="n">
-        <v>17.07</v>
+        <v>17.82</v>
       </c>
       <c r="O5" t="n">
-        <v>17.04</v>
+        <v>17.83</v>
       </c>
       <c r="P5" t="n">
-        <v>16.92</v>
+        <v>17.82</v>
       </c>
       <c r="Q5" t="n">
-        <v>17.2</v>
+        <v>18.09</v>
       </c>
       <c r="R5" t="n">
-        <v>17.5</v>
+        <v>18.55</v>
       </c>
       <c r="S5" t="n">
-        <v>17.45</v>
+        <v>18.85</v>
       </c>
       <c r="T5" t="n">
-        <v>17.28</v>
+        <v>18.87</v>
       </c>
       <c r="U5" t="n">
-        <v>17.09</v>
+        <v>18.69</v>
       </c>
       <c r="V5" t="n">
-        <v>17.14</v>
+        <v>18.81</v>
       </c>
       <c r="W5" t="n">
-        <v>17.06</v>
+        <v>18.83</v>
       </c>
       <c r="X5" t="n">
-        <v>16.83</v>
+        <v>18.66</v>
       </c>
       <c r="Y5" t="n">
-        <v>16.55</v>
+        <v>18.48</v>
       </c>
       <c r="Z5" t="n">
-        <v>16.52</v>
+        <v>18.53</v>
       </c>
       <c r="AA5" t="n">
-        <v>16.41</v>
+        <v>18.53</v>
       </c>
       <c r="AB5" t="n">
-        <v>16.23</v>
+        <v>18.46</v>
       </c>
       <c r="AC5" t="n">
-        <v>16.02</v>
+        <v>18.36</v>
       </c>
       <c r="AD5" t="n">
-        <v>15.88</v>
+        <v>18.32</v>
       </c>
       <c r="AE5" t="n">
-        <v>15.76</v>
+        <v>18.29</v>
       </c>
       <c r="AF5" t="n">
-        <v>15.65</v>
+        <v>18.26</v>
       </c>
       <c r="AG5" t="n">
-        <v>15.54</v>
+        <v>18.24</v>
       </c>
       <c r="AH5" t="n">
-        <v>15.44</v>
+        <v>18.23</v>
       </c>
       <c r="AI5" t="n">
-        <v>15.33</v>
+        <v>18.22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>30-34</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>11</v>
       </c>
       <c r="C6" t="n">
         <v>7</v>
       </c>
       <c r="D6" t="n">
         <v>24</v>
       </c>
       <c r="E6" t="n">
         <v>19</v>
       </c>
       <c r="F6" t="n">
         <v>16.81</v>
       </c>
       <c r="G6" t="n">
-        <v>16.79</v>
+        <v>16.37</v>
       </c>
       <c r="H6" t="n">
-        <v>14.71</v>
+        <v>14.19</v>
       </c>
       <c r="I6" t="n">
-        <v>15.7</v>
+        <v>14.65</v>
       </c>
       <c r="J6" t="n">
-        <v>16.42</v>
+        <v>15.91</v>
       </c>
       <c r="K6" t="n">
-        <v>17.09</v>
+        <v>17.1</v>
       </c>
       <c r="L6" t="n">
-        <v>18.75</v>
+        <v>18.34</v>
       </c>
       <c r="M6" t="n">
-        <v>18.71</v>
+        <v>19.11</v>
       </c>
       <c r="N6" t="n">
+        <v>18.55</v>
+      </c>
+      <c r="O6" t="n">
+        <v>18.19</v>
+      </c>
+      <c r="P6" t="n">
+        <v>18.22</v>
+      </c>
+      <c r="Q6" t="n">
+        <v>18.58</v>
+      </c>
+      <c r="R6" t="n">
+        <v>18.4</v>
+      </c>
+      <c r="S6" t="n">
+        <v>18.01</v>
+      </c>
+      <c r="T6" t="n">
+        <v>18.16</v>
+      </c>
+      <c r="U6" t="n">
+        <v>17.83</v>
+      </c>
+      <c r="V6" t="n">
+        <v>17.72</v>
+      </c>
+      <c r="W6" t="n">
+        <v>18.2</v>
+      </c>
+      <c r="X6" t="n">
+        <v>18.4</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>18.62</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>18.58</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>18.74</v>
+      </c>
+      <c r="AB6" t="n">
+        <v>18.73</v>
+      </c>
+      <c r="AC6" t="n">
+        <v>18.35</v>
+      </c>
+      <c r="AD6" t="n">
+        <v>18.3</v>
+      </c>
+      <c r="AE6" t="n">
+        <v>18.6</v>
+      </c>
+      <c r="AF6" t="n">
+        <v>17.98</v>
+      </c>
+      <c r="AG6" t="n">
+        <v>17.77</v>
+      </c>
+      <c r="AH6" t="n">
         <v>17.92</v>
       </c>
-      <c r="O6" t="n">
-[...58 lines deleted...]
-      </c>
       <c r="AI6" t="n">
-        <v>16.29</v>
+        <v>17.88</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>35-39</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>14</v>
       </c>
       <c r="C7" t="n">
         <v>9</v>
       </c>
       <c r="D7" t="n">
         <v>7</v>
       </c>
       <c r="E7" t="n">
         <v>7</v>
       </c>
       <c r="F7" t="n">
         <v>5.9</v>
       </c>
       <c r="G7" t="n">
-        <v>6.81</v>
+        <v>6.83</v>
       </c>
       <c r="H7" t="n">
-        <v>7.7</v>
+        <v>7.29</v>
       </c>
       <c r="I7" t="n">
-        <v>8.17</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J7" t="n">
-        <v>7.96</v>
+        <v>8.1</v>
       </c>
       <c r="K7" t="n">
-        <v>7.42</v>
+        <v>7.28</v>
       </c>
       <c r="L7" t="n">
-        <v>7.19</v>
+        <v>7.2</v>
       </c>
       <c r="M7" t="n">
-        <v>7.08</v>
+        <v>7.09</v>
       </c>
       <c r="N7" t="n">
-        <v>7.54</v>
+        <v>7.4</v>
       </c>
       <c r="O7" t="n">
-        <v>7.79</v>
+        <v>7.78</v>
       </c>
       <c r="P7" t="n">
-        <v>7.91</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="Q7" t="n">
-        <v>8.050000000000001</v>
+        <v>8.08</v>
       </c>
       <c r="R7" t="n">
-        <v>7.94</v>
+        <v>8.16</v>
       </c>
       <c r="S7" t="n">
-        <v>7.91</v>
+        <v>8.25</v>
       </c>
       <c r="T7" t="n">
-        <v>8.07</v>
+        <v>8.41</v>
       </c>
       <c r="U7" t="n">
-        <v>8.02</v>
+        <v>8.48</v>
       </c>
       <c r="V7" t="n">
-        <v>7.99</v>
+        <v>8.59</v>
       </c>
       <c r="W7" t="n">
-        <v>7.91</v>
+        <v>8.4</v>
       </c>
       <c r="X7" t="n">
-        <v>7.77</v>
+        <v>8.27</v>
       </c>
       <c r="Y7" t="n">
-        <v>7.78</v>
+        <v>8.34</v>
       </c>
       <c r="Z7" t="n">
-        <v>7.76</v>
+        <v>8.31</v>
       </c>
       <c r="AA7" t="n">
-        <v>7.79</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="AB7" t="n">
-        <v>7.86</v>
+        <v>8.5</v>
       </c>
       <c r="AC7" t="n">
-        <v>7.88</v>
+        <v>8.57</v>
       </c>
       <c r="AD7" t="n">
-        <v>7.92</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="AE7" t="n">
-        <v>7.77</v>
+        <v>8.529999999999999</v>
       </c>
       <c r="AF7" t="n">
-        <v>7.84</v>
+        <v>8.630000000000001</v>
       </c>
       <c r="AG7" t="n">
-        <v>7.87</v>
+        <v>8.69</v>
       </c>
       <c r="AH7" t="n">
-        <v>7.65</v>
+        <v>8.49</v>
       </c>
       <c r="AI7" t="n">
-        <v>7.54</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>40-44</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>3</v>
       </c>
       <c r="C8" t="n">
         <v>3</v>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="n">
         <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>3.69</v>
       </c>
       <c r="G8" t="n">
-        <v>4</v>
+        <v>3.73</v>
       </c>
       <c r="H8" t="n">
-        <v>4.28</v>
+        <v>4.15</v>
       </c>
       <c r="I8" t="n">
-        <v>4.33</v>
+        <v>4.39</v>
       </c>
       <c r="J8" t="n">
-        <v>4.17</v>
+        <v>4.39</v>
       </c>
       <c r="K8" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="L8" t="n">
+        <v>4.57</v>
+      </c>
+      <c r="M8" t="n">
+        <v>4.76</v>
+      </c>
+      <c r="N8" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="O8" t="n">
+        <v>4.76</v>
+      </c>
+      <c r="P8" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="Q8" t="n">
         <v>4.4</v>
       </c>
-      <c r="L8" t="n">
-[...8 lines deleted...]
-      <c r="O8" t="n">
+      <c r="R8" t="n">
+        <v>4.44</v>
+      </c>
+      <c r="S8" t="n">
+        <v>4.59</v>
+      </c>
+      <c r="T8" t="n">
+        <v>4.69</v>
+      </c>
+      <c r="U8" t="n">
+        <v>4.61</v>
+      </c>
+      <c r="V8" t="n">
         <v>4.62</v>
       </c>
-      <c r="P8" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="W8" t="n">
-        <v>4.28</v>
+        <v>4.67</v>
       </c>
       <c r="X8" t="n">
-        <v>4.28</v>
+        <v>4.7</v>
       </c>
       <c r="Y8" t="n">
-        <v>4.29</v>
+        <v>4.78</v>
       </c>
       <c r="Z8" t="n">
-        <v>4.23</v>
+        <v>4.75</v>
       </c>
       <c r="AA8" t="n">
-        <v>4.2</v>
+        <v>4.72</v>
       </c>
       <c r="AB8" t="n">
-        <v>4.18</v>
+        <v>4.7</v>
       </c>
       <c r="AC8" t="n">
-        <v>4.12</v>
+        <v>4.66</v>
       </c>
       <c r="AD8" t="n">
-        <v>4.1</v>
+        <v>4.67</v>
       </c>
       <c r="AE8" t="n">
-        <v>4.09</v>
+        <v>4.68</v>
       </c>
       <c r="AF8" t="n">
-        <v>4.09</v>
+        <v>4.71</v>
       </c>
       <c r="AG8" t="n">
-        <v>4.09</v>
+        <v>4.73</v>
       </c>
       <c r="AH8" t="n">
-        <v>4.07</v>
+        <v>4.75</v>
       </c>
       <c r="AI8" t="n">
-        <v>4.06</v>
+        <v>4.76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>45-49+</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="n">
         <v>0</v>
       </c>
       <c r="D9" t="n">
         <v>0</v>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
@@ -1422,134 +1424,160 @@
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>79</v>
       </c>
       <c r="C10" t="n">
         <v>66</v>
       </c>
       <c r="D10" t="n">
         <v>74</v>
       </c>
       <c r="E10" t="n">
         <v>80</v>
       </c>
       <c r="F10" t="n">
         <v>56.12</v>
       </c>
       <c r="G10" t="n">
-        <v>59.03</v>
+        <v>56.3</v>
       </c>
       <c r="H10" t="n">
-        <v>59.78</v>
+        <v>58.15</v>
       </c>
       <c r="I10" t="n">
-        <v>59.94</v>
+        <v>59.51</v>
       </c>
       <c r="J10" t="n">
-        <v>60.7</v>
+        <v>61.33</v>
       </c>
       <c r="K10" t="n">
-        <v>61.39</v>
+        <v>62.5</v>
       </c>
       <c r="L10" t="n">
-        <v>62.5</v>
+        <v>63.62</v>
       </c>
       <c r="M10" t="n">
-        <v>63.13</v>
+        <v>64.66</v>
       </c>
       <c r="N10" t="n">
-        <v>63.62</v>
+        <v>65.73999999999999</v>
       </c>
       <c r="O10" t="n">
-        <v>63.94</v>
+        <v>66.58</v>
       </c>
       <c r="P10" t="n">
-        <v>63.89</v>
+        <v>66.97</v>
       </c>
       <c r="Q10" t="n">
-        <v>63.9</v>
+        <v>67.36</v>
       </c>
       <c r="R10" t="n">
-        <v>63.64</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="S10" t="n">
-        <v>62.9</v>
+        <v>67.06999999999999</v>
       </c>
       <c r="T10" t="n">
-        <v>63.05</v>
+        <v>67.63</v>
       </c>
       <c r="U10" t="n">
-        <v>62.63</v>
+        <v>67.45999999999999</v>
       </c>
       <c r="V10" t="n">
-        <v>62.24</v>
+        <v>67.45</v>
       </c>
       <c r="W10" t="n">
-        <v>62.16</v>
+        <v>67.72</v>
       </c>
       <c r="X10" t="n">
-        <v>61.79</v>
+        <v>67.70999999999999</v>
       </c>
       <c r="Y10" t="n">
-        <v>61.6</v>
+        <v>67.91</v>
       </c>
       <c r="Z10" t="n">
-        <v>61.22</v>
+        <v>67.88</v>
       </c>
       <c r="AA10" t="n">
-        <v>61.15</v>
+        <v>68.14</v>
       </c>
       <c r="AB10" t="n">
-        <v>60.92</v>
+        <v>68.25</v>
       </c>
       <c r="AC10" t="n">
-        <v>60.21</v>
+        <v>67.84999999999999</v>
       </c>
       <c r="AD10" t="n">
-        <v>59.93</v>
+        <v>67.91</v>
       </c>
       <c r="AE10" t="n">
-        <v>59.83</v>
+        <v>68.13</v>
       </c>
       <c r="AF10" t="n">
-        <v>59.06</v>
+        <v>67.66</v>
       </c>
       <c r="AG10" t="n">
-        <v>58.65</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="AH10" t="n">
-        <v>58.35</v>
+        <v>67.63</v>
       </c>
       <c r="AI10" t="n">
-        <v>57.98</v>
+        <v>67.58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A10" twoDigitTextYear="1"/>
   </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Source: Forecast data provided by Place Info Pty Ltd.</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>