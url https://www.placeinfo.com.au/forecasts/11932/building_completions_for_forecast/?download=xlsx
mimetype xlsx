--- v0 (2026-03-07)
+++ v1 (2026-04-22)
@@ -745,611 +745,611 @@
       <c r="AK3" t="inlineStr"/>
       <c r="AL3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Detached</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Occupied</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="n">
         <v>1210.8</v>
       </c>
       <c r="G4" t="n">
-        <v>510.17</v>
+        <v>510.18</v>
       </c>
       <c r="H4" t="n">
-        <v>658.13</v>
+        <v>658.35</v>
       </c>
       <c r="I4" t="n">
-        <v>621.75</v>
+        <v>621.83</v>
       </c>
       <c r="J4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="K4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="L4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="M4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="N4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="O4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="P4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="Q4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="R4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="S4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="T4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="U4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="V4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="W4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="X4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="Y4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="Z4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AA4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AB4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AC4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AD4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AE4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AF4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AG4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AH4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AI4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AJ4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AK4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
       <c r="AL4" t="n">
-        <v>490.32</v>
+        <v>539.08</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Medium or high density</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Occupied</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="n">
         <v>10.98</v>
       </c>
       <c r="G5" t="n">
         <v>8.41</v>
       </c>
       <c r="H5" t="n">
         <v>66.45999999999999</v>
       </c>
       <c r="I5" t="n">
-        <v>5.31</v>
+        <v>5.3</v>
       </c>
       <c r="J5" t="n">
         <v>6.88</v>
       </c>
       <c r="K5" t="n">
-        <v>81.98999999999999</v>
+        <v>183.81</v>
       </c>
       <c r="L5" t="n">
-        <v>158.02</v>
+        <v>259.83</v>
       </c>
       <c r="M5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="N5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="O5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="P5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="Q5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="R5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="S5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="T5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="U5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="V5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="W5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="X5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="Y5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="Z5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AA5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AB5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AC5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AD5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AE5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AF5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AG5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AH5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AI5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AJ5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AK5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
       <c r="AL5" t="n">
-        <v>158.02</v>
+        <v>202.1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Detached</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Unoccupied</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="n">
         <v>83.14</v>
       </c>
       <c r="G6" t="n">
         <v>39.45</v>
       </c>
       <c r="H6" t="n">
-        <v>47.86</v>
+        <v>47.87</v>
       </c>
       <c r="I6" t="n">
-        <v>39.77</v>
+        <v>39.78</v>
       </c>
       <c r="J6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="K6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="L6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="M6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="N6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="O6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="P6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="Q6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="R6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="S6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="T6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="U6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="V6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="W6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="X6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="Y6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="Z6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AA6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AB6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AC6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AD6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AE6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AF6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AG6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AH6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AI6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AJ6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AK6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
       <c r="AL6" t="n">
-        <v>33.58</v>
+        <v>36.24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Medium or high density</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Unoccupied</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="n">
         <v>3.05</v>
       </c>
       <c r="G7" t="n">
         <v>1.95</v>
       </c>
       <c r="H7" t="n">
         <v>19.37</v>
       </c>
       <c r="I7" t="n">
-        <v>2.11</v>
+        <v>2.1</v>
       </c>
       <c r="J7" t="n">
         <v>1.47</v>
       </c>
       <c r="K7" t="n">
-        <v>29.42</v>
+        <v>59.99</v>
       </c>
       <c r="L7" t="n">
-        <v>41.72</v>
+        <v>72.29000000000001</v>
       </c>
       <c r="M7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="N7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="O7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="P7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="Q7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="R7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="S7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="T7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="U7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="V7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="W7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="X7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="Y7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="Z7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AA7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AB7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AC7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AD7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AE7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AF7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AG7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AH7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AI7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AJ7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AK7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
       <c r="AL7" t="n">
-        <v>41.72</v>
+        <v>54.85</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr"/>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="n">
         <v>240.94</v>
       </c>
       <c r="E8" t="n">
         <v>973.5599999999999</v>
       </c>
       <c r="F8" t="n">
         <v>1307.97</v>
       </c>
       <c r="G8" t="n">
-        <v>559.98</v>
+        <v>559.99</v>
       </c>
       <c r="H8" t="n">
-        <v>791.8200000000001</v>
+        <v>792.05</v>
       </c>
       <c r="I8" t="n">
-        <v>668.95</v>
+        <v>669.01</v>
       </c>
       <c r="J8" t="n">
-        <v>532.26</v>
+        <v>583.67</v>
       </c>
       <c r="K8" t="n">
-        <v>635.3099999999999</v>
+        <v>819.12</v>
       </c>
       <c r="L8" t="n">
-        <v>723.65</v>
+        <v>907.45</v>
       </c>
       <c r="M8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="N8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="O8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="P8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="Q8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="R8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="S8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="T8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="U8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="V8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="W8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="X8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="Y8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="Z8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AA8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AB8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AC8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AD8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AE8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AF8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AG8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AH8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AI8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AJ8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AK8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
       <c r="AL8" t="n">
-        <v>723.65</v>
+        <v>832.27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:B8" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>