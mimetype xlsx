--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -538,1345 +538,1345 @@
         <v>2050</v>
       </c>
       <c r="AF1" t="n">
         <v>2051</v>
       </c>
       <c r="AG1" t="n">
         <v>2052</v>
       </c>
       <c r="AH1" t="n">
         <v>2053</v>
       </c>
       <c r="AI1" t="n">
         <v>2054</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Altona - Seaholme</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1881.19</v>
       </c>
       <c r="C2" t="n">
-        <v>1729.28</v>
+        <v>1708.03</v>
       </c>
       <c r="D2" t="n">
-        <v>1371.32</v>
+        <v>1374.14</v>
       </c>
       <c r="E2" t="n">
-        <v>1590.9</v>
+        <v>1606.68</v>
       </c>
       <c r="F2" t="n">
-        <v>2183.03</v>
+        <v>1253.97</v>
       </c>
       <c r="G2" t="n">
-        <v>2249.64</v>
+        <v>2263.06</v>
       </c>
       <c r="H2" t="n">
-        <v>2220.59</v>
+        <v>2244.69</v>
       </c>
       <c r="I2" t="n">
-        <v>2275.93</v>
+        <v>2303.85</v>
       </c>
       <c r="J2" t="n">
-        <v>2258.88</v>
+        <v>2291.55</v>
       </c>
       <c r="K2" t="n">
-        <v>2272.19</v>
+        <v>2308.41</v>
       </c>
       <c r="L2" t="n">
-        <v>2289.45</v>
+        <v>2328.81</v>
       </c>
       <c r="M2" t="n">
-        <v>2307.98</v>
+        <v>2350.61</v>
       </c>
       <c r="N2" t="n">
-        <v>2330.33</v>
+        <v>2377.01</v>
       </c>
       <c r="O2" t="n">
-        <v>2350.84</v>
+        <v>2401.4</v>
       </c>
       <c r="P2" t="n">
-        <v>2370.8</v>
+        <v>2425.39</v>
       </c>
       <c r="Q2" t="n">
-        <v>2390.16</v>
+        <v>2448.38</v>
       </c>
       <c r="R2" t="n">
-        <v>2408.29</v>
+        <v>2469.93</v>
       </c>
       <c r="S2" t="n">
-        <v>2427.36</v>
+        <v>2492.35</v>
       </c>
       <c r="T2" t="n">
-        <v>2444.96</v>
+        <v>2513.64</v>
       </c>
       <c r="U2" t="n">
-        <v>2461.87</v>
+        <v>2533.8</v>
       </c>
       <c r="V2" t="n">
-        <v>2478.02</v>
+        <v>2552.86</v>
       </c>
       <c r="W2" t="n">
-        <v>2495.18</v>
+        <v>2573.13</v>
       </c>
       <c r="X2" t="n">
-        <v>2513.23</v>
+        <v>2594.14</v>
       </c>
       <c r="Y2" t="n">
-        <v>2531.88</v>
+        <v>2615.96</v>
       </c>
       <c r="Z2" t="n">
-        <v>2550.98</v>
+        <v>2638.25</v>
       </c>
       <c r="AA2" t="n">
-        <v>2570.02</v>
+        <v>2660.5</v>
       </c>
       <c r="AB2" t="n">
-        <v>2588.4</v>
+        <v>2681.99</v>
       </c>
       <c r="AC2" t="n">
-        <v>2607.38</v>
+        <v>2704.24</v>
       </c>
       <c r="AD2" t="n">
-        <v>2626.58</v>
+        <v>2726.64</v>
       </c>
       <c r="AE2" t="n">
-        <v>2645.51</v>
+        <v>2748.78</v>
       </c>
       <c r="AF2" t="n">
-        <v>2664.57</v>
+        <v>2770.95</v>
       </c>
       <c r="AG2" t="n">
-        <v>2683.7</v>
+        <v>2793.38</v>
       </c>
       <c r="AH2" t="n">
-        <v>2702.62</v>
+        <v>2815.43</v>
       </c>
       <c r="AI2" t="n">
-        <v>2721.58</v>
+        <v>2837.54</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Altona Meadows</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1834.72</v>
       </c>
       <c r="C3" t="n">
-        <v>1953.65</v>
+        <v>1932.72</v>
       </c>
       <c r="D3" t="n">
-        <v>1665.54</v>
+        <v>1676.2</v>
       </c>
       <c r="E3" t="n">
-        <v>1768.9</v>
+        <v>1781.7</v>
       </c>
       <c r="F3" t="n">
-        <v>2416.02</v>
+        <v>1473.22</v>
       </c>
       <c r="G3" t="n">
-        <v>2407.44</v>
+        <v>2416.62</v>
       </c>
       <c r="H3" t="n">
-        <v>2405.96</v>
+        <v>2410.76</v>
       </c>
       <c r="I3" t="n">
-        <v>2423.37</v>
+        <v>2426.59</v>
       </c>
       <c r="J3" t="n">
-        <v>2415.06</v>
+        <v>2418.7</v>
       </c>
       <c r="K3" t="n">
-        <v>2421.78</v>
+        <v>2427.06</v>
       </c>
       <c r="L3" t="n">
-        <v>2431.82</v>
+        <v>2437.81</v>
       </c>
       <c r="M3" t="n">
-        <v>2438.14</v>
+        <v>2444.97</v>
       </c>
       <c r="N3" t="n">
-        <v>2443.8</v>
+        <v>2451.74</v>
       </c>
       <c r="O3" t="n">
-        <v>2452.36</v>
+        <v>2461.37</v>
       </c>
       <c r="P3" t="n">
-        <v>2461.98</v>
+        <v>2472.07</v>
       </c>
       <c r="Q3" t="n">
-        <v>2469.73</v>
+        <v>2480.86</v>
       </c>
       <c r="R3" t="n">
-        <v>2476.66</v>
+        <v>2489.28</v>
       </c>
       <c r="S3" t="n">
-        <v>2485.35</v>
+        <v>2498.73</v>
       </c>
       <c r="T3" t="n">
-        <v>2491.49</v>
+        <v>2505.31</v>
       </c>
       <c r="U3" t="n">
-        <v>2497.46</v>
+        <v>2512.12</v>
       </c>
       <c r="V3" t="n">
-        <v>2503.04</v>
+        <v>2518.53</v>
       </c>
       <c r="W3" t="n">
-        <v>2510.56</v>
+        <v>2526.45</v>
       </c>
       <c r="X3" t="n">
-        <v>2519.42</v>
+        <v>2535.7</v>
       </c>
       <c r="Y3" t="n">
-        <v>2527.31</v>
+        <v>2544.31</v>
       </c>
       <c r="Z3" t="n">
-        <v>2534.47</v>
+        <v>2552.04</v>
       </c>
       <c r="AA3" t="n">
-        <v>2542.93</v>
+        <v>2561.01</v>
       </c>
       <c r="AB3" t="n">
-        <v>2550.37</v>
+        <v>2568.96</v>
       </c>
       <c r="AC3" t="n">
-        <v>2556.9</v>
+        <v>2576.17</v>
       </c>
       <c r="AD3" t="n">
-        <v>2563.58</v>
+        <v>2583.46</v>
       </c>
       <c r="AE3" t="n">
-        <v>2570.01</v>
+        <v>2590.4</v>
       </c>
       <c r="AF3" t="n">
-        <v>2576.33</v>
+        <v>2597.29</v>
       </c>
       <c r="AG3" t="n">
-        <v>2582.78</v>
+        <v>2604.36</v>
       </c>
       <c r="AH3" t="n">
-        <v>2588.39</v>
+        <v>2610.52</v>
       </c>
       <c r="AI3" t="n">
-        <v>2593.42</v>
+        <v>2616.08</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Altona North</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>1937.64</v>
       </c>
       <c r="C4" t="n">
-        <v>1582.68</v>
+        <v>1569.61</v>
       </c>
       <c r="D4" t="n">
-        <v>1415.45</v>
+        <v>1418.67</v>
       </c>
       <c r="E4" t="n">
-        <v>1451.67</v>
+        <v>1461.58</v>
       </c>
       <c r="F4" t="n">
-        <v>2381.23</v>
+        <v>1312.42</v>
       </c>
       <c r="G4" t="n">
-        <v>2369.28</v>
+        <v>2376.02</v>
       </c>
       <c r="H4" t="n">
-        <v>2512.68</v>
+        <v>2512.79</v>
       </c>
       <c r="I4" t="n">
-        <v>2619.6</v>
+        <v>2621.54</v>
       </c>
       <c r="J4" t="n">
-        <v>2581.8</v>
+        <v>2586.16</v>
       </c>
       <c r="K4" t="n">
-        <v>2618.05</v>
+        <v>2623.66</v>
       </c>
       <c r="L4" t="n">
-        <v>2658.61</v>
+        <v>2664.25</v>
       </c>
       <c r="M4" t="n">
-        <v>2697.76</v>
+        <v>2704.1</v>
       </c>
       <c r="N4" t="n">
-        <v>2734.11</v>
+        <v>2740.79</v>
       </c>
       <c r="O4" t="n">
-        <v>2767.05</v>
+        <v>2775.04</v>
       </c>
       <c r="P4" t="n">
-        <v>2803.33</v>
+        <v>2811.22</v>
       </c>
       <c r="Q4" t="n">
-        <v>2839.08</v>
+        <v>2847.25</v>
       </c>
       <c r="R4" t="n">
-        <v>2875.18</v>
+        <v>2883.44</v>
       </c>
       <c r="S4" t="n">
-        <v>2911.49</v>
+        <v>2920.41</v>
       </c>
       <c r="T4" t="n">
-        <v>2947.24</v>
+        <v>2956.53</v>
       </c>
       <c r="U4" t="n">
-        <v>2983.44</v>
+        <v>2993.08</v>
       </c>
       <c r="V4" t="n">
-        <v>3019.48</v>
+        <v>3029.32</v>
       </c>
       <c r="W4" t="n">
-        <v>3055.22</v>
+        <v>3065.49</v>
       </c>
       <c r="X4" t="n">
-        <v>3090.25</v>
+        <v>3100.99</v>
       </c>
       <c r="Y4" t="n">
-        <v>3125.62</v>
+        <v>3136.76</v>
       </c>
       <c r="Z4" t="n">
-        <v>3160.92</v>
+        <v>3172.32</v>
       </c>
       <c r="AA4" t="n">
-        <v>3196.63</v>
+        <v>3208.38</v>
       </c>
       <c r="AB4" t="n">
-        <v>3232.26</v>
+        <v>3244.38</v>
       </c>
       <c r="AC4" t="n">
-        <v>3267.32</v>
+        <v>3279.74</v>
       </c>
       <c r="AD4" t="n">
-        <v>3302.45</v>
+        <v>3315.15</v>
       </c>
       <c r="AE4" t="n">
-        <v>3338.08</v>
+        <v>3350.99</v>
       </c>
       <c r="AF4" t="n">
-        <v>3373.59</v>
+        <v>3386.81</v>
       </c>
       <c r="AG4" t="n">
-        <v>3409.36</v>
+        <v>3422.95</v>
       </c>
       <c r="AH4" t="n">
-        <v>3445.35</v>
+        <v>3459.32</v>
       </c>
       <c r="AI4" t="n">
-        <v>3480.99</v>
+        <v>3495.32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Averton Industrial</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>8.050000000000001</v>
       </c>
       <c r="C5" t="n">
-        <v>9.15</v>
+        <v>9.08</v>
       </c>
       <c r="D5" t="n">
-        <v>8.07</v>
+        <v>8.08</v>
       </c>
       <c r="E5" t="n">
-        <v>7.82</v>
+        <v>7.88</v>
       </c>
       <c r="F5" t="n">
-        <v>10.11</v>
+        <v>4.54</v>
       </c>
       <c r="G5" t="n">
-        <v>9.789999999999999</v>
+        <v>10.07</v>
       </c>
       <c r="H5" t="n">
-        <v>9.65</v>
+        <v>9.890000000000001</v>
       </c>
       <c r="I5" t="n">
-        <v>9.65</v>
+        <v>9.630000000000001</v>
       </c>
       <c r="J5" t="n">
         <v>9.83</v>
       </c>
       <c r="K5" t="n">
-        <v>9.9</v>
+        <v>9.94</v>
       </c>
       <c r="L5" t="n">
+        <v>9.98</v>
+      </c>
+      <c r="M5" t="n">
         <v>9.92</v>
       </c>
-      <c r="M5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="N5" t="n">
-        <v>9.84</v>
+        <v>9.91</v>
       </c>
       <c r="O5" t="n">
-        <v>9.880000000000001</v>
+        <v>9.94</v>
       </c>
       <c r="P5" t="n">
-        <v>9.880000000000001</v>
+        <v>9.960000000000001</v>
       </c>
       <c r="Q5" t="n">
-        <v>9.859999999999999</v>
+        <v>9.94</v>
       </c>
       <c r="R5" t="n">
-        <v>9.869999999999999</v>
+        <v>9.960000000000001</v>
       </c>
       <c r="S5" t="n">
-        <v>9.869999999999999</v>
+        <v>9.960000000000001</v>
       </c>
       <c r="T5" t="n">
-        <v>9.869999999999999</v>
+        <v>9.960000000000001</v>
       </c>
       <c r="U5" t="n">
-        <v>9.869999999999999</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="V5" t="n">
-        <v>9.880000000000001</v>
+        <v>9.98</v>
       </c>
       <c r="W5" t="n">
-        <v>9.880000000000001</v>
+        <v>9.99</v>
       </c>
       <c r="X5" t="n">
-        <v>9.890000000000001</v>
+        <v>10</v>
       </c>
       <c r="Y5" t="n">
-        <v>9.890000000000001</v>
+        <v>10.01</v>
       </c>
       <c r="Z5" t="n">
-        <v>9.9</v>
+        <v>10.02</v>
       </c>
       <c r="AA5" t="n">
-        <v>9.91</v>
+        <v>10.04</v>
       </c>
       <c r="AB5" t="n">
-        <v>9.92</v>
+        <v>10.05</v>
       </c>
       <c r="AC5" t="n">
-        <v>9.92</v>
+        <v>10.06</v>
       </c>
       <c r="AD5" t="n">
-        <v>9.93</v>
+        <v>10.08</v>
       </c>
       <c r="AE5" t="n">
-        <v>9.94</v>
+        <v>10.09</v>
       </c>
       <c r="AF5" t="n">
-        <v>9.949999999999999</v>
+        <v>10.1</v>
       </c>
       <c r="AG5" t="n">
-        <v>9.949999999999999</v>
+        <v>10.11</v>
       </c>
       <c r="AH5" t="n">
-        <v>9.960000000000001</v>
+        <v>10.13</v>
       </c>
       <c r="AI5" t="n">
-        <v>9.970000000000001</v>
+        <v>10.14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Brooklyn</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>360.33</v>
       </c>
       <c r="C6" t="n">
-        <v>333</v>
+        <v>330.53</v>
       </c>
       <c r="D6" t="n">
-        <v>270.55</v>
+        <v>271.15</v>
       </c>
       <c r="E6" t="n">
-        <v>330.39</v>
+        <v>332.27</v>
       </c>
       <c r="F6" t="n">
-        <v>517.9</v>
+        <v>247.14</v>
       </c>
       <c r="G6" t="n">
-        <v>481.68</v>
+        <v>508.31</v>
       </c>
       <c r="H6" t="n">
-        <v>483.15</v>
+        <v>512.75</v>
       </c>
       <c r="I6" t="n">
-        <v>492.54</v>
+        <v>522.61</v>
       </c>
       <c r="J6" t="n">
-        <v>495.4</v>
+        <v>531.38</v>
       </c>
       <c r="K6" t="n">
-        <v>494.77</v>
+        <v>536.52</v>
       </c>
       <c r="L6" t="n">
-        <v>498.86</v>
+        <v>545.52</v>
       </c>
       <c r="M6" t="n">
-        <v>504.15</v>
+        <v>555.48</v>
       </c>
       <c r="N6" t="n">
-        <v>509.36</v>
+        <v>564.97</v>
       </c>
       <c r="O6" t="n">
-        <v>511.38</v>
+        <v>571.84</v>
       </c>
       <c r="P6" t="n">
-        <v>516.65</v>
+        <v>582.3</v>
       </c>
       <c r="Q6" t="n">
-        <v>521.71</v>
+        <v>591.87</v>
       </c>
       <c r="R6" t="n">
-        <v>527.03</v>
+        <v>601.7</v>
       </c>
       <c r="S6" t="n">
-        <v>531.4</v>
+        <v>610.75</v>
       </c>
       <c r="T6" t="n">
-        <v>535.78</v>
+        <v>619.9400000000001</v>
       </c>
       <c r="U6" t="n">
-        <v>541.4400000000001</v>
+        <v>630.1900000000001</v>
       </c>
       <c r="V6" t="n">
-        <v>546.92</v>
+        <v>640.6900000000001</v>
       </c>
       <c r="W6" t="n">
-        <v>551.49</v>
+        <v>650.17</v>
       </c>
       <c r="X6" t="n">
-        <v>556.05</v>
+        <v>659.49</v>
       </c>
       <c r="Y6" t="n">
-        <v>560.3200000000001</v>
+        <v>668.42</v>
       </c>
       <c r="Z6" t="n">
-        <v>565.03</v>
+        <v>677.63</v>
       </c>
       <c r="AA6" t="n">
-        <v>569.83</v>
+        <v>687.09</v>
       </c>
       <c r="AB6" t="n">
-        <v>574.38</v>
+        <v>696.24</v>
       </c>
       <c r="AC6" t="n">
-        <v>579.03</v>
+        <v>705.54</v>
       </c>
       <c r="AD6" t="n">
-        <v>583.86</v>
+        <v>714.98</v>
       </c>
       <c r="AE6" t="n">
-        <v>588.64</v>
+        <v>724.36</v>
       </c>
       <c r="AF6" t="n">
-        <v>593.3099999999999</v>
+        <v>733.67</v>
       </c>
       <c r="AG6" t="n">
-        <v>598.08</v>
+        <v>743.0599999999999</v>
       </c>
       <c r="AH6" t="n">
-        <v>602.76</v>
+        <v>752.36</v>
       </c>
       <c r="AI6" t="n">
-        <v>607.51</v>
+        <v>761.7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Laverton</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1152.36</v>
       </c>
       <c r="C7" t="n">
-        <v>1088.45</v>
+        <v>1079.75</v>
       </c>
       <c r="D7" t="n">
-        <v>1024.75</v>
+        <v>1027.05</v>
       </c>
       <c r="E7" t="n">
-        <v>940.11</v>
+        <v>947.04</v>
       </c>
       <c r="F7" t="n">
-        <v>1545.88</v>
+        <v>855.0700000000001</v>
       </c>
       <c r="G7" t="n">
-        <v>1533.4</v>
+        <v>1521.77</v>
       </c>
       <c r="H7" t="n">
-        <v>1576.29</v>
+        <v>1582.51</v>
       </c>
       <c r="I7" t="n">
-        <v>1618.92</v>
+        <v>1623.38</v>
       </c>
       <c r="J7" t="n">
-        <v>1637.31</v>
+        <v>1649.42</v>
       </c>
       <c r="K7" t="n">
-        <v>1660.03</v>
+        <v>1677.29</v>
       </c>
       <c r="L7" t="n">
-        <v>1682.95</v>
+        <v>1707.05</v>
       </c>
       <c r="M7" t="n">
-        <v>1704.77</v>
+        <v>1732.81</v>
       </c>
       <c r="N7" t="n">
-        <v>1725.06</v>
+        <v>1757.13</v>
       </c>
       <c r="O7" t="n">
-        <v>1744.76</v>
+        <v>1780.86</v>
       </c>
       <c r="P7" t="n">
-        <v>1765.45</v>
+        <v>1805.46</v>
       </c>
       <c r="Q7" t="n">
-        <v>1784.47</v>
+        <v>1828.07</v>
       </c>
       <c r="R7" t="n">
-        <v>1803.23</v>
+        <v>1850.57</v>
       </c>
       <c r="S7" t="n">
-        <v>1822.08</v>
+        <v>1873.05</v>
       </c>
       <c r="T7" t="n">
-        <v>1839.71</v>
+        <v>1894.19</v>
       </c>
       <c r="U7" t="n">
-        <v>1858.26</v>
+        <v>1916.1</v>
       </c>
       <c r="V7" t="n">
-        <v>1876.91</v>
+        <v>1938.13</v>
       </c>
       <c r="W7" t="n">
-        <v>1895.6</v>
+        <v>1960.26</v>
       </c>
       <c r="X7" t="n">
-        <v>1914.01</v>
+        <v>1982.01</v>
       </c>
       <c r="Y7" t="n">
-        <v>1932.31</v>
+        <v>2003.85</v>
       </c>
       <c r="Z7" t="n">
-        <v>1950.57</v>
+        <v>2025.51</v>
       </c>
       <c r="AA7" t="n">
-        <v>1968.9</v>
+        <v>2047.26</v>
       </c>
       <c r="AB7" t="n">
-        <v>1987.38</v>
+        <v>2069.1</v>
       </c>
       <c r="AC7" t="n">
-        <v>2005.81</v>
+        <v>2090.96</v>
       </c>
       <c r="AD7" t="n">
-        <v>2024.2</v>
+        <v>2112.75</v>
       </c>
       <c r="AE7" t="n">
-        <v>2042.6</v>
+        <v>2134.58</v>
       </c>
       <c r="AF7" t="n">
-        <v>2061</v>
+        <v>2156.39</v>
       </c>
       <c r="AG7" t="n">
-        <v>2079.41</v>
+        <v>2178.2</v>
       </c>
       <c r="AH7" t="n">
-        <v>2097.82</v>
+        <v>2200.02</v>
       </c>
       <c r="AI7" t="n">
-        <v>2116.26</v>
+        <v>2221.86</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>Newport</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>2047.16</v>
       </c>
       <c r="C8" t="n">
-        <v>1745.51</v>
+        <v>1728</v>
       </c>
       <c r="D8" t="n">
-        <v>1513.71</v>
+        <v>1515.08</v>
       </c>
       <c r="E8" t="n">
-        <v>1279.98</v>
+        <v>1291.52</v>
       </c>
       <c r="F8" t="n">
-        <v>2476.3</v>
+        <v>1235.51</v>
       </c>
       <c r="G8" t="n">
-        <v>2480.69</v>
+        <v>2479.45</v>
       </c>
       <c r="H8" t="n">
-        <v>2490.47</v>
+        <v>2486.62</v>
       </c>
       <c r="I8" t="n">
-        <v>2511.93</v>
+        <v>2503.28</v>
       </c>
       <c r="J8" t="n">
-        <v>2497.94</v>
+        <v>2489.4</v>
       </c>
       <c r="K8" t="n">
-        <v>2500.63</v>
+        <v>2491.39</v>
       </c>
       <c r="L8" t="n">
-        <v>2512.73</v>
+        <v>2501.27</v>
       </c>
       <c r="M8" t="n">
-        <v>2523.42</v>
+        <v>2511.53</v>
       </c>
       <c r="N8" t="n">
-        <v>2534.34</v>
+        <v>2520.84</v>
       </c>
       <c r="O8" t="n">
-        <v>2542.49</v>
+        <v>2527.79</v>
       </c>
       <c r="P8" t="n">
-        <v>2556.48</v>
+        <v>2540.11</v>
       </c>
       <c r="Q8" t="n">
-        <v>2569.2</v>
+        <v>2551.31</v>
       </c>
       <c r="R8" t="n">
-        <v>2583.62</v>
+        <v>2564.49</v>
       </c>
       <c r="S8" t="n">
-        <v>2597.18</v>
+        <v>2577.49</v>
       </c>
       <c r="T8" t="n">
-        <v>2611.61</v>
+        <v>2590.87</v>
       </c>
       <c r="U8" t="n">
-        <v>2627.21</v>
+        <v>2605.45</v>
       </c>
       <c r="V8" t="n">
-        <v>2642.27</v>
+        <v>2619.51</v>
       </c>
       <c r="W8" t="n">
-        <v>2656.26</v>
+        <v>2632.32</v>
       </c>
       <c r="X8" t="n">
-        <v>2671.19</v>
+        <v>2646.02</v>
       </c>
       <c r="Y8" t="n">
-        <v>2686.02</v>
+        <v>2659.69</v>
       </c>
       <c r="Z8" t="n">
-        <v>2701.52</v>
+        <v>2674.18</v>
       </c>
       <c r="AA8" t="n">
-        <v>2717.17</v>
+        <v>2688.76</v>
       </c>
       <c r="AB8" t="n">
-        <v>2732.08</v>
+        <v>2702.75</v>
       </c>
       <c r="AC8" t="n">
-        <v>2747.26</v>
+        <v>2716.92</v>
       </c>
       <c r="AD8" t="n">
-        <v>2762.56</v>
+        <v>2731.12</v>
       </c>
       <c r="AE8" t="n">
-        <v>2778.05</v>
+        <v>2745.65</v>
       </c>
       <c r="AF8" t="n">
-        <v>2793.02</v>
+        <v>2759.57</v>
       </c>
       <c r="AG8" t="n">
-        <v>2808.38</v>
+        <v>2773.87</v>
       </c>
       <c r="AH8" t="n">
-        <v>2823.62</v>
+        <v>2787.99</v>
       </c>
       <c r="AI8" t="n">
-        <v>2838.79</v>
+        <v>2802.15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Seabrook</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>413.1</v>
       </c>
       <c r="C9" t="n">
-        <v>624.1</v>
+        <v>615.28</v>
       </c>
       <c r="D9" t="n">
-        <v>558.02</v>
+        <v>566.34</v>
       </c>
       <c r="E9" t="n">
-        <v>565.85</v>
+        <v>572.5599999999999</v>
       </c>
       <c r="F9" t="n">
-        <v>591.33</v>
+        <v>455.72</v>
       </c>
       <c r="G9" t="n">
-        <v>582.85</v>
+        <v>579.02</v>
       </c>
       <c r="H9" t="n">
-        <v>576.5</v>
+        <v>573.1900000000001</v>
       </c>
       <c r="I9" t="n">
-        <v>561.55</v>
+        <v>555.5</v>
       </c>
       <c r="J9" t="n">
-        <v>561.23</v>
+        <v>553.27</v>
       </c>
       <c r="K9" t="n">
-        <v>563.45</v>
+        <v>554.65</v>
       </c>
       <c r="L9" t="n">
-        <v>567.09</v>
+        <v>557.61</v>
       </c>
       <c r="M9" t="n">
-        <v>568.6799999999999</v>
+        <v>558.66</v>
       </c>
       <c r="N9" t="n">
-        <v>568.86</v>
+        <v>558.23</v>
       </c>
       <c r="O9" t="n">
-        <v>570.98</v>
+        <v>559.74</v>
       </c>
       <c r="P9" t="n">
-        <v>570.03</v>
+        <v>558.4400000000001</v>
       </c>
       <c r="Q9" t="n">
-        <v>570.63</v>
+        <v>558.1799999999999</v>
       </c>
       <c r="R9" t="n">
-        <v>571.25</v>
+        <v>558.21</v>
       </c>
       <c r="S9" t="n">
-        <v>571.63</v>
+        <v>558.0700000000001</v>
       </c>
       <c r="T9" t="n">
-        <v>572.28</v>
+        <v>558.13</v>
       </c>
       <c r="U9" t="n">
-        <v>572.15</v>
+        <v>557.4</v>
       </c>
       <c r="V9" t="n">
-        <v>571.59</v>
+        <v>556.22</v>
       </c>
       <c r="W9" t="n">
-        <v>571.89</v>
+        <v>555.87</v>
       </c>
       <c r="X9" t="n">
-        <v>572.92</v>
+        <v>556.3099999999999</v>
       </c>
       <c r="Y9" t="n">
-        <v>573.14</v>
+        <v>555.95</v>
       </c>
       <c r="Z9" t="n">
-        <v>573.52</v>
+        <v>555.8</v>
       </c>
       <c r="AA9" t="n">
-        <v>573.97</v>
+        <v>555.73</v>
       </c>
       <c r="AB9" t="n">
-        <v>574.58</v>
+        <v>555.8</v>
       </c>
       <c r="AC9" t="n">
-        <v>575.02</v>
+        <v>555.63</v>
       </c>
       <c r="AD9" t="n">
-        <v>575.72</v>
+        <v>555.7</v>
       </c>
       <c r="AE9" t="n">
-        <v>576.54</v>
+        <v>555.91</v>
       </c>
       <c r="AF9" t="n">
-        <v>577.12</v>
+        <v>555.9</v>
       </c>
       <c r="AG9" t="n">
-        <v>577.64</v>
+        <v>555.8200000000001</v>
       </c>
       <c r="AH9" t="n">
-        <v>578.08</v>
+        <v>555.71</v>
       </c>
       <c r="AI9" t="n">
-        <v>578.3200000000001</v>
+        <v>555.36</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>Spotswood - South Kingsville</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>839.72</v>
       </c>
       <c r="C10" t="n">
-        <v>706.98</v>
+        <v>699.75</v>
       </c>
       <c r="D10" t="n">
-        <v>575.8</v>
+        <v>576.36</v>
       </c>
       <c r="E10" t="n">
-        <v>1006.4</v>
+        <v>1011.27</v>
       </c>
       <c r="F10" t="n">
-        <v>1282.8</v>
+        <v>825.74</v>
       </c>
       <c r="G10" t="n">
-        <v>1013.87</v>
+        <v>1013.91</v>
       </c>
       <c r="H10" t="n">
-        <v>1522.43</v>
+        <v>1536.41</v>
       </c>
       <c r="I10" t="n">
-        <v>2071.11</v>
+        <v>2086.72</v>
       </c>
       <c r="J10" t="n">
-        <v>1797.87</v>
+        <v>1818.27</v>
       </c>
       <c r="K10" t="n">
-        <v>1891.84</v>
+        <v>1916.15</v>
       </c>
       <c r="L10" t="n">
-        <v>1979.24</v>
+        <v>2005.31</v>
       </c>
       <c r="M10" t="n">
-        <v>2069.39</v>
+        <v>2098.78</v>
       </c>
       <c r="N10" t="n">
-        <v>2155.35</v>
+        <v>2187.92</v>
       </c>
       <c r="O10" t="n">
-        <v>2240.73</v>
+        <v>2276.61</v>
       </c>
       <c r="P10" t="n">
-        <v>2330.92</v>
+        <v>2368.7</v>
       </c>
       <c r="Q10" t="n">
-        <v>2415.9</v>
+        <v>2456.85</v>
       </c>
       <c r="R10" t="n">
-        <v>2501.31</v>
+        <v>2544.64</v>
       </c>
       <c r="S10" t="n">
-        <v>2587.99</v>
+        <v>2634.43</v>
       </c>
       <c r="T10" t="n">
-        <v>2675.55</v>
+        <v>2724.09</v>
       </c>
       <c r="U10" t="n">
-        <v>2761.36</v>
+        <v>2812.58</v>
       </c>
       <c r="V10" t="n">
-        <v>2847.53</v>
+        <v>2901.29</v>
       </c>
       <c r="W10" t="n">
-        <v>2933.7</v>
+        <v>2990.14</v>
       </c>
       <c r="X10" t="n">
-        <v>3019.19</v>
+        <v>3078.21</v>
       </c>
       <c r="Y10" t="n">
-        <v>3107.14</v>
+        <v>3168.63</v>
       </c>
       <c r="Z10" t="n">
-        <v>3193.02</v>
+        <v>3257.16</v>
       </c>
       <c r="AA10" t="n">
-        <v>3279.99</v>
+        <v>3346.77</v>
       </c>
       <c r="AB10" t="n">
-        <v>3366.29</v>
+        <v>3435.65</v>
       </c>
       <c r="AC10" t="n">
-        <v>3452.7</v>
+        <v>3524.59</v>
       </c>
       <c r="AD10" t="n">
-        <v>3539.52</v>
+        <v>3613.94</v>
       </c>
       <c r="AE10" t="n">
-        <v>3626</v>
+        <v>3703.01</v>
       </c>
       <c r="AF10" t="n">
-        <v>3712.51</v>
+        <v>3792.09</v>
       </c>
       <c r="AG10" t="n">
-        <v>3799.01</v>
+        <v>3881.18</v>
       </c>
       <c r="AH10" t="n">
-        <v>3885.47</v>
+        <v>3970.25</v>
       </c>
       <c r="AI10" t="n">
-        <v>3971.95</v>
+        <v>4059.34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>Williamstown</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1666.91</v>
       </c>
       <c r="C11" t="n">
-        <v>1398.53</v>
+        <v>1383.9</v>
       </c>
       <c r="D11" t="n">
-        <v>1244.58</v>
+        <v>1246.04</v>
       </c>
       <c r="E11" t="n">
-        <v>1287.13</v>
+        <v>1298.92</v>
       </c>
       <c r="F11" t="n">
-        <v>2051.46</v>
+        <v>995.64</v>
       </c>
       <c r="G11" t="n">
-        <v>2002.8</v>
+        <v>2031.2</v>
       </c>
       <c r="H11" t="n">
-        <v>1984.4</v>
+        <v>2015.23</v>
       </c>
       <c r="I11" t="n">
-        <v>1981.77</v>
+        <v>2009.99</v>
       </c>
       <c r="J11" t="n">
-        <v>1969.73</v>
+        <v>1999.2</v>
       </c>
       <c r="K11" t="n">
-        <v>1963.85</v>
+        <v>1994.73</v>
       </c>
       <c r="L11" t="n">
-        <v>1967.07</v>
+        <v>1999.74</v>
       </c>
       <c r="M11" t="n">
-        <v>1973.54</v>
+        <v>2007.19</v>
       </c>
       <c r="N11" t="n">
-        <v>1980.51</v>
+        <v>2014.93</v>
       </c>
       <c r="O11" t="n">
-        <v>1984.72</v>
+        <v>2020.7</v>
       </c>
       <c r="P11" t="n">
-        <v>1986.86</v>
+        <v>2024.27</v>
       </c>
       <c r="Q11" t="n">
-        <v>1989.4</v>
+        <v>2028.32</v>
       </c>
       <c r="R11" t="n">
-        <v>1993.35</v>
+        <v>2034.09</v>
       </c>
       <c r="S11" t="n">
-        <v>1997.12</v>
+        <v>2040.09</v>
       </c>
       <c r="T11" t="n">
-        <v>2001.17</v>
+        <v>2046.73</v>
       </c>
       <c r="U11" t="n">
-        <v>2005.64</v>
+        <v>2053.61</v>
       </c>
       <c r="V11" t="n">
-        <v>2009.99</v>
+        <v>2060.6</v>
       </c>
       <c r="W11" t="n">
-        <v>2013.65</v>
+        <v>2066.78</v>
       </c>
       <c r="X11" t="n">
-        <v>2016.9</v>
+        <v>2072.32</v>
       </c>
       <c r="Y11" t="n">
-        <v>2019.9</v>
+        <v>2077.74</v>
       </c>
       <c r="Z11" t="n">
-        <v>2023.26</v>
+        <v>2083.42</v>
       </c>
       <c r="AA11" t="n">
-        <v>2027.07</v>
+        <v>2089.61</v>
       </c>
       <c r="AB11" t="n">
-        <v>2030.82</v>
+        <v>2095.71</v>
       </c>
       <c r="AC11" t="n">
-        <v>2034.96</v>
+        <v>2102.12</v>
       </c>
       <c r="AD11" t="n">
-        <v>2038.74</v>
+        <v>2108.34</v>
       </c>
       <c r="AE11" t="n">
-        <v>2042.67</v>
+        <v>2114.6</v>
       </c>
       <c r="AF11" t="n">
-        <v>2046.68</v>
+        <v>2120.89</v>
       </c>
       <c r="AG11" t="n">
-        <v>2050.63</v>
+        <v>2127.22</v>
       </c>
       <c r="AH11" t="n">
-        <v>2054.11</v>
+        <v>2133.1</v>
       </c>
       <c r="AI11" t="n">
-        <v>2057.72</v>
+        <v>2139.05</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>Williamstown North - The Rifle Range</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>583.12</v>
       </c>
       <c r="C12" t="n">
-        <v>505.64</v>
+        <v>500.59</v>
       </c>
       <c r="D12" t="n">
-        <v>469.53</v>
+        <v>470.04</v>
       </c>
       <c r="E12" t="n">
-        <v>472.33</v>
+        <v>476.51</v>
       </c>
       <c r="F12" t="n">
-        <v>802.21</v>
+        <v>341.39</v>
       </c>
       <c r="G12" t="n">
-        <v>792.14</v>
+        <v>797.28</v>
       </c>
       <c r="H12" t="n">
-        <v>796.77</v>
+        <v>800.55</v>
       </c>
       <c r="I12" t="n">
-        <v>785.3200000000001</v>
+        <v>780.84</v>
       </c>
       <c r="J12" t="n">
-        <v>786.09</v>
+        <v>783.76</v>
       </c>
       <c r="K12" t="n">
-        <v>782.97</v>
+        <v>779.3</v>
       </c>
       <c r="L12" t="n">
-        <v>782.67</v>
+        <v>779.4400000000001</v>
       </c>
       <c r="M12" t="n">
-        <v>780.98</v>
+        <v>778.24</v>
       </c>
       <c r="N12" t="n">
-        <v>781.23</v>
+        <v>778.8099999999999</v>
       </c>
       <c r="O12" t="n">
-        <v>778.88</v>
+        <v>775.33</v>
       </c>
       <c r="P12" t="n">
-        <v>777.73</v>
+        <v>773.23</v>
       </c>
       <c r="Q12" t="n">
-        <v>778.3099999999999</v>
+        <v>772.79</v>
       </c>
       <c r="R12" t="n">
-        <v>778.48</v>
+        <v>772.71</v>
       </c>
       <c r="S12" t="n">
-        <v>778.6799999999999</v>
+        <v>772.6799999999999</v>
       </c>
       <c r="T12" t="n">
-        <v>779.17</v>
+        <v>773.13</v>
       </c>
       <c r="U12" t="n">
-        <v>779.34</v>
+        <v>773.3200000000001</v>
       </c>
       <c r="V12" t="n">
-        <v>779.71</v>
+        <v>773.62</v>
       </c>
       <c r="W12" t="n">
-        <v>779.3099999999999</v>
+        <v>773.01</v>
       </c>
       <c r="X12" t="n">
-        <v>779.3</v>
+        <v>772.71</v>
       </c>
       <c r="Y12" t="n">
-        <v>779.34</v>
+        <v>772.37</v>
       </c>
       <c r="Z12" t="n">
-        <v>780.05</v>
+        <v>772.78</v>
       </c>
       <c r="AA12" t="n">
-        <v>780.58</v>
+        <v>773.0599999999999</v>
       </c>
       <c r="AB12" t="n">
-        <v>781.25</v>
+        <v>773.59</v>
       </c>
       <c r="AC12" t="n">
-        <v>781.76</v>
+        <v>773.92</v>
       </c>
       <c r="AD12" t="n">
-        <v>782.39</v>
+        <v>774.36</v>
       </c>
       <c r="AE12" t="n">
-        <v>783.0700000000001</v>
+        <v>774.8099999999999</v>
       </c>
       <c r="AF12" t="n">
-        <v>783.62</v>
+        <v>775.11</v>
       </c>
       <c r="AG12" t="n">
-        <v>784.22</v>
+        <v>775.48</v>
       </c>
       <c r="AH12" t="n">
-        <v>784.79</v>
+        <v>775.8</v>
       </c>
       <c r="AI12" t="n">
-        <v>785.47</v>
+        <v>776.25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>12724.3</v>
       </c>
       <c r="C13" t="n">
-        <v>11676.97</v>
+        <v>11557.24</v>
       </c>
       <c r="D13" t="n">
-        <v>10117.32</v>
+        <v>10149.15</v>
       </c>
       <c r="E13" t="n">
-        <v>10701.48</v>
+        <v>10787.93</v>
       </c>
       <c r="F13" t="n">
-        <v>16258.27</v>
+        <v>9000.360000000001</v>
       </c>
       <c r="G13" t="n">
-        <v>15923.58</v>
+        <v>15996.71</v>
       </c>
       <c r="H13" t="n">
-        <v>16578.89</v>
+        <v>16685.39</v>
       </c>
       <c r="I13" t="n">
-        <v>17351.69</v>
+        <v>17443.93</v>
       </c>
       <c r="J13" t="n">
-        <v>17011.14</v>
+        <v>17130.94</v>
       </c>
       <c r="K13" t="n">
-        <v>17179.46</v>
+        <v>17319.1</v>
       </c>
       <c r="L13" t="n">
-        <v>17380.41</v>
+        <v>17536.79</v>
       </c>
       <c r="M13" t="n">
-        <v>17578.66</v>
+        <v>17752.29</v>
       </c>
       <c r="N13" t="n">
-        <v>17772.79</v>
+        <v>17962.28</v>
       </c>
       <c r="O13" t="n">
-        <v>17954.07</v>
+        <v>18160.62</v>
       </c>
       <c r="P13" t="n">
-        <v>18150.11</v>
+        <v>18371.15</v>
       </c>
       <c r="Q13" t="n">
-        <v>18338.45</v>
+        <v>18573.82</v>
       </c>
       <c r="R13" t="n">
-        <v>18528.27</v>
+        <v>18779.02</v>
       </c>
       <c r="S13" t="n">
-        <v>18720.15</v>
+        <v>18988.01</v>
       </c>
       <c r="T13" t="n">
-        <v>18908.83</v>
+        <v>19192.52</v>
       </c>
       <c r="U13" t="n">
-        <v>19098.04</v>
+        <v>19397.62</v>
       </c>
       <c r="V13" t="n">
-        <v>19285.34</v>
+        <v>19600.75</v>
       </c>
       <c r="W13" t="n">
-        <v>19472.74</v>
+        <v>19803.61</v>
       </c>
       <c r="X13" t="n">
-        <v>19662.35</v>
+        <v>20007.9</v>
       </c>
       <c r="Y13" t="n">
-        <v>19852.87</v>
+        <v>20213.69</v>
       </c>
       <c r="Z13" t="n">
-        <v>20043.24</v>
+        <v>20419.11</v>
       </c>
       <c r="AA13" t="n">
-        <v>20237</v>
+        <v>20628.21</v>
       </c>
       <c r="AB13" t="n">
-        <v>20427.73</v>
+        <v>20834.22</v>
       </c>
       <c r="AC13" t="n">
-        <v>20618.06</v>
+        <v>21039.89</v>
       </c>
       <c r="AD13" t="n">
-        <v>20809.53</v>
+        <v>21246.52</v>
       </c>
       <c r="AE13" t="n">
-        <v>21001.11</v>
+        <v>21453.18</v>
       </c>
       <c r="AF13" t="n">
-        <v>21191.7</v>
+        <v>21658.77</v>
       </c>
       <c r="AG13" t="n">
-        <v>21383.16</v>
+        <v>21865.63</v>
       </c>
       <c r="AH13" t="n">
-        <v>21572.97</v>
+        <v>22070.63</v>
       </c>
       <c r="AI13" t="n">
-        <v>21761.98</v>
+        <v>22274.79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <ignoredErrors>
     <ignoredError sqref="A2:A13" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>